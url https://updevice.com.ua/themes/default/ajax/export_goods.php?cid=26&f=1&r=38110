--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e08d4fd38113ac454932ec3824201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b6b9119c6906f683a5adbeff7ca42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080e33a1873f0c846645f037b038133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c2b74d19c3bb923cdba2b56e490f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce5345b7318f5396f3683ddf970b7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe729db2cdb182f2b6be3d8e3dddbe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d082d5511589fefb925cd1e8dda07b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613431c378c704a87a42b6ea9209b20b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440148468513f55c0769b03c6c20b729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980fe773e4e487bc216608b236d161310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7194e94777e330cf554d0eecb28ddd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0ecf9e05887fe293cdd01d0ce71c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91051d56d72b9536d85664d7a19d548113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbcffada0ff9c7f3fccae8ac67c3a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4804ddc182f5445430ffba0154f9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be07b72527076129e0bb2dc86ebaddd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355d5f4c2232cca44fb1e5b0d9cc25e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c827ca8a21dc70b73ecc4b400a93f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee204074db39538d8be1dbfaa9683919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9725f0785131eb07860f6e768bbb99c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622309cdeaa1ac8c46cb01cd8b11cbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac604884b9053a354a2e1e4bdab2b61922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd24bf8176e394ea050362603c5155d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f682f51f34dff74d19a6968634133624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665cef75a302733e69b8762c02f0f3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d68594f8d5a16ee4b8c71f926264626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e07282b9a5f40fa2decc360a7a5fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac4d51c51191472ae71d977b14b3ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91f2ddcc89714544358ec9e2e1df2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733916f72358686db3d057ff8f8b51e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8fd1356c7c315d8a3a20b15fa785231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ca0d7b55787f8c8d23f6e57cb75232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664b9c927aeb93d6d3a75c4712895133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ce771a9f2290d6034a4c992e07cbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409c9f16e8927c799db61ffefa65b6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab4f96791c6deeb4549387367581136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3223a2e037edc5292d0d1491f6bc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c61e2a61eb3063c831b2ed31541c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962387d947b1c915772cd968ed9bb2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc15321fc960f327cb7f6f99ad70340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccd6a0ccaa3fb2a591f8706d00368541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e4122e3d278305f617088cc2268a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f5c0fe241d6274545d298f53acf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f420dc55b3461cddb7fe7151d2a0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363072489ce7adfca55a52933bb0960645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fc48e89f59929c14fde9ddfeb3a9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2536991f5b92df51b42b4bc38ffd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae17108a058281509e2cebdcfbbd1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e861d11fbe74310031ddb98cef0d5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784206de11ca7493f014a0b50de0d9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e06e0acf66eabff1d62a2fba4819c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b4df0499fe7a00c17325469d272db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42639d7b50141eb35e9e5b1e3f42148d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8abe2475502f9fe2ab896e690f29054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6a7d1271c11c3db337675a5160d4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22733536dafc8756e3ddbe433b17556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3500d32ce9ccc24aad63e1707b257857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7038f3c195a9fe80497019be72d94458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f0cf2cea37c86866fec4ddaec16c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a7940f0a8ab912369fc4cda84253460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce66be7338e65027f5a187234cd4f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd7a529f6bde355a1adb664f81f9cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7d4bb1908143bd39517f5813976c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d958e49869e27d2550d168c207ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e26ccd50fe7f682a16ad363d838a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace6beaf820afa1a37df4e786d68f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6d7fe78e68bbbce3f09ee5bbce8cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a140289b5f58eb213505682813dd9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633260e10e0c454e00a7826f918d5b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5bdf99f18873a5759c783f1fc7ba970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74f7504d3201f2827b3f54fe666ea571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016bfd8c2022d312193fe4e1021ae7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a058be5547fff0323916e10f9f77d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d495ed4888169d0020febe3fdcb6f5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b8fd3037fd76c1d54b695872cf6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec6cb8899042045fde4f125e4b56676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e93c7ece56beb1602b96bbaff8f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1eda85709a9bfb6d28832f7b9326e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd531889099260537a2bd5ec7802479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03376d0e5cee4073cb3c0818f8c3148680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2624fffae60ac8a7e7dd83818ba907c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe356d1eb27c7d349a4cc70918e1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a364a049adffbaa3fa4e1c629795383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ce277103d3d5300c4bf7102ca15a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82c3faabe628a8eeee763bbe0e89c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a37f16f6a38b1347a98d4d25ae17686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2c46e571244a7f1002d7cae44713c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939e4ba25e2db2d2fff09b9ee599b0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f55c03d519b3766672837f7beccf8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd040a616f8251ec81c996fb640e9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706abbc6f25e9738d1ba446d99caaefd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11141f04e83c10aa44848f8f4b4ab292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b2addec7062f8316aa4f7bd91f40993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2718878aa44f9d8652249b5c8aab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a2046c196f590ef9d68db745445ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7803dabac1fbfa9b7ea03416ce8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ec38d10aa8877208627bef052fd8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d000669b6e4f6cb2945dbc4981d5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797a3d89a98e932c3d21f6beee4277899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dca6d1e106660fb93a99aa533aac5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cf190f491935402abbafa8c567a99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3dec7596a783770571d60fe451fdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e603481ccfb66f67f863507941c967103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93da9244a01d9e9b85564c0609000fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a45bd3d5c5227a5e59b82ece10eff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbdfcd53fa458e709f0209d840c3e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc124089db9c2d27d255747a16c663c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf3f7077b0656149f79543e8ecab89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0356e4e70fced2c4714b00c58cd86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1db47a3dd32568bfcdb4fb22b94d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b006d00a210bd0dd8819a807f274a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23344112b78b0da740e58f8b9277f79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ecde45073f7466251b0464f6c0600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572981ba027240c58959bb6f7b4794b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b026be290cdfcf69559140e2cec6211115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa09087b48791e07165b5756c9b06e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c234f1b33f85843c89760800fff0e4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22914c769de01773b88ba9a7729eb120118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b05e274f004714f894a6b566cf01a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854eb800a62f6fcc1a3d0b00474ffcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe005752ed281b0d80c3f5aa62445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386055db9753e478f21ebe493f9510d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f690c2f5233aab293b6ac5e20164123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d54a6013bd35d4a4053123f855a50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a0ecbfb462e83092fbc6ff013ab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2574dbb5ff1a8377fac86c0651e016126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63f9740a5a18a4fc7e31ae5f3b5da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe0aacce496bb9bc6ce3ca3bb9f012128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c81fa1f9c74c785f05b3d5cbbbdb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d9de75301d76f8a309c4bd79f054d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e327d2902e094e7cd5597ba33dbce9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb6b0b58022773f1526aa0b9ff1d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a964384700adfef24a3dfc7cb12378133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3984ae02298ce661c0c08af3f635c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc0d30dd26ddb4bdc36bc4723baed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17d3e96a1a0b14a8a82032be705844136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b284134cfb41b10d9b85556369111137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4636a695b7e25837498ccffc0c39ad2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161ee5211e83e09e0f0b146d3de0f78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b1e982d45c0322df263747b8a9a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5b5b95d66df131aef20b821f9f73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ceacdddf0de3dcbd80d64ccfe5318142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a497f6bd36cd2241a2db3cd470143143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5a2dd6e9e96394dd199931466095144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8ffe826124b3e1838784bc254a871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296563334a84203d4e88cf071e44ce47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827a1df6aa4a8e5d6772f1964d28ca4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f79f91832cc80f5a8b05c59ebc990d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597090c70b4139d179ffba9c5da3c4d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba785f9582c6b35fb82d522dde542a60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa402deb7745cfed228319527bf1ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a34f1ea181285e7326c71e547f67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3750f1cc917b30c09cf84f8faff4857153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db9e76f10dbc48ba05ee7c098f7227154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3965d994017c5a10b762f7691e026155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4826215411a0438a8f11eef83aa30a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a55eee0b3e27e66645168f3beca4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31047c1aa31d002891a084dff93487158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d510201d1be9bf3920fe177461960e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378792569c3aa052afb6666741f2f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a9ba669030027aff6ba83f5894d9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8108a1c3e32d30cbae99fa7eeb118162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2136bdc9c9b440143c51a6167fa0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198dc9ad70bf6cc0b3a520203ca6221164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66f336fb838ede6e499f0b69c9903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138a9eb9f36f6ff09820d31b32da8d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71491b84aca08de73ea4fa4ef86b01e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43402c6fa905d06ebcc7f3f85e61c78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d6fdf2814aebc3b04460adf7f49d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2d7a31aac83fb5b71ee1ba620dcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baf004695a6eb5b11e5862ffe978e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e762f80d4207ce69b1d29823dfba5fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4cf6066f6a45210037fa7e53ba2be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b5c81d855bdc3823045c439dd0b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f44e289a6c57b329456d6566d73e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec403e2b925ef52dab5cdcdabfce35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8189f63049adb3d0f40c152e0a15a8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54228229f4e00f20dc7ccccd96089eb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681085ae536f46c2c28c07644543c6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cea184a7aeb9283fcfff7c8031528180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9097de40a4bb1f3ee2adba27f76f651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36dcf302f7ff1966ffbdc4056fc8a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc05df49e8a57abfc3eb979fd2b090d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03756f0f1c8ff035e90267953405bce44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbf8928f295472878df4be0b4417f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b8d4f97954b5a3efb661bcb0b7216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa16697671d3e0bad0c057e1cf72e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e3da079081886a8abae11443fd528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974fc010c61a1ee9d1a0051ceb7650f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78336b34a7f29d020f5e82c228c126010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0753cf48733d56e732562e7b2fa31e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12626562d84d4dbd54d8fd987ea302912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d8911adedb43440fda32f600c4d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ee5b32130ec970c401c9c0db89c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20933f75192001f79835da1873cfd9b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbe0866952a2a370dc86997acaa71a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ac82afba1dece4b8a012a503232f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac23ac929a99e906cc69979a56e1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103a0d7e51505be44f161f9344299e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245df11fb5cbe06706399969471eb5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ee559ba31992b19e64eb79e386f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d896ad65ec00b02b74f8dbdc07d3bd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccbac0381f91e30b6a9c41d7b66e4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987395edce056fbc2a3757603767abb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8d0c5bdbdf0ed509678e40eaa5b3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197b09796122ba377e12406db087ddd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8abf8839475300906dc2ab9aa0af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62d9236bfd62e9fd052597339a88128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192884a306d5425cb433d9e38695053b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fab4add73748ef474f81d1c799dc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b19ffca89afc5f5ee3408194469031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950252e8eeefdc2f6a86c453af47af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846cae6974304f0eb91cdaf3cb4c7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426d8e6aa0d59ea1aacd2e891595e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac352ffa797f894b4c76abe676fee8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e624b02653a44027591fd331e42f3ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ab98e050cd6b3608928c7f38184ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84ef139c85c0addc5dddbb93731c8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25850b5ad9885ea0541f608dcb0a37f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76b2cee103f8df4e1fa0ce3f3221fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a106140caf208d3241b8444f105323b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74851f4c8c1067200461191a5d7021e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181d3c76f4db9cf43adc1415f27e8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797456cb9b0e911c4fca8add87d35b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07792b8c15b78bc58338b3f47cfec36045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db31633dacb44f385d4033b309dde3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dbb388647e11cd4a9b140b0d7fc5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a142cc2a81ce80e53cbeeb282884348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85117be2c023b243dbcceb69b992c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295efd48bfcd8ae478f68c0ffe2436b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966edff2cb7e7ce0a6192305be979d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac71c242e0e640958b27dd860ec5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e89081d4f6419681819554be2dbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35423781bbff9fa7c468fb9d6829e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92292756c716d7a0ba3661ae6f894255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7a827d3d7fbd22dd519d00d128ab456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cb976ef7132e64e43fa37141eb03957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116d7262aa7b53b3050cfa35c6afe5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06987fbe092a86683976eeacb478082259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4566eeb125b5dfb4933527f7031a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475029cf914251063dbc245a4f60e28a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea9b8ab6f8b607880e135c2a716b6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0307e95c3a6a1ac4a131e37c73fa50963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e135eb1c9636bc4d2ea80c80a03364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4983b5e058511cab0b1422d85192265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988bc6483b8238497973632ec0b18f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7f613b223633606fff9be36a1eec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f9866e54e3f542d4ebabf79a98d7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ffa476df3d91813ddb9d8fb39557569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dddac34b2e26d4f4751493327444370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55859cf3fc80b146a1992b1aa0146371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3c9e69aa79d4da57b26e9bbccee4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6494b69b9544eec158b5dbf444b4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b493a538c85689063d98cdee6ea25c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640736a2bce35cb9d3bf103de265645675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a614c05537d983ae88b8d75a2ebcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95d088fcab0f185592f808dcf6c38477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00d1c752f9002d24b12b257b0510c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c5117d501ef26287c18cc364ccb3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df6e348d576782040cc281375813ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d832f28d7da87f314d3c47a0ee7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54978654dd974c670119a4fc6475513582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195a6c2070fdbfa6d2d673ad6be94d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495b8ab5eda8f7d486fc495cac8c32684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc75efe2de05a08950db6e6e4ce02f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00c2c0dfbf1be3a04541f4bbb52f7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58348b4649851a5c30c31dc967f83d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c285f2faf9516c632baa251761607b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0a4e5871de27f63774555db7d71089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0c4231fe8ba41a0571ffab8e0003e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69052e74e204446f57147dc6807411191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c422c521b457bf7bf05052db3bfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c2a12a225a9cfb149f484934146993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c006ea1144745e100db08adad94200494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21faf6878a7a22ad953b5b8f01031795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba691aec5a9a5f033c1333d248ce02a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e32c2fa932c24079a45377ef497697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d7f431de4400be0866723e37d70d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d38d1708001f2b8be90257f1b7fe499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c806ed37fa64610ef1065f68a73cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d97f6baa01b4ea69710e2f963eda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54642c6b7b6888df78f1ce7fabe63ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc4a368bada7f8346456804c6f504103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713655f3341c4be436230d5a1e958b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4738a29c3b5e30d7117bb53614fbca3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336946c327e2ad6d3d163b0ec7323189106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdffb3cef0369aad32472f539b597a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4885ce427033be2d4b5ecf0f1abbc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b86d1749f672aa62cb5540791115109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3fb8bc293718dddb008c5825eadac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f88f3a9571cd016698013feb21c45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721c04ebdc8f663b720a80c25c5d181112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf5fe59cbb569757de4ba9a770ed16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f1ee7f66a9219dd8f5a12266e4239114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049001c76e86a7cc4f7bb531a1cbbd98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050059ac8104e20d9dbf35686921bd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17730380189351bbc67d5143734ef7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe139b8cccfe119918c4e0a8787c89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc9dd173b3b0de4dca967dc0c3267119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f1cb465e28684c0265bd1d0a40987120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c89c0ed37ee5a5e324fec43b528fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4f6c398b73e932557ce3306e17a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff83f040dea68ac53bd6bb616035e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab2df4b8a0feff1a13d01398a96ea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b0dca491b459695d08a5062c5b439125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6d1515b72a0fa897923b73f083d22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36522f72091d14214bc60cacea41a8b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146a0456f09f0554f8281d0e296450128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4b2595d6b0847a4c2f0578d61c65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291d58c6844374eaca5f12979678f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350aa4fd4539c660ae31896e8b0f6fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9344b2f979fb60f77bc2287dfbf64c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be115c61bcb65f0681172016cfe4e2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400c1ffb612fea27466470ed73bea5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d345524947f2a407868346840b73f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba324617637b063ff39449dfb5fd00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a25f5833b5e4ef23b21906498a01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134867e6cc6d23294fcc5420db35b001138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8529b9905549c655cc2023431b3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7c762a8660507ddc0b1bdc2fe6328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4452dba0fa6533ae2f1af1714b057c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72884cb5908c59a6b1e7948006cfd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0063de0162ac0d3176756aa311c19c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107753278a469b9a6d6285c7f8cb4383144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17813aa13088bfe54432d75c61b7cdbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e05b2f195552a11b5157aa709826c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ed40ff14274188cf2d6614f1b86d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdf377dd55da1d8a65cd47e2ec86c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec5c65ad1a508296f399397fc42944149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d30a5b3294ce0169f7c93c90e7d12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781918bd2d13340992fe507920cdf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a3b699100c726669628df13124376152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acefa60c3352de464c354cc77f6f88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af9be22cf2ca418cd29741c43b9bab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797f46ecec2f0ca075f1b29af9c78d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e634c846351ad9549619a8a6a99633156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3cdd87965eda65aeaeaf8fe15af1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fc8b9fe5e6c1c068fbd293d6d68e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11500621e5b3e454c517411a3209886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb9c02eac0f8af0658a2b29c2e008160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bcf732fae13dcf6d0bb3cec1d9a19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554284d0c2638f2b8f4815c549bbbc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d11360d9d7078b3beb175c92907c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef268f096eed7effeee5d27b5abe4c92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c498ee94d6944b5327fefd5ce0f8d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97682ce6dcf8f654dcf04fa9a06ca128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75e3d164f5e83ab76d618efebd0a3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3115f1d4dffee53e3a04b2152b19c03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d8ea0cbc41a858a41dec835409c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d8fc30d792c846e5cec87fed7df60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ea6bfde2b00000bdfb5446392a9bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e904fb52e969b2c7d06764b6ab466ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560763024f84b81d29874781b598a07c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e7ceb9ce3d69980f9918690c1c995174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>