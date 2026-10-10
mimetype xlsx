--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd70732564a7fd7bd49028fb8bfddf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc532179ea9228a9139a6c3b3cab89752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae343413e98f16ab524e49ee84aba7003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96ef6e454a9050061c69e366d147ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e47ef2d8cec9241576de9cb653eba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71142f296de29b86dc256ff460ec3936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20916713b8bb93a2601012c7470d2347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc0bc4a9c0bfcfcc953e999e28a7e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5cee67bce0970ec762b4729e521709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc648c9f9792d28e3f9ecb1f91d4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a1d4b4a620a4f694e5647ce4c61011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9a8b2183bdecbf7b8f5ef9ebee07b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beef7b286105fb79304a8f843d194b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cc98a3bab45548b9a67930792009b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626c74f397ffdc5af8c96f5c5bf20215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672215e51dcf447e44bef7240b734216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc60149fd40334e82303e751dd6c8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7f397eb3c772e37b0fa86cb0c318918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a65b30a1b4e7a2812285133e5bebf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97e775c01537f45132c2ed96cb906b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ee13f5fa3e3f9549d563777a4a14221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b12607ef583e624d092f87b6de69c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd01b1481cd56bb441e8e2a00482f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83721dff434b0b73ec0382d57715914924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b0621eb39c40df0d9928f9e0c0a4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7613173fb68cce4783b1434afae6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa617dcc652c9090c50f2bbe71ad227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d62e2da84d56d84109f08879786ef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004f5cef4ed6b7cfc13a4cc4b65c2fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306265a2a52daf6dbb0f5f60ce4eee3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72a4c9f6da6760a615fa4c31560bef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48478f6603ee083af1c405cffd1f8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a2966d5c3f80b0999af3f3bc7d7d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945454593c556777717216b5ddd244e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b01742b149c73ec8995fe018d3fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cfd386e79e7724b66d1c266e39a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df3ced299d8862a4ec508c7b6f5a0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa3e4cbb29b2b3b6f6b020c42ca87a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e315350f76067b3808d2485e370e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e930ecd18171b66aec6979eff9e60a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd2dd28dbebae31ef1cac00a0aa3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc48eb7350ad089befedeb3a4dea7e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde7a84cae94575f4d9b9f8007ff8ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0763bc4f845287a7f6fb05a1305f9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5a7de2b91ee93586e15947243fa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d996bc157b8a9a1b380cdd51a2225946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c084568afa38c7d29b435bdca67c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f39169dc8ac57a8ad1fe320fadd72f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38c7f37607229f791b382fe4f1a5d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357c12f54bf3ee6d53d626cf22665a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa8ccd24367cd139541f3260812bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85059f9da139e4a82b0284ee3b48eff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65a31015f1dd14ba6c0ee9295b06453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33881ffce82d617d31c30cb75728654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2611738f2bbe44d698ac8e8e53fcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e35ebbb5546ba353f0740d46d8fed056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af963fa25d0fa4e0146446a7d74d3d3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda91a4bdd45b9032c895ded7fa5940058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8544f43dd74c746650f4311dbd817c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f5ab55e1fc71770df0cfdd0e235c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d1d1a74d56531bdc1416c5510376261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82437b6b6965e4657959b6bc682aa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ecf53beff47f1cf8c726dfbdde29c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8cbcca5511c30ac0398ffe30b545164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e7eb8fede7a80fabb5846330b34465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06726d2d7212c7272ed43b232b998866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5123e828202318011d691bf707760067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621611c83b4cfa543e7c11d86b54f1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c71ae91d5d5879a6540ae9522be5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289f726fbeae776eac7841a8d6493570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c56036865c7e68a070176c78af2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d1c6761081d8edf32d6f5be59f1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca71eea08d558b9b680350cd909fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a2af68b976eb7a36cf7fe979be47c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46cc293fa4f2e681e24eb68438beae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a525815c0ab157acbcce7fb11cb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6fe19232b9e2f5772d08b94cc3cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9009bd04ab81ed3b634d7749e30c45078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832aaac14c6acea2fc6cc56e9a1cb3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f0c1de7c822ae0b0618ac0677ccd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6efd2ef872237a0cad93cf8f3322d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2365e7afbf584cb73df40131247ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d81fee11d61ebdb4069ce55fd15cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c2549fe279ffd4995225b734f099384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c796332f3b1c4c58f3e3965722148785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657052b8b5552faadf96cc7f0fe7f45b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed24b7e280ff28edc837b5bf14e713c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0a7de05321aa6acfc82f8e1f4e0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74f06bf21d6dc4ded6ed535a87a9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e162840fe092594dace66210d83950590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8124d50e2e311b2237cb8b41e8192391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc5cd506161bbb945b31816dd316e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58a30aa596db5c48c710b8729612ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e50476e1242571bd82cad9581115b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c1347a2a3f53257c49ff88666459095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f7aa3553f1c7b9c527a3f0a5d70d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ca321502c189c031d776c24909ca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2353be3a2f0282af242186cf2b397898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64460e35a567f6e2ea90acee82148b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16f62279f319cd3acff48288c0e9ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f8fcdeadf499a62eac86251e658b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c648b6155512c37c94b15e2d204549102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5778e2c400e0cc9af1710448b1b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f388fa28c4459d52f0a8c4ea21cef48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a64e28065f6c2721de0cb7ff4612105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d5f57d7d2be17612480e66d7b38a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0016af7611f4556af595125e52bf00c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc29553a8a3f637b378c16b7eed85f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722961377a91583768af79be52b546c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e85d4ef1532432a412ed27350d77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959bc0c9f2af9e9a81f96f63de7c48a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73b6a094f1ddd7f44e29194b79ad35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d164324a2064168d6aedf8e32bc73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c682ce2c584dab3f08fd31030ed11d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b0a2b42d6b182a7b730aea4cc3ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37900b6215c26e9c8a01abb1d327ffbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c61754e05112240aa09daea3b6880a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabfbf27e656ad00a0cae943e03b9da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27dd3aa5cf3a6206dd3973a35e6bff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d48828ffcfdc049cee4ee9dc51a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f6a9be00500bd75ae551d5e98fc9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195dffc24ba5ecd4eaccbfe6f49a0ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db11365b35b0abee0caf6d264330a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195bddbc2f5fca4ee90bd59c808172d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b26390c336804b3e280acd495b1c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa841de4e2d56e68c9048aa5477ee25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2789fc01760324d30cc98d829e76c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c04cbf18bc614097d13ce81f03e8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8fb50b2f7d8d487ce45a6b76780af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8927467c9b0611200de1be9fc8fa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9781fdb90749cbee7260c4da956f7d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2949de93b4c05f78ae42cf0a30db3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef78c076855ab40a810838cacf3ad6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447422491bd8b641066b0a5d45ff3812134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8484aab59f255f98663c4b6d1c6e16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76decc57f245f34cdc179c8a965d0e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6726366ab8549d9214fe5b95fa045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f501f6853b1a2c4bf84bdfb4836e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e82c049f442def89c2cf2eceb3e8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb0239ae73198a68649ae038566a7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4ac8cf8b89f83dabfc66af61f8c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e602b07e00f4a6fd77481a22ac79071142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a0f913fc892e05bf7bf43e1775146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b264aae1b7d41205bf22f76a20d988144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1513dea29e7d0d2dc87c5d0350fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf1c38966fe71a0fd98bd756bec7ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda84cd260da83a8b4b0e464ef50cc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86d3418a4ca0417ef25a65d115ff0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4072371370a64e99aa49ed32581aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b734e72a8cf01b28f62518e15420c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474cce1652098c98dca34e31269bceb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a26e7f1bf2e3093f0989acc148f86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316abe0649330bf089ff91c9d6e612fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2043478abe9553646298faaa71f4fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84e90e17ab15ccee95f5245bca35bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de24cdd7851536e069a01febdf135156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac222dcb2bea578c6bb34a0e9283ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5654196bc677b81370d70ec6d950a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f44e833b88111a41554369f9863097159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a180c74f4f70427d902661dbe69d48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee4f2b4a4d94dfbcf2b4126ddf1df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9df8095646469bcf5cb48d45142c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c91854760916866b880307da6df973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd372e84b0489a712945ad89846422164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7bd3b18a477908ea0dc0e2d918cec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce05f221cd3600d1b5c2ef0e01d771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb56c829a8c5d49e86330ddedfb901167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb40a9df4c4e1160c0154813c3844d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01a66c49989068198666ced494e525169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef874833e2dedcbd0b50ef8ba2e385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec0bb1b9917a4aa44e850c33722f13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c7d2a75470da3b13c428b7663950d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1da11fb03cf3e37863de4bebf06e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d7c214cf3292c3a09f52c8d192b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9938538842881a7b2f5140aff1a596175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69713760092a268f36203c68b803e9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f6f125ffab50fd56d4a71d4dcc1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c32f453fe881e03dcaae47af994a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc32051f872091cd4adbaaf9d1bec4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c81bb51b4be9b02d7bfa693e893a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4c078247d5933ceaa7a1f18b0f8151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07217e3333ae6f8311e5a06a37ed32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418acf1d26e5b6c4aa8df640b52bbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59586af868159373bd2a241ec721cd104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba683fa4ef696ecf0cbf83a6e33605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a95ff31900b12e39322600b00b60c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c6a138304bedae28c1764e265c06f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f6c1b01f7ed377de1bd639d746ca58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda9bcb6e385c8fe897a1a0c73b81e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53ac650547051d1586d4ac908e68110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f39ff48b1f8f2ba90a28ec2c7c2a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e5eba4d5501b7b8527d8e19c778312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef72019bb485e9081fe8b92995c7ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb868e8e4f6d67ae77713bdec1fe5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f5e89903dff0880effb462d133cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dd4d188abfd7988be9e56a439c5f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126f6e3535b6f2b4911f2e908f581717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aa045f8759d43284a68a94d74f5e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f62c21b2d3e7ff5797f4fdf948e20919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee690045874fdd404bf7a4745c2ca6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f37b4422c4d40f48e161ff46f2e13a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed5ae3f3160507b35028e7693edd4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9b1ce9bf2c833aa48d0a41ae3fa0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb16f2727c6d6e3fb15d9c7988aa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7284420eb722aa1887eb11208c654425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c678bf6472bbef257cc4137415221f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993e9c55ff9c754a111522b43a684527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b719dbb8550f92a8cb6223b0e876728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f33542f330a8a50c18a638318ae229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad41c21a72830cd484df261648f8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527b5e20244e473ebf0bba47451e0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e4a0026263fde79416161b7f1791c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c74aaf059459a4a57d5e25a44e7d0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b5232fa8d85be6bc4fd64e5b6b7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a37074890d86054aef2ee4043c8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23932114669dee7f89b4c386a9aac03636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bab6ab8c49d1848595e3e7bfd34a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4089fabcfde5356a5e727da9362fde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d6798795e450ed1fc4c8bbf6e6d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937553b131b4fd197c8f36ced4a894340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea784b781a267b4d9c3e01d3731e048e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa699eaa3aa4b7d1622d4739a73682042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c41b8ca0ee944278a08bf7b0a61b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c783f3914eb13d1216a894f791b9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c97852f70a9c1ef9250a06a1b47145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ace0f4845a81d657834613649ba3c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff5b9db961be55e9ad2ee8a93dc12347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e2574b2c2d30f1428c6090001d04e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360c75e3025bfc8adce815a87deff6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aec8e52e5fd5a92c0cbdca6a3850150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a14c70189621ddcf80aa13fba449a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd89a2f5c442da1d6b23d39e6b64e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d1c8c782171bf2c2aac112a8a05453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c732e332d29e72f9b555d13298b7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d03712ca32cd87babeb081dd942c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1540dbea1d5930c15ca3b6c70a54556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeef90113e69b62a133fa7b51853fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63480bc5ccdc91cafa2cc38a33f3e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89372194b8047ee87c8bcb82fe58291459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b725e3dd81a2aebda67e1c8b17fd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96bfb30fb6ba5a9f5480e9b6c1ac8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c913e7be2d52bea0e9a22f9313027e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641873696338f0f12e4185c951670fc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c9af30275f2a3f7c2ac8f9932629b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43763c56a0ff80b8a915a406d76c7ce265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbec1a1840f34dbb5900f4f6d69c9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57843fc3182d690abdd38c8691927567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71913c56ea2fd39cce824c1e872a7b1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa97d480d111a49b8637f127c63ee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7adc62f3d4572c7686ce1116f80ad970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8aebf8c63c1c8ed820c5aec5dda6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f67ddfd52abbe2ad8e9609a87cad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59096b71083cc62c2e9d3927879646ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ec113d7f0f584f54a08bee3743de274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340baf4668c53a40b075021fcd9cddf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747efb96046930a2b482870a816ecdf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd25c7d6b04aac720a525bf348c58fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d669a30302f41964bb67f1bffc96ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447236cdf1e156494a4077e6c9ce5a7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964259cdd0d68ae0b4fb85bffbe0b14480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f67f9c8131459a0a8ebb4fcd0b13281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c031b6767bd1c6ec850152526944a9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddfb292940dc1f5342be4d76f8667583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409dec01268fb798edc85eca4702b3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0be799226144e01e0add843984243b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd26ac28b7c6f94e37f7d1b675e3abc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130fcbc89b33681fb1786ca7581b63b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56456951b0d328a1edf12e86db9ecf1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e442ee093a945eee117c2e9193b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c7012fe26d1af8ef833117b7e92b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffaf35eca298c3a4502032cd9ae6d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7ce928eb35266f08f0065b2b18cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0240510a981fbf8cb1216561a1e521a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb8985b7044ffa65a1493ddc45f87394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef00bd9a70dd7c613bb67fa068e2f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc21ec5aeec73b60b1c0a386484caa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc71dc88f761b72b5ac591ee34be3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312094317b16acb8abe5ffc550f715198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f447ff99e78d4c843d4f90b4edb4d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84eecc1473c103fead98aeb85382c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae795c5beeb78850b4f7f8cb60f1e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923279b11fc7a41cf33ed463534feb30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd34e77a3f9ef3b598f5be82cf286f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583350fe4f855109c242bea7d314db6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb03e66be90699d5b2b25c8ae7c7b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e3e0f452e82698b6b7cb7a4933d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edc68a2c8432443daaf9bbc8afa491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f9c97a774e31897890c29f6ea8fa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526013be4619b492f2fc1774a8e8762109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd40bc4bb72db7f8ab5fa06664e2de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aa4d64a4d51badc1d8a60af2e6e45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921875be44eda67b147f07306580c5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b71984822dab91b11f85bf81f631f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf394b67efd6aa6c45d8452eadbf147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a354f16a77ae3829386b60fd36238115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350a9d663409cf5d3c89f76dc06604116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b5e89ca110eb520c2e4ebbb5505d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb252695dbc73feef8ed56b49eb3c69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5869437f2620f81dc35635b7ebedb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f11cdaf7ef947fb2316169ae87d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a323d8ff5c7a23a51bc314e2f0200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc8cde6976ed77ef27940e83b37922122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dc82c1f934d0907f00b2a3c03b46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c1759fb136aa1c52935f895b92ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655a42450b06851b1922cbd79589e8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93c5fe9f06f181cf0fb062263b536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c4a26c60fb07c656ba74d14902a1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9fb20cf91b9fd9dc22f2e204c070128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543886a9f62b0c672760fa1ea2fd3511129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb18e4b75aaa407cf4718f83078b3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594557e3c5cc3489cdaa13ee783809dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a9ad1b0a40deb92feb2bb5e9040e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9675e4d31855203303dcdb2340239133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ca9ee1656deb713aeeba1a418646b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3a954778a2fa6d6bdcbf6b388e749135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ba2ee02b7c02465ce12535386316d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac67cfc0ec5158e5706de47d3f64e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce29dcee098a8eb7d667604fa91338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd0dca224c1d48953dcd20af3c76b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13885605d95ca2578c2ad98748d68ca8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9549322b9a4a6b0fc294608633a272c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7fd2ec0160f965e5cc51e1b366089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e2a1716aafe1ca155127709612a7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bd85bf1a50d00ca1edd629da6e13a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a96684260be7d134c9b599275a8eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbab0e295271b4d723f46775994cc81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b93cb56a58b04920e5c6553ca40d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04963de7c452b9f8cf791723b042cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f01ac13f1108ed28443e32f100dee1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9772d9bffc9d2870b1dfc8e20284e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d783269084f26c759d6f50bb0aeefe4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e4dbe603444b360ba0f37b43c11a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b14a6796ce84a1a3a2ab0274d8672153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2352395c31ad14e3991d4206997ff0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca9069661eadedd9deeb34db75a77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219f26ba937f65d14fb098d3d95dc9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fc6e6d8ce3b04c46ae0a78b5c238b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b5bdf939c101565d831282ef5c84b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9c58450bdb24e0b0d55199f583d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798212ad582789e6fcf223e62ebeba4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ab76d437fbc687a26d820c559b23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a612df974740eb01d3d3bbd753fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e23f85eca01d0a1018016e9a26fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f7feb0b5c915a01f1fa279bff615164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97393d7ecd42963aabd996b310541fd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce434440bd7dde35c676f53fc1a8b72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70219fa4f86d3bdf22edca39e4ef9fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cdf8f43a59bde23cf6a613b7c7f30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147202b4cf924d5d5401358e0955c13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c07e70d90032c29c7bcbc7697feb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bcb569399ddcd948d25253f38e0f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8050700bf91eba19dab8df38ea6a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112cd3ebdba4ecdcfa1c06272704d45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29d387f3ec3adf35fe6bb334c42973174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>