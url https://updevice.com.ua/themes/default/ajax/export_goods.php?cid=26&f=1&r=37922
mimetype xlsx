--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559b28e7314f76e8ebb01cc2657bb6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd8fae3351c638756ac32158693d462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127bf95d1721b903b2c1458b581c533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5e19b9959c4cb12f3336e3c0028cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca755e36e52d9ec16a42718e07c3675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31570c5ed3f5bfc5baca7b76570b0c1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e18404eeec2018646d17e273272277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b64859ea351b9be51c6e05edc5b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ca20623c0cd36a941b8ca691bf9ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9748a0cb133402470988aaec6c42a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6186c057c47f8637b725a425a87d5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372039e889fd996bc81eeed6b07cb2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f61a17638bb34c7acd21769c799c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da54d9be518fec546f5a75fef392e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cd71b504cb9a2b60f7b3ae5e7d98615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2f9a3bf312a0126eaa3988ae4501116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d1cf011851178c9dbfb4a79aad6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c277283b827f8c08e31868046818e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c150626a775de3754917b438da69b2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdfb0f64a7438591a31bb4269cccc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e57aa11b4d4c5fc288db4d9d4cb6fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fcdc9538632c457cf17ccfc45421e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c25f021a58219cc2a0aff10df64523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f3ebb1fea53cc1c0d8aa7cf71e5c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1518871e5365a31006a3d389d5dcc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708dae50e4e69d3e2cff1edec6af3c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16e3f419c5fa0d5f5f50571177ca1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1ec7ef32ceed47737e48693f903428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deabcf83e3c0b2e48f1166861eb5d8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08961d2806dfe06957fc630a4ce42db830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa12cf3d0c5ade95a2c8e99e4c8f5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83380a20bad17cd73bb6d05c55cb8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368af77d9506a5fccec553a90a6381833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaa184d057afd5940cc6577ed04f4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dd0e1174d85b55d3645c66fd6601d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff561ae0e10bd5a708989ccee4b7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a2468d3b74f5ae52ff006c65128b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8baa676920ca3eef753d37f5735fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0cc84f58152b2b1bc6f27c3eb250439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542240ae99b747f0a49c207ab9d1b1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122c93d8af98a5893930cf8a663c7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6396fed439a598ce7695f599a665a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab23d9a3e481911b99219f6841d9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35321520397f955c349bd42d0194151744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e89840cbfeceea37ff06578b5e83445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d9d8fbd2ad777e4d4a5882245e47446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480abb902e31a98d77cd3c5c1ed7292347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede432b116c5da552deb297e3cab3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6862299b1392c3a1dbe9af365aefc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e373e89c56869739a500b0d723aaf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d676b87dbb90db05de8bcb930f706451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aaf14c526382330933605c7fa63d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf08b88038adc87a64b9d2cf38f4b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b52957b06595b9de0427f844921ab854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23323b56b69dcc5341043afdecffe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbfd01ebb76338708a110b62bcc9af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2624c13a5b0ce559b9fe91686f47557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90795ffa07bc4f83e3dcede74c03b4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a74edced1b323bb3a2a31845687b9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd794c72d376c921e968a23966b0db9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa1bc7ea49eaf88af522c12e59419c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca3983cecb098ce9c3d66494c69b7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a269b097a0290e442356601dfc5a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b94fcc0f977f1470b6f434a82735e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340ac837b27a59319fac0436a1b2b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b560c53169136c69dd2c6520115c8a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9561ccad43cabd3748f5bc5926070267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d759683cbe8a30f0b3b8c3f760a6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa6bb17d6245c8bdac5e79f23694569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364fccd09141b771a30d3e51694e7ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24f90f2f2e4c134c61fdb3da0320ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f85702b2787a4e4bc787c67e868772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d75ce18599bd3e3629c9d3a78ae473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d71ba5cb04fc3bbaa1a333829ce974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13ac3fd16a6b4be327b3ead2541b7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7b35041a2de935db846dcf959fd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589e9ebbb873d28b63c51e6e55df6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e290dfa7e8237f2755d061860c78978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec904a534995c198a36c563718ec1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70de3d673c190ba436c4c15e0fc8b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eebaf2535ea0798318b4a87731a4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28debc7cb6fea46c2736ba0c7c7a8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6536159de45ddec3b8834cbe3beca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd006d321dcb4cd4f353f2e18deee084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b29e6a287e7a76fef8a724911e8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddbd72afb38668879e2854f8f3ad7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036eab6dd6c2ec834a9e94bd563803287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7501838b2e024c7173da2decb6bcdc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c65d59a4d1dd534a83e181ab7f23f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6460c23705a3dd3d42deddb3e6d979e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f5bb4ae6c32a1a939cde151458d8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e3d5ff1c28d858e2b11a5b61111792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0796f4686e58112ae10c7672219260293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025cb9cba1e1b04e9a557f81898e8a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd789204faa32312b942810251138895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79618d18dfc5a7ccc5f7183423cf0d1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81093447e65f43e6d153c0bfd0bdfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba8d0656acd6731fc045d8e15a83f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d932164b8e0fbe9d6db066b12661a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e9bd1d5f042de76ecc783ae5609e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b440ce5f1df448c676132010c524a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc946dcf3a0c29942f6285f523555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae668ad04a918a38f4f6eaae83f684a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104caceb959178fd757c72da787c1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce470e09380120816e248c93263864105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef479912ce46a3275caeb1ab5b230106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c8334f93011cbf83b827bfe27e0a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044604fec809d118325969f70f98b48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a9c443c9d3c9f3d2fb0c2ac1500c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd48644d0ac8bde2d522737e24141e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65135f7ff1746dbbd08a0b7c33800111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e729b8d00947c98e599a9cfe42c7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff1c7487c1af1d09a994d90c9269d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256661c3c944679a55a53fe91f0d7ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c46dc8709e64691d3bdecddcbcf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c767f7c96cfe6c7c5cf909ba1443b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fa1e908333a542f79034cc5b3c275117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dec9a0f4040f6e80858e6d59b5a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0321e44b3b9be342a413cc3e1e092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b095f78d15035ad0e678c38f2498e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16db8f133edb4303965ce72767f96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07eea93631fc51e6014370eab3ee97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d51f3d051bd5e69589af1f4fd8b733123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a8c684d01352d8cdaf020539222b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d913141b857cb4a9d7b29815e3eb0f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3502c30f3d46d648768512cc7fed69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c8d0c0be413e1a15459e9df91167127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb67b4fcd93dfc26bd1b84eab254e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716cde5e47b5d5ff5c7f92e50f727f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b5e34567259868db6e21b691253b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a61a2e6b6988f5389d553882ad1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717071fdfe12a65e97241065f2c27a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e216cf7d6f28d48fc0d8500131f818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d76c5ad6370ce661227419757824134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46521c8015545c5d849149db55fd8cce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a560de48c0bfec9955ee373242f44cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae291941f2ab7ec5e75b717b8bb7323137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae139517e24fe18e21f8f382dbb69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c91745dfd618935734cb9da8e1f11c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396ef39574943ad9c339c3ffe9d4cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee2d0ab9f33e6b0af7c411ac034e6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632362b05639ae6559592efc9b55ce33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7568f5216de13aa568f6d1aa6e69b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e232fb61cf9f70ac1c8ab503719f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802e557cb22df56f0e36034f677b437145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c42da2ed10b498377625477a7b4e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a8d791f42861d8e7b9daa0849d413147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e0bcda6baec7b9fc9e1fee9ad4d0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64595443a7eda7cd30197a1aff3d7c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e978a68afccd1398f7931a821fbc73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb08fb4ae8f005a5029278b9b3e522151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4d6bf7e7a20fc6df00db6a3d9a21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58442dfbf7e7dc0c5c46674360149153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3a613cb0672f127a779a6cbde911e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a1ab24cb2c0bb4eedc75f54d83ae0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1fc43d5250dd130ccecd2272fbe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7616fa27603da1077c9934fb9f50330157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50905fcf7368698ceab40d42554ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd6566edf6bf452ee1628641192bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9bb03e5da6892a3329e6d23349361160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc38b68d2170494824973d69b2f219c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce849f5c3252fe5bd03b4b44c825f598162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32f85f762655e65d89093a2e855cd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67dea6d185d754f3910bdb33deb04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f9922ad3687f6381948e2f3e4f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04c29c74fda80127d99bd04039925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22dbf4ca7b589f4096db33d3f7dd5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896d9c7edf59b10de1675073d867acd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9163871a2d9eb5d7be923bbac3b6e13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548618692a876115d6867de4578397a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180acf8341bd2b7de69808c50600cb9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de76b6affabb1280b99cd6f70d6c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550c41ff438aa4111700548a5947178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c103f4a2403c46d2faa898755bf367b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9a1b25345ff7ed5a89fd986fe027f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a217930d6cd642c23aca22fab1baa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48452bbb09562de1082847156bad3858177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e961f83f42a09e8a9b5c81ab5b900cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34cebb287847252cb6ae3db02c137179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11749157b93c01c715d17d56d1e523c9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509dc7a68dd4140a861ea42bb292f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9d2881c283d166f3acf0301676ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550baffa59237185039b4cb6d369603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089b1ff076b6d55afab1cecaef23a104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef3f5ee04828482385f4050018d205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91b7d0e424d689d90c19dfdd3f5226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c9acb8cb66ba56bdf132dbf1cab017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a19d0e96c43e82956ef3930ec7f9ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae697307053dbd2ea82b9111e8e1539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8551af417688f0eec52f946507e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627018c068314ccf0e672a15d95629011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ac236bed70426abdc88df4eb613c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2271cbe426aee23f3b2c6b51180a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256835ee2a364d23cb08c09c55f05ba314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4e30d8a99b307d721b20f6efe3c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cefef934e28ada4d98fefaf5d856e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a3ef26ce482ed39bc87a9c41dc5a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da29f675885b1a835fc687663eec9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e644c2482167f4058b6b32e2dbfa6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8801249ee1d2e20bee2206831c16020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60ddff33d1ff22313ba861966aa3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdc30ef791b161224c1b0721c0a10b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d17145ae1cf9256023201e1adf87d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2101d65e310a72753b08c587118bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758e0dc87fe06d760eb9fd73865862525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40cdd8ed4e3275b1e780b95ab3e4b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa6458ec85d124682b42ccdeb1f3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2e1eedaeb37a0d7157286b81526ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b41c3058cb783472dc9cb88fdd4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdef04196e83f8dc0307e6b4fb3db730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76435f93edbac28c707350fa8da68a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2c37cebd52908cea424d3b8cee5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9daf69c0f2bad6f74bb126921246233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c534902657bac61ccc282b1c91f46f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b536285c1281a2115525dbce161f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5fe9ba7953f8770145bb022ce08136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c51b57d9327923a85f477c7027043137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab9abfc05cd1d0a52cfe5fb13524c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aefef64a20939dbd33cbd6118089c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990ae27a23b734f9768a63c6da0d5c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26aeb3aa8ad3d695d0eac8a0725dfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c533f9167da91e856f7b0d2f407b21e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c1b4996d3c1fd9b688acc4b7c3fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32f4695ade918209e3097f2767caf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98502ee8bfb1d3a09947e0b8d4fb25c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd9b7f6f64eceff05a4f56c9076d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7dbe158d6aad7fc012c0a829ea89047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15bf77f3a65e4f9de32d6ac7855e8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbb3a8136d4ec74fdc7b0f1d950b3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb08384278f89e3af3b7a330f0e5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271f6cb1542150251701b445cf702f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bbcfada32810fe949d3eebd9af99552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4b2276b5a45a1d36b685dd0afff1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7dc7047b52f610575a2053cae4d3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a270332326f5b0e5c70bab0e93a721755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f695252fb3555a143b77971e29e09956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf15e3cb7965369c2445c329c65bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ebc19392c5f66dff435c694fb0d7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ebf02c0f84168702903dfe81db35859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847033898ab36078adfde18671a18a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd37eb0778f6c18760ae186ac308e2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182946b67c4e2aeab622e88ab26cf89162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e8022dcec2c50fc3f1618dc7eb5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b309e6eef7ee4448a60fb36c9108064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda5d92d06de7d2da9748a47a7553665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902396021992dab32127f4d354e09b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb7b4ce57070534985ed9f67e71d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422445f246412343801f1e928e511368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e93da0bfbd9f26b850ba4bb7151b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc616be80a9f638f17123274c440284170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7fed8c5ad023277a01227e0ea5b2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad52844d25794a942389a35deb440d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd96399ba67f72b23a21e8bee69e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214e350666914305de28a39468f41574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8a8cd69f6a6e9fb789444820a8cfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa6c9da20dadfdc88eaf5801ea3a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644edf24c0e371907159884da691fc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f220be22f31f0b698bb4a49de1417d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d098f6db2c3252d5eaa7f89940b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443173a7af0df66d3d336e7fc6a5b1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973184c4bcd2786c4a9eb582ee41ffa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181032768c4ed011646d42dee20335882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d50bc8cd2610cb2e9878fbbbaed883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc356c301d94ffc256936088b8a1dc2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc5ba7300fd073040d3fd3e990926685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7532aed821b52d062f08cc613be9f6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762791237389dceb3cfea61fd3075487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f9591aebf3e1ceafaa5bd77ed5efa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca837be5dc99ff8efebf8d5bbe18a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d9fcde3e6dc9c78a33cfee7b70de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6015b06f71e6a9dac2e38a7218827f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c137e6dfde6ba54ea4fa4b835de49692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407a8e0d4387b99db40a0aba356577a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c578bf5b5588d30b87d16d9e08039f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3105c8936a9d3379eb17ef24c195d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931b24d7f6960355f712599b5e0449d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2d848a6076568cd737ffd526aae997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532119465b6c3439b29a109fd267c14898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dbf3fe4ebe0bdb8b7d7cc4f63359f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ec3da0659ba1fd6a4250681ebe87d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836460398e0bd72328798f90391b21b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd5758ea125ec83b43a354599da5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf881ff1f81c534e41f602fe93874103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851efc7f52ed70a5df87740a32286a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178994aa6b035b4996bcf96f3d8ef9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f96a715e1e3970371e8be8a6fe65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef625b718a332b7794daa0cd7c034dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb2682aae0cb8a61d8cadc6c69c8fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a65ff7d92840da38e88778daa159b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028fee2789130b6b644c48f61731258110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceb4e7756c79faaf319ce0b1f68e13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af7e0e9e181cf46006bfc33957cd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828249742098a504b598736cdfaf13e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff20cfb1cd79f91686f8d497ee626f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894d1db4671adcb39c227d818d80768115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b17310dfa7199a03824141ded52cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772d4e69060c64a75a1af5610fe19fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbf6825e7f01fcffd7f56a45a0b084118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9f900c11b40840e714702249fd5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eee49dc75f9cc5f14e7857dd5506a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c34a57549f7bc26c6b5220c3f890e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a197dfb81792d58fdddb43741a1d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ad1243ede41f0700985401fb85bd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e55958a6f41b4e02c7ebcd7c5803124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991083ea0ca654dd48813cc94e5b806125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d9960061a3baa85c44fdd96218bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a4554cd00de511975a100ab66068127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f937cfaa981d0ad194fbc0b2ed633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44458987df83783b1458c7b1b9dc29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824e7ee3d2e3f4807bb068fb2603f4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a93705af75369314c7e30d4ac26ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f400fc7fadfd716e5e4c9648e64c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5820d4ca359b493f8285f9f4dfa74a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30b9814e1809a473e30884396d4749134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189be8e870079a09fe523c918976e2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b388c52582c6b7defbf2680db11d9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8944701e3660479a756b00619c25b97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf6d7ae5ed42e59ef739b4350bc097138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e126b5fe778d9bba6cfca1859c2a0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387f6107d65b47c195219db7c9bab22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4b3aa4df7b821c9ced75fbe530dab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398e091dfa1ba2bee685a3e180f48c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78fde013169bd5be49f159a5370f45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0dbdc841e0498fe3d92cb9c57306d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61d93aa5c568a30598594f2a6d9608145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791ef7fd380437fed4a1459a964446146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8687eca4daee3c3b6814997c393f569147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3281611dc9a1bcc57f5e615eb5ab4b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01985b927c319452fa0ae7e5667bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ccf58971231b5f64eea6af12ed5bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13e4a7a62d3759a4d902da5bba17ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca684122ee8d6557f1fb4c54926c0c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c4900500a94e2e9e89b3e1543a889153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717d5c38ba927d97ce009f2c8d8a4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ac9f321f2363d2dc6b4b9d13360e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266790be6694a2922702e439f1cef734156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2245574eb42aae9948504523140a11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592398f6318b2d32170a365abda8f016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3472f5fa2a48962d65b8b01260c393159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323430aabe64b59643e31c0f15085cb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20ee1414023f03b8b290c19aa8d5ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f3bab4655522097b451ba602ca2a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c132eb258899f8a5de0179fbe52db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33adec88368a3145542ae5a962192ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f426aad65932ab10859fbb13f9e48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989736056d93cd85fe49b89c679a2a59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc359c956921752f7ea708c9e411355167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ca1a6eea0604b8b1f903065b1acd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867505b37054e0446973771dd61c57c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595689f24339b6b1f8d53036688aa748170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b36fe0537011b81d1c720a359ccd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c0ad17d2ced25cf0c9593d9bf85bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3853f83c377d0316cca725ba7eca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bf82185eac0b4270615e19d564bc2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>