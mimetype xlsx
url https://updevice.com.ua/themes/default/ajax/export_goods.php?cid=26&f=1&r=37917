--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf767e26d675bfee6baf08f626e3011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fcaee2b536d9f5afa1b92aefa81502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14638e6a7219b37851812ca2dff9f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba416384b54bc4f0878528529db82c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d4df21a258921ae6b18b1bd2d69975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d324f9d76cd95b9b666e9ceca6b2426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34af02b9c08395608fa2139a89503aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4dc4b173f329d1dde3a71388cacc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f724f87f0cbe7307d46a714a1f196b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1020e00674140e1b35a061a8208d5f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48051d6b64ca6d2499b723aa501d8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf48836c755cf44121883d0f92c20612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0532c1ad552b9275758dde0646b6cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057fa774c46a562eb960ec06891610c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992c875a5f020cd0d9db7f083e8b34115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f438d4e21aadf5b300a139fe7ceebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d191cd2915eba005abb5e7ea676b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd1e96be6f1ef1fa96bbd30b88cae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20901867cbcf26c14078d44725071f7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e14e61c5ef335a5e46ad79315cb5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c081107f74c4e66190cc6f9a3cb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cfd4b0b98fc032d5ca63f95e9e36822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f9707c3e8ad4c33c6b7bb8b41f1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173c1dd3ee68d9eaa24549a35baea524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c5657388fa3d1046cd95fbafc37da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec223fceeafd551f7f206b9e5d681b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daf636373b37ded5b745bb9f33241327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e62fd21ce0e2e53dab1d9edfea9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42d752e83356f7f8801b4fb7dd7aae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4eed594578122dd3502efd07297630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75599ff6a1fbf7910ad04550d2319031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26667b5e268497b7bf46827802f80132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e894f82f662dc3510489c9f927ab1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65578f55e10f34829ab34cece7e9e81e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0de5ef8c1d9a21c579eaacdb64c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7a1e57362e313a9aacb54f92af55c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705adf2156c1e65137bb95cfeafa04237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f113d6ba8e281b82ed314d3e16bf9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fbdd62d43d4e798b7e5b240b4dcde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191cd6d3692d7f540ee6fd2e899840b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01e80d67840b1f1a8ed6a4254723a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de447c293b557b378270c6bbe9aa15742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f69021de3f961aae1978d168b338e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeed5bfcec1e5d604d82c1983f4bc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cd43bff7b9e395562424c103f386245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d64eca36257c080a6e33d6b17f6c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133520deafc1865a187e14fe93fad6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26d5236b533faecc11b975ae03e8a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99622905a57e84a3453d15a81ed3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1d207a572293a66f470cbf585ada50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776a4d0f8e4697c8fef3f5075be94b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9796bd304bfd0b26ece0984a1ec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f74e23a8e776e069b35d8fe49b3c8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236269662dc055c1c64586a04b33bc8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc78f34cf8c3654e9e1ad4e132a70e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28bc52948e952daf7d605767009f0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45adcc4990379fd60f5662b1a15ec7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ccd7e4c2f68388b53eb5180317e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86439ac365f4ab7de9758af300179c6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14497f1210b0927599c94bbacbe90e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb864ca221e6685276042418df6dbbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab2b8f89fe4d9f7f62dffe41d07c0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494151ad1d56e4eca33b2e329e2b3be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ea98860b7ab65d1b7c17c7a749bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28636d04e14b7d99329fa8c001f79965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377280c1da15908fffe0e0996c1fabe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1944472451060e163b6da631cea4f4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d404a10553bdafa3ba3d9e3c8e7e6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e7a19acf5391306e23e0f98e829169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda749b80f8568b3993d837c43ca6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552791c0c6800c36d607039683c19ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b939158bbf530461a5705fd4f4cb4de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03393b508787dee2cb6bbc1dc2939273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74622e2c2e41b6f2c81329715fc254c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da246ba3bafd420ea3d78d1d3f43d5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9c4f3b694e158e00db1e32dbb59076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7efc132c040b7a4c5278c44562372b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d84701bb7de2d0fcbb58edc58214078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623ed3ce257efd3bef9885c55ddbb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e64d7a72e4b7195367f3979d622b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25ca1d9bc2b7efc6357db244d31f3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b82e5c1be78eb2e06d0e737fc26bb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37f6ceaa64cca544c2e5d4e42985e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d641264a0dc4b4e1df5cb7b3a5d98c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2655ae221795d4d58cb6d37563bde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b6184d649f986eae0c31861d594486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b5aecc59a70f4790c04b0b3470ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062c1de93e95c6710c77d1021fe3d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb181e25e6c8e2e67c981781f339d6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c6acd9c42b2dff883291052245ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b51fd57d92246c8aef42d68074a2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce569ffa72ee67942a808133445cb03192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a2ac8a1c7c96fa81a51b082ab3c6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b9653bf0d3e93c360100b7fdcfba894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac4ad0633df6328ca17c4b94f06c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2a904884d43111e4080da809907796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22475382cb5ac20b031b6d67eb3fa297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39d8742bcf2b239ec6d2e0c722797298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f5a51e84979cc73621ec0671ce1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7c54fc87544c4f081a6222acc7ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8641b0408643f1e535e8bcd40ae9c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e96937cd3cd37644e8ca6df737070f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e10b095b4a8cfde394ccb46d93d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440387cc2776ebdc9083cd33eb357b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4113116099fc383622efe41c61705cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fda3d7cbe9138b61cc6d932db3811106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152a93afb124ba64e4a1c111712d19d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8475c560533e5208d3939c6a9bdc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10c628aaeb5bad90a1fd9de2d4d4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829597564ea69accc96ba797d576371b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8585fb8329168815fb2e8920ef255111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e79f62da0af1fffb9bda576a1448112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c2baeb18f65545f3126a236eef98a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d661a8c11968cf2f186f68743c6b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f9e18e35262da8be80687ce51f557115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5558f06b08f3588ef3f6420c49d780116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd540a60e662d49f23cc83b05a18790117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb2f0b92dcfaba6c54e67ac3d5de3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc73db9872ba2317a188ac29a6a2e91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a469e915e3148e7f541a32dc0f06e57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10943bcd7139a8883ce27903c921cc66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed1f23ce7964ed2901e1c4f75eaa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc0a7b4817a0c8a106094bb539153123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a2a58f033442f6647824ecbaa0f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f898a42f9886bff8e3019e695107b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a743f6ad5d95210eefcdc729edd74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db475faeeafa566b3070f651dbb63609127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f29e49fc0e517c6a2b91b3a0d8589128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00aa1b8ecee9da287f030a41264e16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c22320a3f6924cad4ca66925988a2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee29eeea623c50e49025f65a28b7dce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418473838f5514081e81bbcb0772c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e254c1dd0418304b5203fe0cee5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee962cf232e3ff371ded60f94aff6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf27a3f817aaed1d2904280cf497e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb7ce030055b0a0175e9364dcb6a5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a0c72eed2261b42fbf74b9326e51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5847600787acf8951a88c807215be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9b46c76e314f0db321feaf7698096139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17b4ce45f083cb3db1a36bd8bd360140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2108e78f453db8450ad74e384832141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d632c64ac082a8f2d7677c16ec2e2b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac7032605bde6daba24c3f9bcec4b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae98226431357a3aa1419286098ff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b931c065cc47a01a62eb6d76d9354145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f4c0b5ecf20772891bac18f1d8832146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cd4ea483d68202c2c1ac88c2ddf78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8991e959f4d981aa5fc1960cdaa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288633bfca4d54c86816ebeed3e134b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c5f08ebc3e23dbbb14efdb825441150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567b8576b94c786e01e873da3dbfbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b7b043e4b4462b107316c35ba395152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a5fcf39fbcc8a543b88729166c98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e18d77af68c769367d3fa4aa906425154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace4c89434c83b74c06a9cea3314793155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9315f1f934725422e7776fbed023156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8539d69a97a967aa076ff78c649b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786e9705a93a3bee59a3b09a3370ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819a5efc5a78ed6460e0db1c77308eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a99320b7368c28e19d25983edf94af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582fdbca68d0701f0792245925c3712161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347cea2a5b60cfaa94a849fa03784f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c60218309b499605328ff90dcd68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fe1d0282627a791a3c3df28cb3567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e9be3e0d75e18783e2234c17c230165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf4536dfbd39e7add9734577615ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5a043b7130456f0581edf84778bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482e662c952b92820e111cd0e9c242168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da8cca762cae3f8de554efb2c3b68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f497fe4a9ae2fe3e85fe652784212170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5156d12906e28b6afc3d629e883f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350356cf07f51f87bfeb336512abf07f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1dad7d3ff671ca703fb9b9db88d80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be1c5150fd3d7205b97ec9511593dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8b07df546c489eac5c3313dcf164175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb329c3c69759a75b183541fbbd1bc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3c914a3f26703e6ed7cbee9784e6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef4089acedfb62b2a685c252395dfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4358c658e727e6eb88937fac866779179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91ecf0fc5428630f28c79def455e5b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac3db1474adc699a030053de078141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4984dc6dd6ee5b7d1ad652e687d49b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0de9153fdee298dbf739b443ff253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f70d1bfb33987266b35c561244e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0520f5371d84fc549cbffad412c7b605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85e8345b5fd264a8d41d41e84cff5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c95e4449ab13f5e9ff8fe17912597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754133a86bda7545d2ca7a746c979ffc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb037fecf9940d01fee975ad7466fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a900abbfd762958c90dbfd9856d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e2075c4a091cadcad1b1ecbf065d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577a7703b56709ead7754b43fdc79a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9d07e99334e1b1f2e62f3b9c79d9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2b69531aaff92e5b56943b9886c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d0c6bf008ebe05cdca63b4cd483fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353647dba31d14273986986161989b5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cd6f36ad70ca1fd36323a076ce72d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4857f01f9b96363c3438a342cb812d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa29ad7a530e5b8d5e900dd0259ce1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf980c9081c87c5567c04fbcd0e4ee520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf062dafb3e0ad5a04e217edf24846a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029461c2de2c0b1deedd1310944623b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7a0fc748b8dfc16bfb05ce03b58b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928143c2b30d6f28cf7de31d0747589f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723bfa609e09996eb0e6fd512b4b60b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f4894afeeb777fd2b3544e00fbe926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7121f89a07ebd600aed6ad91434c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ba4690e61f6ba8dbbe2ec7b8f26b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4e4ed368043f5047b07d0aea6fdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c34bbe67e6b0c0b429d5c150a195130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6818c6b2076ec6a5cafcab9b96cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba4d1b5cb3a14daea02746a05a80c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d771961224751e12138e4b43b6f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2ebcdbd485f0dbc88f4cd0548d1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cdcf18ee8bd9fb160398f206bcf0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026dd6c95e74469956b948125ec5d1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe4f9efe7717865ba28f4d211d950d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe2831fe4a373b4757edd2e4ac9df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd011495a38563294863d5efa27efd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8080ac29f474896acfa58ec26422fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e2fcf2bfe5ce0c46c83ecbf573a6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40064d23b0bee2cf98900046e74b609a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a1b4b951037a9b2e9df30a63e0d9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8715e3c8646189cd80e7c39a17edf1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff7c2186882ea85c93cd561cdfcf2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f22127424c4fbb8f4797b7d5b09446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f51d3b8de5e34b22d6247b72911447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8afb816c617647b9fcd267b05908e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609a02a70c09b3c5701f3abb97f3d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e61e033ddaa97a49eb4655766c9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26435891d542ff8267504c33dd45c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462dfd72e2abc06fba630537b672b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e8da8cb6e9b8f1eb68515b7e2980f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ad8242204b05f58c523957ea771e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be5b369bc36495e18c9789a502bb1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685886ad0e6de5903cfc75dc88d63b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f788b225d7819a11a41244b3d55a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c647778cfafc9f3984b55ed8f7a1c0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbaf25720392fc9d34e5ece5ad972059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba620660c3dfec061a65babb0441bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349bb2e460661ff2c3308d84523d1e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2860cdbec98cf86c44f38b74759f1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5823e49ee509e77be16c648578a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c5cd183519bb6f7750f5f66f5b77664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df76ab77fc50cf086e4709a5b25ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd37745e4c19231c5ce9be70b42e8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61026aa7c7c83acf12f54afc4d7781eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a84cdd7df23efb6072795484c59bd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194be314bb227f9cc09a0eb2813e45569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f7ce4317878bc292e6e23ed9cad570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832482ceaa18c27a2ce6aadaa529cd5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866f8222a61db8d560071879c40cf7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb7072754e546eb6bb11749fc9d9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0a62becd9c8bfca8a14c8a21dee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f28fb9c049772c84638154dd8517875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631369f257ac4e7d1ec6551b42a44c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6332baff28cf9cc6466def5ecb536477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522618ec79afa6f739ca135c541f35378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadaa8149772ac6620237b793d634f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f150a11e7258987350eab15499b1fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce822a2c21b32bc2423b10868b7d6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97534218df4badebc1a62dc8df396882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969629392d2e9c69b81c2fbe083bcd2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd173d93cf90a590997a29e8cf3904b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6225c5a2a3a2512a430f46ec70dfcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e31d71d76def9af856fd4ffaa04ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f7e4e02b5621fe75be1166b1a7e2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c676e2ba66a884252e44b6f0d34488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a902620b7968740e4f6e23b7212990089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2450d186bc858763d4101487301ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab7fda9b8f004ddcdc931d8acdd0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f7ed13feaf728b24838d767fea9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2feaf0705897cd408b9d3c7b89dea593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48c08234033e481c83459ff6cd867394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849da448c2a919cede85f91198304f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c2422cb28832ef1a5741ed3cfc8ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53c1bef033326af37f2b9ccaff6f7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abcfade951d6359f525f87983db28398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9712a7d702cc298c838b2a273deefaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fd14f0bc5f5b67e8cd5c056b9fe21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e93412e962b46cf1d91b8bda74ae9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe400dac6de9d5e02f8dcfbfc570ff4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe78a7d389ffd001b6c98a0026833103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e0b183ec868cf8a0e2bcd5f55abd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfde2f11b85b06af0f1a91dfeede35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef8f339e470890596dd936a07c64ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad8e4c9621560ea6ea118c57f29c3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a0f5bda5f658321c593fa3b0adba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c19d386938074375804c6a0917ba1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a191d921323244fa417b831aa7504a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0327b78e63f42a6150f7bfd8e8af3f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887ff79a1323ce6b88d0f600c37e78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066867dda7a1fe7709c972027d6c67a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70fabf3698e06a67716896db1265b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2dc9c322396e84284357304be66cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738428ba38cd14a3a8ada44efbe37dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1016e0d8553f4bb01d17731a7227f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc23d7e3d4c054029e28454c0fb570118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2737e0e45a99b3a87aa4760f1172d0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025676fbc24027834b263e408a00c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97148d2e4225be44207c8d0b8e8f33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264519d5408a30507d4c07476c18cafc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb985b327bd3e4c3f1682b388cf5f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c743dba965d83594a210b005e432124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86869d1b38c7d6abf259aff7d218d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804f457b4f9706ff205eb01a8969a0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba4a371ab5e8ccbf7c6488e866520127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba00a7978a2eb1feac6bb0a58a6e68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b924df85521eced8cccb23f7df64d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b35c999dbd28a38b0d1c6ea1c2ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595fe921778d0d077d73813a0ddecb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f963433c6ac7e051c15fda377f0cf6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae593b1018ee8ca1176a9ea68a6995133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd4a09161cff9dc1c83c96bd7e9142134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2b76110bf9352f063550b44ceefe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b457ac026dfcb9a50324b9c52b98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a772390b39c329c330701b743739b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ad7d3b30d402a5326abb0ec0b2ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da90db04c8ddc97c26a140e51ecf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae0d62254689a76ea36c51a6fe145140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7852032c712c53d780b089169fc17df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f254a4abd0129767b26c202ffa3588142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379dd7ccccdbc51d84473e1864742df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c784b7ee9363139ac3ab05c7335771a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037a0012c6a41856658dc118a97838145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f30b774ea82c7cd4b55c46484ff18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848952a18eedd83de66342265c5ddc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239215e56a81d294c554f57de500dea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e116f34aa32a687af7c3a428756f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb60319ce5ce0a55df4621d0af611150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094d688de8abf199be1014c04acf9c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05fb12246ccf1c5ad58748747ac01b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcaa484cad1f2579a26e3e870982d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b37d30ee543ca4d66ea62f5aeef83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e97a8162890332b8a7ee0d0a703214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403b165de61809de6daebff6cefe67b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849efb7ae8cb6d7b47330398004227b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf9728d8cc01bcf0d92d4bb5f50189158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a446af89b519d35ed62785b3a622de5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6c040a18bc7fb94c9dbf481f4b41c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bba977815858ee59e09842de7a49a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b2e020eded6bf2b919cac1f00881f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fa413987e3e6a0134f9e43a865fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b675c60274f564b4fe0094cd8e410d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa893683a9e8b6eb7909cb669430f55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d5f96a9552a53d75b299d59446104166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0c5cad821e9d66e212e3ed5d7f4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efb2e29a16f2f8b69723980097ef93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df70ce5c3ccffaa1c4acf806f7d9fc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8cc4cd42306e131c8432a925a2f65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5054ea9c0eaa246ee14cebb3d174f9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e4589f1af9ae282ba9f290390b161172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c3a7fc0260143ababef9ea30263ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e0a159cbb50195d040f0e497c0f9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>