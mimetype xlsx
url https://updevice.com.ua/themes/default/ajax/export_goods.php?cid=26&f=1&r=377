--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b298bd6015eb856e2ca0676e40a0881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87882c80a58ca6dd13d31a090afae0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949da114a64bacd6d57d798539795dbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8aae565fc79fd40e8fd31926aa8184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b147b3687fffd2d6fdafaadb68b5f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeedded6823ce8f1dcd11d0ac8ab8036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a37bfb4bb1b0e4ad1cc8ca6e47167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43ef6328737b92b40db3e2dd7d6098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf528b0cf24897c7226542d22c7d98d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d96e19c2e9e742f018ff3b3f3c3c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644540e27d044df273363522c5f5fff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a23bd548904c3b4bd9c608478f5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb952405bc52d42b2b1bd4a706f8e51b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f24cd0495bc573ac1eeeee0606000814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e73b50c76b3c1e0f3d1dbcd90cd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45395c2b7d974d0d6563c8ba1869b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525573ff552c228bb4e560ddc2d809217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e8da3492a0389e7c1f405c1edd8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643b20cb35425a030e5af8906b3b36019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354e0bf980505e4bc9716becc8ad22820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d242946ea10bcf16ab2462878983e4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687a11fdf43777f0e631ab64edb243222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a82267a8fee33e5b809be66e1e348523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7eae1457303e546bd59992649c3ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f72dedf3b185f7be91fe4a57b63b6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6e38e76e3fd77ebb1900b29fc05826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613f15e4fed15d7c55b6b6733b5b6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca840121f3330ba64bfbd4dc823b3a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5165056326a369ec20922255f2db129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58c0aaa9529f2b92a369b1735888b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1a624ac0d72e0b48b71fbdf3bda5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5df38bfe439b4cc6b2655a5be6b02b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e19d7eb9b642edfc5b0a67b29cde8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5c3315b7c73ec6ea1fb075f34584d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43407ab3d44f97bbd974b71054eeccf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649975243fa8266b8e1cf138cb567e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85bb798c1e6df7383b8d855181114937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33962486a40e1c15f890f94b679bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97041b24b784a2d6be3ec5d15831871539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef204ad7ece2703e0da73a5f7988e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de590fa6e99c3d4f322b3c6d911602b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49228497cc3058a39f237889c80f17f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603647a1166112793be4dcf8590ae3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd8cc75802257435886f6ffc9f2dc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d00d1c0a029b3cdf57504f0eb11c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2c03eea892d681edd4ca8963e0ec146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82fc8ba023aa6f0bfc88599ace18247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59c09dc8bc462f4f5d8eb6e92da36248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a29cf95a2893911497661f704428f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc34ee3e61395a20df2bb2209a3a2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a87c1ce554d1a646961b576a7eec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba97a109bcdc5141fe6804ab49fc8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a3b2da674a138af3ee97717a1414f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a8e1fcc113ac416d0867c0133160b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6aa8f534d86c12c59ac535c3513d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7065394e87f4eafaea270e081def5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc25e4948cc9d40f5e290837714ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01513c852c80a019b2f83cccfd69191758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899ce3bd86b700421cc88f304f2657759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f2a60baeede2d8d31932a1ad2b2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10948b7c8bf09129e68f459dd15ca161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17adeaff845434f6ae195ab285d5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7b012400287a80e25a269474af8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb183be5350765e0249ae03ec15ca764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16efdb7341cd9130a55fdf4a5f09ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec087eb3d8957e721d3996758f0c81d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ab0f348d5121a63ce66f993457ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873709e362fc99779a537e58d4c3524268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877584b8e647317548acde6e870266969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eade61dc79d4e8c1c8e0a5456261d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e24a9a4bec96e2720f3dd4ea216c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de843f67a60fe4aee723abe0c252c1a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bbb64ea17f5528731e5ba6c0e590373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d45dca0ae626be72df4dec51e123974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca531fa22325bc97f7a1dd334dc90575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1f64fbc307cec6f3fbc479728f34776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b38afe4725f9a8e2449c83b89154577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c22c319453f4287824d9663c1ac7db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fe62755aee9009c814001632333eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3644e9666ab869ca43ab47cc7e1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7905b85bfadfbc3cbec658915bc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe2b1105c8630e12324a0154cf80f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7374ff47be0fa50f6d40b62ac210ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319fc2466c5dfc195d5ee85ca8cb88584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63462fa4a243dce7a4ec4324277117685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f486db6131d723101790e1839ffafc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356bebeed5e6b869ce7be332808da5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e50b560e0a5418978339ce356445c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b5871e67f0a1206d0d4d5f71bb3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c9ec6c38e19278bca93f741d646090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1d3cd0ecf02a801786d00d3d32f9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d917b2942a478d1caa491e54a84bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb32c38e8cdba78b3737736674ce38993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6046c985f3dca68644c240c13902194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256dbbab3e336c5e785638a20094eec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205605c51105c0d6a15bf08034ce7dee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f321d5817ff60e64082e945602a0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5b2c16f781a4bc32d286d6198c63898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7245d103fe58fb3ab2ccd27253c93399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb069d685223fe1e2edc5938fb06660e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2cdb57d7e80e2684156d02e3212ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae702c8540754675900ad604a7fb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7a804ec3f3c19aa7a66a13b785304103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214a964cc4b647abad7fca652614082104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9e48f2d4aeca34a37b00a86236985105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895662433043afc3fcf845bdd7cdef8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c2b402771242f2c5e5e1537cd4d04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba33b48eacfae77c52bf217b0eddb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90913e7b59a9726e0498a997749949c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09894c798757e3fc6a80e98dfc569c17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900be165656c4b9b0786be7caef7b82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484344e0165112aeafcec4b2183eb897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f476cc389e1a95368d271df03eadb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72b2d7ea8cab6b66be23d6318c788114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393375517249d9baf7d1a2638b1fd50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241cb37d636c7f5b180dea4297e1983116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6809936f6e46484ae295e7f57c1a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706450daf188ee6e5858f9fd196c342118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d8dabfadc7735a9fc8cfe2a7d72c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09f9c7397649d23263c4879f3e549120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18cc86189d974efb528fa8585e0de1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81921c60a314826c240ff9d71744f8eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706a10a6a95bbc5c58d45a2e5eece3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb4755d475826c64145fdbfc44d6e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5082696e901b1929dbd4c425e0658125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e692da08dadf727ac83d771501f060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1073f6c57767ded4a23b130c0a9f78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2fd9af4acc93a6f1a49c5a345d165128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbe6b1637d82f963074898bc8641dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe71eb8b37ab06966e54fae6bc67a2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee875b154badacbe67d6d7d95a47d62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65febba2d5f9781e85826e6584362b1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89d6936b6495ce70a71821264f9296133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf0d3ba14ec408837aa326171d8e20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957258c2b4c266d223010a4c5baea519135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ed584399e993851bc3c307ad5473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921165758e83f3695b26950a8c969cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148932653c20c64d6125c3e43c56d604138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49eb2327304bf083683d114a9ed3bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91264a0fd7134985c53e3603e5ae2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d257dcb87872718c8515945510cf20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dce65f2d298eb8b1d33c6631df317142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79a8e33c61b3bdcdb5464fe209a87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32aa5377891ed7afde7c43e42c18ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b28df1d657dfc7f706b72a7e676d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e80ad084b1f54eca7c8b246aa8b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d3354d2cb6a7a6e900166491dc2ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2eaa741a1559d5d234f8f318384b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0968603d39ea400391c97d85e9d0b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d6fd942d794e5dc6659304a947212150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98372a07d276fec2e92e32414f8ef5c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baae76cb86104ef8bc710e5019e3abf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b5b1dcb0e48074dce0f0a38bca133153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b38e5744b3ac7cc5b85fc681d04d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340088218909620aaefe92bb1590041d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391d34536c60b22212a77bb0f7135e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680471e07050be6391a5fcf4a51d20e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c0cd16c526971222c171072162bc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407010ad2117bc650f53d295bb5a84f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a9ca6886596f92195c79aa7ff7365160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac271a54c2f7d8d0c39fb4821b2c3d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e71d65cacc7c4bb58caee9475620162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317f2240ba82d1aa416a12178315777163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511652604e2ae061f48203bb412decd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba14df57f06512b3b9e240a5d47c75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406a57ed30c3163ea1dfbba2a8ed51b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb015e3010697fb2f697af7a4c862ad7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2b04f6f5f02415ca7794a24aa6c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780bc5e78357705f72656fe9b91b71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ef40f5d6ce2673b11ad5e61a58e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c97a01c9f81413eced921fd0cba7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7995dbe84cd0468c49a0c2586a134e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725c6b0ae932f973bab88992f8a817173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdf61e2c66ac2658c6066860b749a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e1939a799124b2b24d568f2e30df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a740d8c81de729c2f80ee947873517176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61528c3b01e128672207d147f5ba388b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bce773245a137cb3916aad513f705178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f785b0948287b74e0151300e835a219179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf10a97a40b8d28127acc29c0c6de27180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022c79a5456212531ca25e18806be491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7e83f675914e72df4ac6e466c84b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ab7c6799769703bf80b96e30c6b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b1b55c175cbeef392850bc70235e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3292143c318d94b905aa8e15d740ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab03a2ba157c82f094cce0ce5307a446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a7fdbd10333df1af88f9ea89911d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602597dce2ca1f43c773613aff6a378f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db0fabe7e99c92c870a2f0fb4990d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da810348f536807b2cbe85f1f95aeda910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577b19c15b306d4f4dc7197d1bd7ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ff99563237765bd4df155ae6e9a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c7c7cbc86dbbb5d91116ffe0625913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525be9cee1492814a73f5fc2553b7df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274daaecdfd6e2c80b593ac25eb552015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726191eaeb8e8d1cd6a7809b2170afa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37719b487497830c2213e91f70efcb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91d2d44ae3151a2330e53f536acd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f0e0fab5f633de0ca7e6fcd225d6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d170467b9da473b42290d591af4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0dbcf5a68ed105648e4c93d77bef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c6e293f2ed554dafbfcffedd4974d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd4c2f841c997c64a9cf7a854ac9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e528e8e1b77baae320429540a3a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae1c0504b1e0ac792251285681bcd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9579baaedf856ac70c732eef72e55a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac1ba5f702c37f4e230ec3a216d2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20189c41a439dcd7bcfb81889df9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a3f952249dd5457fd28c574eaf5ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d36cdb3d0cfa4ecbfa978e650f4a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28ae7c2bc1acbb8972b81949cb014a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e260911aaa89d48148d60a13dd29a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821f2efe7600c6e4e18e744094ec92033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55239d8f9ca6d880de93f1125c46a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed8fdb078d2cf46076d39f419c07dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78d9f97432c5f9fb3137aa24a6cf8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74933c161d1378a3d264cce673ef0ed537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df0750e0d678c5552f7efdb3db14038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac841d42f20cc2a4835b83937792bcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d16788ad7ee56c5d69b41a0fe276440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614d3520edcd19e474997f158a46b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eda74ec520338b7bafb80916cbef042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440be73f58733ab78a6cdc74eedd5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba1adc204f91782b3cf14bbcbab76144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c273bb90040abe9db91eff31a8c5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036964fb2b94809ecbcf68d5b6fbf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e4d0f91e98f74d24acdc18963b0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d325c54c3a8153101652b5048fb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7c66b3d5b6acc08696c7591dad28e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29bda5a93db13b14f2c34b5562cb4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f736ffa76c7f47cd121c096a81631f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08071f1870423260b4dcd011b833a5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a3279ad96a60398a04b28ce24735553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0655d0ed5a37d16176afe55e4f161c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82774493c00aeee8ce6745ece69c2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224028da11391004d340549f450fa39f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e783616b2c51c0d156b2a95f2f06757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738af2d6e2761600a0c43cb06b2373558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf143ff1c73727e6945e15ab79d91759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3f97be545adbe671dad9f6630015060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bffd6e156704eeb52f4e5a75b6d74d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94a2179de69af1c5d9f4c5bce3cb6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a73aeb0567f9492efc7b795924ef763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b245a3cdcdc294bec3727dcac42bcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183abd55380e0120e85da045e72a54df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ab0b768d1fd4f562c5f8fd73d56866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ead9e8324191ed29553431448beff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22b7aabea2a04b1eb206116a20d13868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820eb8e2eb45d42f49f18a48bf37e5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9dce9234a90ea100a1859754138af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f9629e48906b83e532b80651817571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a880a55fa33fda136eb8c93ebe893c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe5f3d16e2467accbd2499a000a73c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdaeda4237f8714875cf7701e965bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae625b4bb2449c5d5a8a11b08e6552b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d00aba1d9cc7034357995f778ee43476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c84bfa72e0640560058c0f99593d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf8722b85db207b4e816ad1bd7a41078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4747a8790214d281dc33ef11970ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aec0500226bdfb48f387a842e82e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9e64347201cd149805b6c09aaca2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1306732d877bdd498cd62a003d75282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972f59aef68e148dd25e644dba076cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb757305ae9993501745c10555b3b97e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89094304efc02cf132cdc8594fe0d4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e252257625db36ba6b77b29c1429a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7f7d91e2330678fd2a56129f6259e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99dd02dff42edb69e874667c8b6db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc8f23d45272801a2308f5eb0f638589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298660f86effec3dc57edf1ba8adbfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1b8fe1fd4666eafe820a402d8fce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e699a51a7da76709b0dffde97aa0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f899b78d263dfe25d2b18722d11b0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36a88ff656bc585e75f6f1e8858abf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224bc466b9cb1396e76a75e4cbeef1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec247ca9f026417a5438cf7e4e96f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a98ed5cae231486f657dde11630f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f2782c96df2a30fcc9903790207398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277785325bda41f620c2548e30ce8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f1990ed0bc949dc75ee7a1e6144ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e1c059a9f94ee199752d3722b526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b19c06491de858eae28bcc1b7af528102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e966a9e7f620b06f56432415d48851103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b0cde27898e4c36b795f7fdb3439104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29669ee9fb176b9c77921fe7c879dab7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669487655e3a64241daa82b0a068f7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5a19f4e4812f241faa46ce65b9ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293363754de05d89562870aae574ae4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb4b50720f60459e32b60a57d463a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835c116eaf1218f4fd57194c0eaa885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569bb03b40a330454f056fbc22d9ebb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187a7925067cd84c3aeafae3206905a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade72dd47d6553708ba43959077abbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c26870e1cab4568e83d0fcd08c310114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdabdb722f65b810f280f2753056b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27070d853a41b8655939dfd4b392fd78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b82acf92db6983105e4a60034ad4b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed330a90a3d93ce0a34f177fcb8615118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09eaad84d29a3f32c6727c06be1472119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0102f87a1d296b4997124bedde81fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76d67c5ca85472a61ea5a886f79ffb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db610c79ff7e1639f6fdd1e3d39a04af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfd95f0686c460dde2c42dc2dcf855123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124869f758fd32fae8d27c174b75eda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9570904eb0c5c32fe9b09166400a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199d29bc7417abe9c6f8f2f8e449679126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6387dc3c8e3f4aaed9303c82b38feee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f30e53ed4554819ef10370abadc1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4eac384434b18af10f78dd0fb8403129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8953800c140f56c0255fb051978dfcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e9c5b555c87f57fabf8eb7afda70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73b88bf78485b74f9df2dcd25fd4b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57992737c3d571e65293263ff3d3f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0beebf49b7e736b142a5290dd8bed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10532b5b49b9be34fb3a07481f258f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea2a33de35f021aa393603084f096e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d74c40af2116623d39eea2a92d4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff82eb33ff38864635e03e78fc53c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ddbff0c82cf1dd6e5612f79860436139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c6405db61142ac136a050ca416f60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50143a7cf57a8d34af3dd49a14d5d8dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb99602d3f449e60bf2dc1831e6f2c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b572c60805ebd4eb4f31f6ca1509167143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdbbf7ade3408431065dac7cd1c150144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3207838730d68ec032fdde1e5d8783145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9436b8b899d1f2ea1a59ca9e9d216f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578c5fe96be2eddbae5122325caf4d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a80fe6397e1fe534d389beab0b61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14d6935f6b211e7ec837046039adc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b57025279782e1f606249799a35f06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b618b6d61f8f7c83714af11493c434151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf224d85578ab271e25ae04fc7b6ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776dbf924f78cdd5bd2455e07e34696153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da7c0fd4ea7e81c3317d266da6620154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1999984c6cd8ab1551af0803aac109155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb42db0dfce97d5d8596b4f551b51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888fac007856eea2a03af8a061d68ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfecc83a5ca2f638299930ea219e83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f9a97adf4d5471687031e0c7fd55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece6e7b3c158243729466403d40bfc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e72d982cb09b5c7ff3cd74c8d48b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ae2708abe628ce84ba9696c7e26af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dca4b551dd8ab34d92f9769132fdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad66eed6a82c67cb37fdf7d0d930e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072492190b09f7deb3f1b7de8a3f084165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38732db6387e74660603429d09092881166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada42a1c06be62311a310d08cc22d690167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03a3adac76a942be9a9b154c9655c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eb2eff19c7ef3f0776cd839dec1b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15816ef5e71c585f6d09b0d6349124170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e1b635d24eb4309edb9fd44539222171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e95a53fec7689a316fea3ae34018b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc55c80ca1b5a74ffa88ea328a47fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7acba8a438493a2c8ac9e66b343f3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>