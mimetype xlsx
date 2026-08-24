--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93ebe57167a46a13f5be725429d501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adb77564aca5bbb953f1a04f4c0c692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e84c9f3c758e6efcdf92fbacc122c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7816d0ea662f0fb89d33d642254634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1c067d9bf1178913da17d6c5410f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd20516ef3816d0086780f36adb76676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ef6e79ed00dfc5774a1ec59a6e2887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b25ec7b317341d7b0530d65302fda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ddc4635c4be422c013d2dea98b1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda828347db52e29e2ea83f85ec6d0f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455e237d6a0514843c825290f4caee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1288e07ca9ff8d523e49aecc5fff44812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89813ff4a3936a105771f2bda2772d3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d671072a51318fe698d649592dca79714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab37909b1b91fcd0b7076b7495702715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4a258226e83e98d55507a6812a10b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad791e2816093008344c65b62a835b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23fb64a31b388e3a6196a719a3f74618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d6ca07be27a3478570aa0e7d1e4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27c8e666bc124c2a1bfd9e652bc0e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab18542cc5c671feabc2f8fc279177621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf025a4bcaafc3c216c2de78dcfc7f9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294870a7b1c9524abdcef3c2d8c612b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaac2ba9b37f4a5107bd2e624134eea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a29a663983ff35eb855337616ea9e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c752cf796bbc7c32673dc61f1dc0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872e30eae6078fe594bb9705d0021527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddf84ec8bd67717838d7e765bc2c4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c258c8cb39218ad3e889a600dc4610229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f3f39aef9f692011c00e0af66ca030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f85809dc2b311dda1feaf34950d6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df3963a5ec7c237c54de1e5cb92ddf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a737f30dd8ead0c9da45130f8c8ed6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991dccf65c4b9dcb14670f8afa35cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70935e738defbe5dafa25435ce22b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7257726848154c9d1cc912a6d16536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695443476bceb248b0a2deae6d421037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47484bc339648262c6ab6a5fd047606a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372b98ab440f9430668b53905c81af139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81cec1994ebefce1e385901024925240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946950e7148cd0e7c88264a4c325e8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fa92b797708001385c71e525b9dca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ae72453009bbc7f204965d353e71043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a18c9a2c496cbbf4a311e0dad945044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bd39387dde78bfe88612b7b52b19e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe45ce61cbf3832729150e3456a7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e9554674b9469bbb13df88052be2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17350fa1684c938d803e2a9a11a898fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3537b038babee3ac9300d3b089333b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7217bf243da8bcbf2dea237285b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab068bb0f76be4dfbcb377e2ae9632d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c131e7d0c09ad06cec9142a3b3bc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6370d91dce6773a4796edca971b1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4befef56bd9bec3907b8737f3fb3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c473cc83f5a4ec9d98706ad86d003d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122e702e25f1cb636cb19f0972170a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed1a5a172b02e12b277ab1b0384ba857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941ff532a02f785cd418afa015eeddf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7903598c285e294338173f19a98a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f3e66352e7b8060b3a3fe240e58060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdb6997a6cf16f8469819c57e8574f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b8d7d16d74572951598e6a52d2c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba67becf26e24e3d60b344eea39bc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b13674411e6b7587856022eeb168464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555c13db130cc3be7ea5eac9b31522e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5cd2697e9c105f6cc793d33b92a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b72a44ab1b54816fb1f06ea8f28167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d4ccdaed2f9373472c279281ba1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f822cefae61476ecab312069564569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82ff0c6bc9adf34708775197f56d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317679bee3c86feefe9d73e286ec021771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aefd8e3165c9f137a57e077ca9ed8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de733f7ab88344d5b5c69ba9ceb40b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e19244781193607a5eb18560b5cfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d87559944597b3c1a09144372015fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccaecb5fa5e4fa6781fa6c1e854cf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094159acc6c7b01f6dc13247dfe8c2c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dbfff1ee71ba6ec8fa2c0862fc12b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423836cf265a997bffc422e17add8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82539bb6af00999649e728134677713980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7550dc5a077d800088e6078a300dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ce98249f28d9a065a115518b0138b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d72c8d178081deda6d0f28d39bfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d3dd929e26a44ad8a7acb98570f3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ebd546ede036313b3acfb61011bde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4ddd06ad8974e5cd41b057380217d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b6ac5f7ff4850092fb48a5d3cbd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5fd959782722c9b56dafb47d7211688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97112a78aa71c0ade898ec0731701f9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a588a9ee9a3356e84462856a4872f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d4c5c0819329d59189b4d316ddced91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998716700dd9a064da913c72424dbffe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4aa2ca81b55ef8f7fbef2730f807793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc67b798b9c643c16690cce8cfe80794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14027df2ab1011a47fc08d76a242d88f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de4ac78a14f7f0b282cebb0f516a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b571fa4ab77014ba1d91c11d9cb4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc90f7d63c7c3f292b947c114905ad498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e82bef59ae07fbff2273675e85143799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b360545c116f754cf24afe9e17f1347100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332563c20d27916782f078b5d569c74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdc5dae391599656be6c16de78ff17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce495f5d298dfb7d787fb8faac695103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478193065c26108c41b46805afa3c08e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0939eeb72cc4c820c999ba98a379b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b9a9c02ddab2690205826ae1fa5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803842d90cc45901b7aa3d8b6034c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ffa2d7f5def495760923317af7d67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153e680a4e03c255fc2a19360806b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589344a912f1f6d4bb4414c1cf17bd01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3517d53944793034b4b089377a1227b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9c270cd3d467f0b16504041a5383e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014b0494bdfeb3e1faaaf716f83c59f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f2fd3f913e3699a49259de49b7b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb334f896e7d58abdaa73553e1f0c498115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb8e649c3163fe74d644842ede8f0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf82ec0fd17c555ab5c90b40005ebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0f532476826aff37a70726b9c2c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092d616246d08dcc6dbb15c91696027119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63dd7feb5f793074b6fc43deb307f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c56a3750547fb8e6a37207cec888e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac74c03a0e8a6e926772c96882ee1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6990e004b16f3cb9f2bed1d98cd48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a137ad12ca88aadce9f942596531124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bea09ff7699f5edb7e2287d55181e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06846c8a6961df00f9b3720f298ab7c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3076babc67853205e25a4c8a617c70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a932a0dd949ad5af287f3b5e79b9926128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef482ee4785cade8ca87a677f32647e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93916d57c953ebdf3c303bc8b5384178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb78ac16d0c3e7a141f3c72958f898131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f7864c115aaa145f1736f2ee1860132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aff7cbb5aa6c82c2a91f258096b53a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaec18bb86af8634f0fa8a716d0517134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d58166cdb34a0eff6e121de783cf8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229232afa7628e1a0b21028293190e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f2cf4cd57caafdbd44252e80eecb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc3e1264b1b0c51531513591711d27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53255a0dc443230474df0b630f9172c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaee6e1c70d3cee66e388dbddf6ca8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d3357007a192998ec229f0f3f94c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2ecf1c7bf7bcd9b5b5a7b6662a6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69383ecb3e585740a5214fa26cd19862143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb33dc440e56fa81a0ab9dcbf65a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d376eb485d68183528dad2be62d6ce5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5aea9434908b963327f8531e57a00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12288e07ead97eb9010f0d6566f6e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f5368c792095e95505a2fc230210a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0618954f7ed2fae93ad6d288505d7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ea1f51ed3fde82ac20d7823b0530150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e7f45721b86aebddc690fb2e3755151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d42e0e9c4697dacb834cf31e48647152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b778cbd406b520a1a8b43773fc2a84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf4a861a35814792741f4bd8019af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e69f35b1e95508978f837f65cfdfbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff058dc6771216a4e17c0eb2827512156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b7506cca4419e0f2eda8e4b78b4ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca3908e9f69e6956fa52fc2695c129158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303870ae42df2cf44a9239e9f853e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee65cf79a54670845e5b6055308db33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1312e3499a6d63d3039980591688cfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508afc99135bb7f27c6e5f85aad8c02f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c1871f39bc9e119fa031e6e2aaff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d228aaae8067450cda4057743fd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be24924b5243fd5efdaa4abe5db84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9c6642ae0b11dbfff9c05cae8b6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff786f2821df29f5dcfca450a99642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48147826ba185b43031c985101bfa793168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dda7afdefaadd93ad5a906abf9d2a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfc90834dcff68a57d468d02a781be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f79e73774ad5801f04421413e1ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00016788bd1f9af162811fae33979a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eff3b59a5772eeb50ef560427e7ae4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e804baa29016fc891e1a5163e624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b3a21e5e0e19664ec19002ca4c7c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee5b7763a60bfe317b010ee7b3029176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edb7844bc92f7998f555feb66d71f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a794588583bbdf853187383e1ab86cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72dbdc44a11c6bc408acf9c82d0d0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3def833e9fd1e62e7cbb8c567cd93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97d08f6424fd58ff336a2cfc0b4a21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de114017a27d9e7e432f19377134005182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570fcf0ff6594b9765856fa13c4bddb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae227648bb76fed4df298a156bf37542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74d4370b42fe375019b2a64235be243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a60821654e57e32af0fa3acac8c4924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c643be9f4fd129b2d75a4afbfa4a9ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ea78ea008e3bf52587265924f9b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b8d4432902fad4e9d5e2317ab26eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec22223454f6484d80f22e00f2b05c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd761d000e51188b36f9135eba218739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd40a534f56e477efae1fc7f70e7c2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350e8e1ae19340e79b6c93106eda93e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381ff99a29c82239f36345583bf48212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8676e6ff8df22ac6876ed9d05d17deb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794260d19bb99e182f13ebca5bc18b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded5562f0aed8032fb186d86fb2af315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba672a5de667f2f0392dfeaea4b88d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb288399a61d5d3944ca9efce0f5b3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d17694e3166403c3d8180e2edc1fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94806d79569ad32143eb6ffd9e104c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d284f518cc8a10c518e5a678aec29820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdb5f7f46f7c8cde1250231ce0b44f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509531e418a5e50f6f6b57db436e7e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e187f7d47fa30235ad5f27bf133e56923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5d3e229cfc05d227dbf510f8d06024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80cd16ba3107b9bf5876a70f2e708325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881b805c50fb5cea4751e1fd749e6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245361d514be0ceb0b65b306ce1b3c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5680a0d242ff932bb641e35930ede028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f5886276e8c0d660fc9602a10f3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4496530fd190caea44d5ac59b1ae8ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a9a0fd484f66e79c669ee134eb25f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b8ffb9d9d37c8331839acc94217f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed47783c3fef0684d6406c78b63b91c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c742b6a8881fd74aac652e4d885669534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f163108549db4490614c5b600f330035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904ec98d1580115cd3a8f8f2685822d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16990509f38255a0adf37e8726325c1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daeebb075910aa3a38f04d7375213f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0b75eb32789bc9c1abe71fec0e9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c7bd92c4296e07801dff9388de0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6b35d990eb1a55113d220f4ed8e3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9103ea28e8f0d755dc0311e310b506b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5da553ad3a15946be6ef05ff7c52b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2aae8c9f3292a9f16f9867f4aaf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2fc203e09c6fab706b7aab4adbff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b42def592cc52df51c319e6d3ead7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b745cfa5d96af9ffe5b263f388d0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becd8386aa1f29f949492e7ce7f922e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b434e65bad61f70f26dc0779fef8e9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d00493e38201cb1ed91d2aa1a0adc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06434ed2315b234ebfde940a9c8b5ef951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ad0a97bc8942baff7fd77bfbbeb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a905368fca820956813c0802fadec153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9645ea124ac252387ea49ad81bf3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d531c94ef33844ad6dab3a7bc18bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd53fead5e833d972f942c2bad9c1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374993601536c12aca194db6db4c2f3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fa3e2860412909025647dad46af0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a20be1a74f35ed91af07b92cee1b3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce74c2d81dfb89a5d8f29ac4669e9d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3765ef693076546886bbfea68e41c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbd6f8aa2f729c30c9a49172b2cc1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92b39b40a8fa80d31141ffd6e749d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62502899090ef00762933b37013dccc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b947e6b0b209c9fec53a9c6ab40b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061442d036b6674a288cb7786f6791966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068636c314bfd606da4e5b0018c50167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f248c1ad188c01dfc59cf2b581fd82168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e883db920f3c58c8e420735e31dcb3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252750de1b4d0c45312472f2a845e5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a877ed344507a8a12d6c9c9c6a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bbb44e0cb584ef1bb732408f8e48d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098eb3ecdedc6d7d357b1ae155919b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227abe23f0b9945ebd7a7c5be9e1184874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768df4fc979943e4715942f292ce5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b22077f1894c74bf894c6ce38717076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2c7e1f9b44c401d1a956e4908123b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca187d161a5f6ff9d465021b529f7bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23bdcdb441305b32b84e4d0a1cce8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f5246b3f08964b6b32d92d4948f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b806180e58979d1b46477830b2a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc73ea0262d60b70dac39213da97f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea4315699d8df9c7159333acd04d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a83893a1b26879b9539cceaa1ea384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3914535dde5d113056e986f6e9c89fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b8fa50469f9644ccfcbe10022e0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329658a1d7e93b3b5be2f5368e64c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81042cbb14251db1303f276ce635082c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ba8d544c164d96870db133401a98289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee84c86a0f0bb423fcf069357f03a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bd749bf11d7a473ef02b8bf7da45991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59b028b6ee7256b8759945fa510f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28861c5d5c7ac837f8be30ce1ef756593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5cf544bb1eb856fc3ea58ae5d960794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6bfe795e6e9e57932c6928f1f31ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1119b25c00a06b6ad4e7245524438b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa6bcef70db8d9012d52ef13f5d5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b411f9784d7956680baf403519b0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b27fcac047f88b0ad5e261b832cbb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7204434153f8ff92f8e523157920a3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf62cf54e91e3b2c0b7c92c93ea4b02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a178fdf4252f67051676f736b375cee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720434f1ddc6971b2b24a6292bb96cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28820a14b04062ba78fc7b3994b319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e0f0cd3aa2d6f3f7c43f9fd64ca8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288250a687dc05f33c8375a525cf81fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b89957d39763ad6fc5a9c9f8f89e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449767e3c3add554cc93f599533ddf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd7614343c56b2b40895d22e19e5b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b49ce2f4ff05829f4d1df2a6bad47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780925f992a755009d7e4d6041116a8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9381bc739fd5d08adbfe5a438057147112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005811fa5a913b9d0e159378f846e41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255963120bfca59360f6bb3f14004d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f0b84e1f978b323aaf933e7c3163d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b59ef3921c241868c93970a4300d9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664b8f19a665064c24f32b862dc2e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee3691aaa6d1c71014ee49622763f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff26da089c3fe161a14d135bd10517b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57c4e5dc69b06d89ef2ddcbf38a5cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03398bc00bdd72c71e48b203dacdbca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a3a2cf4af6b1162e20980cab00223122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259995169c6250a0d076be32808b037123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799038d5473d66a5efc18aad73686599124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078a796af258fbb0b28ac40a3c9091c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed1eb0e2852282ec0e077a1f681b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89fcaf103a0c01cb18dc2da6dd782127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704ae3382e5adc8725c58b5bc63e67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fdc978f01b0d7c78f48a7060b094e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5e0ca313448ce0a82394544274a1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59132d958d17416f922a8cba5c72d763131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c23336f3abba63690994c256e6fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6c5c8cd325fa5d7cbe20de0c0214b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c1a67a7036fb9d848546e2678c51b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df880d3f5c876ab78f5e5c9ef1b0845c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3dba4662efb08978e727133f5f1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c5403bb7cccced7ebd4fffb5e24db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d037202f57b2e3712c665db4546c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545c900a74e1e20506b2d550124e95d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5fb676dfaa0b8b8762f2f90088792140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee2c49bb42dcf6e94df61f79195bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637420fbb2b739fc06cc8ef260c43d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8f8f4ebb241deb8ee272a24fdff8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eca9f7849a15e8c2e14109b7823be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33d68503c9fb30eb47459b35fa43e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e9e546868198f630abed423a957e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef3bda24649f2af4536c06d41ce253147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d485f9ec560dd3b851377620c8d4d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc5367083b144afdc8391d8bdaece5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f069b78cfdd8bac3f368c03f8ce6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab2bd4d95912f159993e8a44a7ba24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb7e938372c6aece0854cd81d29ec8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebd6abfefd28d8c5ca9a2135ad2e87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025745a59a5db76805db7ecc5077659154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f325f4bb8f6c4a6730f9246217378155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22736b3dff133432aae545b54e3c94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa55173e56eba85d5d51bdbf4a20ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8ba42a2a7146432d42ca2388d4077158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b3637033a8fec8d0a5f96a76740a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3d4a2e917d18493b0936c67c86ecf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cfa9ea9180aa15f9fe7f2e224c298161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba74742ec9dd4071b69d460efdc9d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab8c917dfbe227ee32df684b170ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe99387b992c13f83332ad59c5cb32f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7bad20ef1b1339c6417518d014fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ea6fefbbedb5563ec562c48ac9d60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89f21eae4a3f5e03a3ced49d6afd3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0a832073648ff0b2da7e2d6c1c187168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4af826d2afbca83dd687c3c93297169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de514d0da7a2a503386a1450f3c9e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9107bddb04195402b340f58b4fe51f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1a8da012733361bcdbcf003358eb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b4b025f51fbe17068bad639aa8756173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db4d074de61aa5b9c3e2e25c46bfd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e906883d681004356e4a7263061a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fdbfb960e8b4ddf8c2fd5bd660e1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d872a540fa8e2ac48da58dfb07056e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103501d0d7084fb48b20605093b72acb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15730703f7af72155bc90360eca9be2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24c749bb5bbed9116135a5fca623b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e94921b4bb8f2b29b9c11adb7b657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d54d7c3f2bdeedea6a521ed512ff1c182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>