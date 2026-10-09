--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d557d2f43931613048b48776e9aee21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef4899e25acc03a1b8d5b54721c6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ca5e87ab6573380fc4804b6121e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03661b5aa029bd291059e02431c7304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17c94b851bd0668a9a2a8c400d5f4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba284ef31b5d3b21256873f2464f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5cfe88662957a3ce5b820e3f7fc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c09134bd106b514cd9258cdabcd4258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22db4f72a671523b9a98f5a09cba619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28438d74a42d7b631201009375b50b8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75de18502f378b94de40afafd529f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fdfd6441db82e24f24bfe0a76688812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1c3439f0ab714d54a5b8d7f1b66d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb53d6534552fc894054ce85d55363914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaa683bc2226905ba10bfa3e17f12215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa2fde277c374655b88ec0318848e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563d0bc2ffd4320860f448248de45a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed86ea65b219c587eb076a835ad2ea218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c98b3fc0b127e0b5567e578e833e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e9fbb6fb803362be4bf78dbdb968820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4281be41fdeade79a7ad748858a6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef57ba94d809b070adde242438caf9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ac7a521fbd354b7975e9b024c47423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4861c025c97281cd3f3320b1629e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac7a663203dec61583a3da835400525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca208f7e5bcfa4a2e768098e0865e9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edb47cfc20285aacb5d276ee5d4e0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f2f279a972852c64cc1f13b45c4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5c30759765e7926d5d3aa48ab1c3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed43b82d804b61f7f220c092f896930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4ef6c201909d37d24fba162b6eef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84171fdaa71d482096ca7a68aac0bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34837f891bd0dad68612684c51332233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5ec3cacc38bf164bdc63c94bfee434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9f0f1b58b6f5db27b0fc0c3dd75a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32322cc9f0d7a2ba222cc9582798f66e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a7fb5cc806837903edc4f5cfc98c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338f7af07a54abf785d727d9d2af9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa07b1533b8eb4d3026aee861a562439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f307346cb8786511ae37ca47c7ff140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e758102a4f653ca67f3b8d2d35d01041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02956d1581642e1e018e99fc877610342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c7421c10112092f7dd1350afa49443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0733dd28d8fbd9d34d4eadcfe29144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781708be1bafee110788fa918f553c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a942be8c4d486b1ddc68a8f0173a6aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae184dcff6170f23c7881aa42ef39647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca05eb1a01bdc7c5c219c1f23057e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90338e3e16a5b4b26355388c5a9d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2087364ecefcaee4701502cf5e77b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf515ab77a51f190eb9998367893fd3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a08fb4ab6cbcf885f586f9a8341ff552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f62816db10c802cb391a82d2d276c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f4d79f2378f485d7366089cee92fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453300684a6891a5b052e599108220055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9fe0576e89b15000fb19c4f3683456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735de8a7c97a9238a3ece885048138157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f24d6fbe481b9a77006e0586ed0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e31846657de0d4a922f20af6eb9bfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a885289656692ed3120076652c3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b9f74ee94d23c1fe352662e8d7a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f96d0be697d5840c54d02399c220f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef898c4cdb2ac3350f305a4889ea463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1510ee98737ebe9fec0f5a5050ab564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f8ea5938f284dbcfc2696f3184e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f49706f5618cd45de700e57e6a7bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1177ad9482b4e1869ca80745d751b1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313583ef1b4e18939c363f1e9a27e25c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548f34c754fe7079bd4b7736f4499f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23f316da8a7f16417a7b0f32c2ec6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068938566a8bcf2e52986ea9889b1fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39066717a74395eafc8adc136a05a87372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3abace9b1e94b8d1484ec6b8da2fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9110fa1c1ef85be2692e861cd7eb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c240f19b909377b616a881749d725a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3665a39c63b2acd55d0e9636721b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ebb82710110cdd3acdbf2d583399c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7399e0ea84f3b764b0de8af08397df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365f90c517401cf6871580b4c08bba579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94de75df0778c8de4f72f3b79c2e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c416cbf356439e19692c7e6f4f2a8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7176e4def58357c3a7c838852635aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc068910d10df257b9f6be4d9a026bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770968ab4c9bfc619ede8046fea2592c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f1fc4c8d0701a6d913e1a583830b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255c22cb205aeb91aa97610a9c723f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98af73086975f53e9debf3b2cdc6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9bb5d99485f1287357ff5de9f989b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6801f91713abc36090d49f428096fa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a808a551ef28ed6702edc11805f3ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b5f3bb802d2f71d1ab649b9751dd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd3b64871056da01b6a505508962892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813939cc5aa3f14a8bda8ff99c79aecc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d98c22a771253d55de1ce5f48ce4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111e0a636de81b8ab0c2af20096be895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52a6be58aad7c1f5be8e7ff3d2928696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d90e83641846b9bbb2d0946effc59997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012167d4a6e311ab911c3ce6e31121598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae838a53d020d23745d698720d66035999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4791753603cd4dd95a7ebf6c8c4b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b3ad3f01d2390658e8bf3c365840101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca13ae6dce06d894544737822838285102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dffd77fce5e6163a9776f3f224710103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f9f8efcd3e3725184fdd4c0bfa2ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910c6644a5ede1380c730bfabc9166105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80107edcc203ecbce8d6f0a6efb0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419999df79104b54cc0a0bdbebd05df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d4ba3cce3a8cdb68bdfa2ebf7af0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b15644bd6f9678f4571a264c8be1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5d0228c64daa09e69ecef4101a56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d9c7030b54cb34c1386c7aa47ef1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17daa68352d2d1464eef4ea6b7b0809112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37242bde8df6547cc382d07bc8043113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b47578b6dc5dcd444a3137cca462b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfef5104189953fb8c7dc96166d48d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728b50ef2aad27963579e9d38c2ca8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c29a23ddb0dde0c7461ee7aaed8a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b17a2a9de81a179a3f8e6d209cbde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d1fdfac76d78e28b9b1b149f60bab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcecba141e5bc92a8fe2bd6689ab32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61751e81550f2ece8f4bfb37f0ecc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae7b27f7a8f978faf343c914d545b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045d23f406b6740ed0ebdf6dd0d715123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef29b470ec8bd07f9c555c3485a57c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4658b915bf1fabd98bae7339c9a72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f210e7cc1a5aba83f2c757f2a7cc87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da18c1e0b09143525bc4a5c39348e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0430489ca389eaef0f917976b584f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cfba76286643ba24158c13ea77993129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ba7341e5e94e80328d411a8ae8fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80e9723d3652af9bc3f0818411fce2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8810c5b855a4ce3db50f5e2be6d06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba84467a3805770ad74a76981532a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef07132487b5fa17c25a3c66ca6586134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6aaa5295736741b3d0e0a0b27edd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d980744ec6a544b7057fd0fc3b4a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b6ddf78e64e4ba02a953c033243f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad96d4757289d5fb619ba42aa7c718138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64605c3a8c479e2001521ad9f018df5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05956443d77b3262d91b7d9200550f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad86735915c1ecb3e78ceef89262a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6c8724d52863526068ffa94623824142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221483e3e47dd034b95161dae8c9837143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240311c03ef4c0bea4fa117ad036be90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e36440bbfce86cb0bc795e72922cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b88d720982bb4015f3e417f4b9b13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ca215cce1e11b5195562fcf347a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c62c8fa7fa8eb0b27f1856c4935e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac771f77d8d71c7feb9838b1668c405149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a83c257296c67158477b4dc270b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516dca7daae69cd25e9fd0099087f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3239e8d88f71075172a5c85f2c6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e4befd6c4db374963709e6a214db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe57ac96ce2f1f52d9f761f3f3cd41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5c744b1a42f77d6acfc71f3b8a219155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac15de362cff3501819eec124bd532156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a32b95b5d28d9d2bb01ce21bfc779157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f184a85a25b628a99ee5c060e9462a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7bd4900154dcf921db9d553624e6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0a10cdf3c6d54c7c6ae6ad04cb7a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908223f0b95ee216838592c807cf2489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf5be0908d7d69eff5beb64e3f9a4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621229a58b4fb70b65c894e5ce44f4fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1618851f0f2b2e2646057e917022e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc98db10caf9b172bfa66b05e19d2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e18b6a5d04574b1da4df494b646489166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f26aafecb36be55ea7f01c3ae407167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd3dd08fdd28a4819199181ad36447168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f16c8bd7a3f91aacdaf3abb79705169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dcd0c1349121151383126ce7e789e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5cf58cb55d395e3bed3a9c1b317e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b8bf6a4362f8294e211af200a983172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf1df86476e7ff61bc98aeb85a3cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324cac434e8f164572442347d7e70b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7d47f205795f208c41d372dca31fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da033121489e68016845eefd2c6e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa85c4f91158097dd931a34bf09b03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a594916bba143709e31c286856893178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5f8a1e820a65691c5a0c89ed24e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1fe9fb5d9d7fff226569b1e818fc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c04c998ecaf008bc64647ace5a5eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97a5a1bf18a172a61bf5494434e57f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b74233e7e77f90f9f5cab74f1d2493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab751a6cf769e884faeaa1953e8244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90cb49c0723034bf04f1428e1a415b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a27367711b350451d16e5347df2d406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca020693732e7354f4db2cd529374207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85172b547ea40e9e09989aac4205b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934b234a842298ee8e0d303100272e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10275b7290194b9bc0b31b8a948be7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e84b37652c2d53aa038b00121b6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28479818b86204810ab432d3331e4dd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676193d3c7a5295370ba6be0717b25113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5148b1afe7b3c87d00abd0e76017a0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eee91916b0c9b7e4cbf1b8cc9a5ab415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a9b7c78a6a50d54a3d4fe5ac1e8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a13299ca9537a1289469766e15161717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b762c257640c83ac69b0defb18f15a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d72ff2540327db36143cde9655951419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea4fa94f51bb8d70ac7beaa9cd9f8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6bb9f1792d238e1d0938cea34d9e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e116978b50b2b1aef9b02a57ddd5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f17f4d09eec99c45f589d4e0d752823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aaea54a5e822c24d89a96b36c456524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a8c4b224955f854fefd28756c158725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3bbda91a79f739b95c4460869480426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6992fe587c307205492d24e071203c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b29f9101643c403961287757faa93c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca546cb87b19e020f7b8d314887e05c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bf10406815561c85fe85f69153fea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690c80938a1bdcf62ed731a6b9609731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00fd187b4b952bd31657b9853942f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e034321003b243bf2ddeb48d49b98633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125a0205be5cacad4324e99382547e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a229c3a3b8baac9c74d4dae2e5a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b71038027fc35f0fdd2c5333cea2ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c823e2f370fe8321980aa4a80860637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc312c9ce2965b53fe581b44be580a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f147ebdbb3b7b8437259fed743c90339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a4e7bcf9fa3ebd54100f3de3e1f5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41188550a5a00903a0e4137facf6025441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87980af85f04bb1e9477b785a4f6d15042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27266d01ba9182d8bffd17e22e59323e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162e540cd3c7a91e239060636fc40b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa4bfd7979a54d926626d39419d1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a00d4fe3c354a9ef9297bc794847946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e1d7ad9a3d7a6d738d860cf6428347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef05ae7bceec2b9190087c3c6b952f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099d3d6acb3e2d682a609a7c9759a0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f894a86a389829571fc1243ce7cdcf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86878110c8a532361a33670c4c630351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9fab97ef40e6a93087e409836ddcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a61ddcebffc4cf66865d4fc2ae74653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254da40409fb48ce0d4d16c51c068bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a044d47464614b4e939190a5663455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55564d884925097eefcc56babfdacbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191519d84e1a4eee95a457acb3b6f6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff1927a624b5f6a7b78075cdcc40e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eed2c787dee455d378fa957ac5e5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6a83bc6129d3c1c1e8d0a5ab1367460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35dbcd3581dbce105f7160456dabfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6718d71b457a721f5db9ed19c1247ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc55ea137cb67db4acad2a99b37bbf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff5cadd5a96b8170d8187c779878064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe11c639a32acb0d72080b71c743fd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a651c8f74a13343dfe4f8e326ef4a8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094888c1e7fcc97e0bbbf739006d24a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de07134aa09e3ceae524c2c50a58fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772a559aa12ee83f99130b8f5cdeca269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf42d1aaf75ff56ff8668816d3feab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d01cbc7a1a24f83cdf30dc468a5c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167629e05650311cfed3b85b3fd0841d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccf6067395e999dfbcd752c3e9806973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcde9b5a940059c63b51743fa389db574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea8b6aa2870128c279f6122f9019b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9710c8992908df2bb2abfb3afd67f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d5c59c04fc012a8aba63d01488c1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7fbe40b17b9c114a7b7b6147eaba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dd4c92b2dfb53f60679b6ece30a1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c6f070899b57699f099c153a1a2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba76f7c6db4d1b796bbcb80695dc72a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff77046d58fd9c3b4949b630a7900982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c8195a76300fff717c743d7645c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f87f84e9b22b420e0671786e5441d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d4000f14a6c73e4076e516f212ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da74c8041b795d3b1a6d05c468780a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96567a7dccf2019b923204292dac0b8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf8f0fd5459f00de7e95ebb1c7b8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077b699208d250c5a4eb7eecd59d9ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027bec833414a82b233bfaeb5135d1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b507ef87801bcbc443d4800388e83491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb67081b4204bda07ce868ccb1d9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4fb136943598cfb583da1d210a80693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a9f265849ef42fb062c1b5200cc6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302df0da0f6b8632ca8135a51073fb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e8ba4a4f90e6f9f528850452f3cfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf391a5d5f9c672998ebe59b4b8c20e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73c732c88c52cfaa96a0e4b17c129f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df11835706707a03073f4b95b05ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64a260877db1bef905cea334e4bda1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2987aaa2a46786b1d753ffa09799e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5e692912138daefc12b293321b8ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14302025d2c82080767e24f0d927e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112cdf95ef63929bf7f9f59f5278a47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386142be7fd1bbda13ec53733c4ba4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a50766a38625c64ad3222908ffb3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b196433e7e488dda36503228d64b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62190ad751e1bfce805a747c779bcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997b41d62808f6326ed9cb1ddf4566109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766642be33fe4db89eea030ba5b434110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc495ea776171700270d95bacb5bea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f065a855228e312d99440e60456928c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f4e7f503cb2b74e03dffb2a8fcdec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37d9336eb530f865df6cfadd69d9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50ebafda572f203d597481d02d9e39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d954a2a383a7658ec758be4ac07b5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25b23116d5f7fee2aaeee08020996117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a87c1cd7926959991f6abaf0c57d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970bc3512b84b7825e44f9ef3437c2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dfb4d1c1e12988848231755474f9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfec348dcb31cb018eef22b0c31e16d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7abe16d0e603aca9f048e627447711122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30213d59987e81021a1255b290960123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415860b31aa764ca9cb6a13d34766ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496114f328f22c780d6091c1974634a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c37b22cba6cc0c1c8123ac0c8d0cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d64ad822a40caf88627fd2f03b5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f448e2a8b699577a90201df14d0407128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d535b7c5e8332c469d61408516b828c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd12917071a67b6d42db0d5a8661ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb0a3c6826cc66e7c2229a7593d1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98579872668f297b5e64eb4152ed05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48ef5beaa349584e1b5bb80309c79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644ea1345fb641128ff116f1813454134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a0e7b8c2321bf84543c15905a1d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bba8ca55829af20c19e99d69c9751136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fbaff542f2c69dc02e3f732e145f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec5f01f6792c010bf7fe19593619d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed1216a08c977542ce45ee59880fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7941774a468c49ead7626603c17638b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121e31237c1f33697b54507cfdbf267141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba1cd65619b67f937e588c1f51df7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda114fb0be979c8035b8de51fb5fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564a404d794b5029673eee70c718e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2073dcb6577a593df915f367eabb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222214b6705e0cd83d96690c2b220bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b06f38ac56e76e8b5be3d070a3da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311c96b6c45e25f9f3ed3405984bba4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc7cf02e6c2709131c5dab120b353149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3da6bb80b4d06e839a61ef74bdbf3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bf9fcc8565f50f28a19ab6d66acbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3634146203b7fde9bb7cb55c723e935152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc05079c87dc03c3aa9f91c25cc5ffb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43d4c39c772ec3630b5aae082eb673154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a9b6a3a96d5864690d8516c243774155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277a18bd522a8ff2dfe9d5be736e29a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cca16a9d35ae96bd21360e8265969157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f9549e78c9c97e7416783e1afecc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3a44ba56c46d6f4fb9f300d1308fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73d69dec7696a1695ccb5ca802cb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dae9939105123433df054a2a638f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7406c6971975a3b73229fb5fb2d02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01903cb41e650aacb1ea1fda951c500c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b49eeb919d4e29679ec3fba131c88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143721a40c233df6eed0276d46e797a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db4b2439d7bf2e6f19e2cd38d84ad4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb997bde66f4b195b4a016fb23f2970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206d26c8f070c134bcac50057a806da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad9eb98a1bf4896b29bd61332d08d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e467a4b68ccaca371f640a04d0421170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee9231132b6e6d418f1d8eecc97f74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f1bf327300c5f65266932f101bd84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2653b49ba79bdf0087f9f5cef6b13c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0dbc0dfeb362ede038274c3783c26174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>