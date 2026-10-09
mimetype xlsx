--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf2f3352498cd53ca7f83ac2fa26d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940602d8b0a0f76119fae465287aa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5abe630859aec85d5123664891cdb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c816c54b20a8aedfb5e27fecc3e13824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca0a9d1b8ba5bee7521a0151f6f7a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38987296132cd519556f8f37f8c2096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acccf88350ba6281e01db4ba9938667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f92339a1d5f54d2911463663a47bf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88ead5601730ed94e26f3558316c149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0951e708f8ecb8242b0a5a8c2165f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81dcfceae2c24539f1a47b39b1f88211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdc0c4dc33213e9d78a1aae0a397a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93311d0f455bc6f395bfe42917da949513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322799edccf47423908d988ac285eaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c65086eccd14b7db5472d292e3aad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b846468d14fa8deaa0f205011106dd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620ba5f5d4432d4af949bbd9a0e9e2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df6d7638e5d88d53a8d1c979ae9fd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa2b6700707dcff816b32f5bf2db3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e676f6be1b7bf43610fc1fc43eeee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8951bf3e36e8fb3c8cfefc1ff41a22821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb8e35bff7389f13557d44e391dff922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93140ef9d895b84b41fbec2a0970523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee98644b8fdf1a274501d7148a9c1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363cb8cdcd8c809fa674e14dc28189925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b8af038b0329016f1aafb031874026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305fafb85596101589009f7656970b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27df1f2394af7e9e6d0e18a0a194e2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b8e59fe43b4e093cb8992f8a45dcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb761f4059af067689dbd2145883e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8f84f63f0147a03b92168e2f7c95031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee585a0b7d8ef816a9062b5ebf00132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458c7e07200064c00b37c939c85bc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73641210e4b0c8c83d34019e0229356b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5b65272264d354fa534b0cf748c3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94757bea83467b1d6467a18424659d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e57742a31efd68df8751cb81d0bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eeb7fcf55dc837931d2caf5a369afa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c627957dad265c351948c0e9a743ce639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd6727628d3b13c3c29c3e04f3215f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1c77fee38c5d3e39ef55dc699d5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd0a144e28f211a434653274d92e1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d1da356112ce836a48b5a2138bd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff9fe11aa937c6cce58430e47b5e7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5609e7840ba1c75bda73aaec93e34645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84171ebf5638744497d1dd3a66d299d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d664a68d4e3850962df98946ff74847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b11d01a20f5c2b6bd55a58d10b8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26a9d5c9cd17b20516b9dc95d38e1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0de95ebeca0636430f4da4bf870dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6cccf9797e1146eb915bf97bd10851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf48fb9152ee10c9e2138160ab7aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f087a972cd0b48755290292aa0f2d1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbfd427f20a8f5c3be6ea58cbc75f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc01f8e9cf11656e9f8a780201f5f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd0b6beab94fcc739acfad38d509856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce7861f0b45ecc1c960cba180e77057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadd2eb4f03160358e5cf2c5bd96c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d694de7f38fe8f2a1edef8f4c6af3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602701144e64902a182deec9b1ec37660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f80157bc660a4c67249801de6bfa661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3560032e3359207066ac0c03c9edd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600840a1635245df2336bb9d49262763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611b310a74b8009f02be7a28d3c5ac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8221ec7eb5919b67a6c9933f65f93965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f35ffce5e69b073aefeb0cc60619c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c495cf67d7e2749d3d02a22bb9aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a860712353bcb2e477a74d629dfbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98a2f70565ec992eb40ce6926fbd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3e4aaf14962f1042e7a2a293e41e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a74955b9ff77c369f4c09ef46fe7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae7087616621ac2af0c2011136b92a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dae77cc1d268e68202e06a5dd358f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83011d12418b954ea1867c16caedf8e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bf0d6481c806cb6a3307c2b00dc0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179adf50ceaf3f493c6b50cfba51196876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ebc0247c3038ef3721265cb512a0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8ff18a8c166d2588d9f1ae8b8714578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffeff7baa64c614ebca31b2a7ed1a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ece4d0d4a9c433817bff3882cbc8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb55a7df3e4c2768329b7d33d077c9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b535815e0b0fef7ed0af7c5f703882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b179c95c27c3b8a4ca56335e808a79683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762fdcbe8dfb8953a16f43bccc802e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdfdf37dd10769b691eb122024153285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4589db7a5a61e1252a4045c40e5b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257608dd05b7370c427cff2ecd82502087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb9a272e06a6ac3d29247fcd105a4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea06171fafe8441f3aaa38e0404eee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b84d8141e93cb468a56417e8f120690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d1e80210b81ae8b3a420a5de8430d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21b5ba2ec5957ada47be111dab89292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05971188a02e2d97726f59c2038d7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55932ef34d0541665e2c5d7ed38e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd1f1f9468873835ec9b3fe50337095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf709a74e9012d77a17047629ba59796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822704b18d091c4fa4620adec80bf50c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d7c73b784bf66a75dc105312b56c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bde014af7629335874a2baf205e8cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7ef2da669a455801434691752686100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ea8541bab6a247888d3542d584d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6691af7c99b878b239570e07b5759a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0924ce889c5b922ec126d4f556410103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614d19e09aaf89534fee5015d17919104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50d0381e4bdf870cafa808fc6c47f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bf429a5eedc79107e2fa3ee7c5a43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044988e8a2f48d17591c4de7e8016e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaffd4ecd7473292c36967bf202257e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1add4b625791e70af613e199f3c57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de338e17e605a10c4ac1b65944f27e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416efc17cd523035ae52512133a64b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a676a4118b8c9cdbe1ab78877201050112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b71a4c97662d51da0ce44943c7eb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7141a6d352fb0b9128cf55eb3f44e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe878decdc7428dc73f7829f355751115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4279ca6683581c0ed367a3e02c161116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a6050c5c8624f2589dd6cfa9b8bd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41576aa40297325fd5af9857bf3ded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca348799a1db3b90d5d5c117633a31cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c146cbe095d8069180ff5c1a99b21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9fc52249daa7a6760c2a5759c3ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac04a9a9b8ac1b3d439663659c26f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff821a4deca959c741c4a1e491486f7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a07d45762849bd2eeaa1f27bb162124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84915ed56063818ebcd74cc1161ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba63f046b99339d8fda8c6abdc3310126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356676ac566eb7c923f1d363bff4a4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb319f589798b59e2aee9bcd32ee0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ef40d9b76151c272163b6bcbc151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac77dea87451d2248bd0e7f577d44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2679e9ec9ca2651e99c3c45b967a29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8014c8d38bc9feb0b74784f91508388132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e5eea81ece9d33837c6b96d1ee313133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8cf1984f1c9166a16167dfb4678ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a33d9f220fd12421a7d94ec3c89d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3af36a6a8629eb7ae4503c5d4c8a71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f7c9aa3f91b3a387955b3fe3918a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883413d3ba9a1775572a9b9d79764746138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df7b0df6504679ffd6a98691fa5a35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ef24f913453115f84c3f744e1542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25783e8d1c5ddeeeaddfedb392736cd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e2e48b05fe561a115c9fb39172359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3cd2d072874fda163503a93f40a2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc84b1698c3ecbdbf6b6dde5fe16f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482364fda46b716aa2ed590742e8be2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d42687863e174ea19d23fb2f7bae15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b894379ec08e6be3bb11addb5034ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822409d6543196bb0d60153dcb828e07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2693f2fd9e9c5de43ddd78cbe17fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5e47570542463fcc0a77251888353150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ae08cc6d1b16646f392635660347151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff83c95370293bfb5a64477d1d6634f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923ec19ac6c2400d3b9ebb800deaa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be1b02fb6eeadc1c7edcc7066bc70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f571b8eca09eb1b8c273f6e5af72c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19464908b281e43396d239ccd418fd4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad07f5bbc19bd01bde32e57109b3455157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d1194b95d77d768fa5d2a82e0038c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7519886f4bfad2f1ceb3054ebd1683159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb295e0965877d4cb4c6b5a206ec70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa4f9c2238c4f34e258fc1ea9e9e2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764c933c9d337425276abea32ac53c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e676f9e9679afa97063ca5c58dfadb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca6b81bb0c8436eff3b316a1c1236164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6fdfcdfe205976839b6fc8e35603e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a576f3cbd9684d71b10af1b8cb7a63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ec86ae29386e8fb20924bc01c0e03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b23e9afc171a648c7f7e087b1f9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32203f67a740aaa2f0fffeafc2b720f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b45b9c8a42170f0c7dda3f6fab2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596fe4186f8f5dbfb36d092e9ffe89d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a106cbb46020d379ed936b3c94cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf09afc63f37702fbfd7bcaa56da79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb84311d38b3a970f6ab7670c8d0730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c38466c4f5381e3debcdd4d6239f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b75131fd2337f77030b40872c95447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20c17408af62467c1e7d2db2c9978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7b24510164f104e9eee64c0b5dec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc90435be3e89b199e089d36d87ca1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239dcf740ca207bffa22b2290b70f5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce1cc2dd72c975d01b046db8471e431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc82aa6152399eb6dc3e68dce5420b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a685e6b07e5869ec28846350ef778463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed241a25bbf7c56c141e5f1f34b1a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf91669c5e9b4285552af13e6be4c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d47ac009279e59cef69ed5c7e07a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bdb8b1e0822c60b4c58209255d7077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f1ca517f8cfda631bb85f05457168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4e30e0ba6989ff01f4815770c65f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd790396ad7f82479195d3ffa0d4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd5c66327ff0d7575f1e54cc9a9f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d4e61c09273af3a44b5c8b2a56bee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb18403d427f882505f0fdc33cb4a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6562cc768ec422a82be51832a25c50d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5aacb5246dc54528c5c826a59e8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8facaa18725ebab124e9eb4ae9230416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b697278afcc48686b1b1a1b6fb442f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe59c8d592d3cb8a116b59c9b703c8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c54324bf7243b9e73bff8bc277655f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cedd0da033edd4f962200c1e7119a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac714af11e0307fca2d1d17dc6ebcb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722055a0c128a7a8c538dd5378701ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1bb2ac713fca6069f403a829ba7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db62fa31efcd2ca330bb0d37275de2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff8dc5cb440b99be90235db71b258425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7277c95d21f6362bf9158569a958726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84f1f5a1b32613f04bf2ee1271fb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c866526aad0306504df3f67cbdbab7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6357e933c9655b89b9c7b5afb1339e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763675c9479ea4d8f35e3d585e163ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e582414f455fe8d9ea1dce5425c78331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a0f109a5b82ec09e4c341e96e2b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a44f8fabbb7d745e13ea116f46c85833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4097a3d18ff0c6e02ad917369ec3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a55166b1cbd532ab2496ad160da9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156137df6351d3f7aefb1ba31e5b95636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d607c2fe7c4903da70de818c01d81337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ceba6e938edb79b0678688b50de1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c039cab4a64e78e5a41a5c6343951ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a039485326d621bfc6b749bb0eb4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4641d3f0c15894a03f0859101b2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda975d952f3a5f2d03b77d2c1115842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb861a103e58272f7e18522a947ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478bd383089d1aa6cd8cc00dcca1d1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8cdea32a3dee1d37908c29ddfc85f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff715152d2104114fe5d1ea9e622246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d0ba15063e25bda13075e03f1e0d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee1bb30d4d2fa6097526f88cafce3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa3473c49d9f8b71beaa90a4e0f2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1eac734b27049862bed57e5fd6e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dfc5412b3bbe8f7c4436b96be52d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d37216372451472c5506eb9cfeacc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e721550d2cfda9e090ef8f47222353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c265486ecfc61aaf7c5449a09468a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf53a72899ebe7824a7f3ec88af008155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75773f876e66fb0d861586ec866cd9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79123eed88485ed0341cd4193ece56057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996f6e54b3f9647e2aa11ad8f1947cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ddca1577574b0f201ecdb04ccbd2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29113240d6fb452640c26bad1c98b2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651eb4e990790cad8182a1d9ea8d5bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6315c4c50d7c4cd0c6ba0032ac5b8de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c54774862ee7cfeea3995c13fac9c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231d1d0f7bfc16270a0157b771cb9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a966b66b9324fd3f067af3ed6030c2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cef9fbc341990247c64610a60316f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1067cfd6648c602c2161ecffaa7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca9f499813c84a715322d46ca75b2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf79137830a80ce44cbfbfa73a652669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245cd235f65358bc9d0eb14001a86e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105d67279dd29ffbb37aa01e8226c3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68040026cee3e3a039e409fe558271fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fe49bd273028a5da0a96065b39be873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa62d3adfd75c795348cf35d8bc0f1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b5313ecc8522c1a51c91284743b6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5aee152be56ad4eecc37fbb5e95ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aea5b6879dea7417fa4628b04c27a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a46e018033b32f3887ba30c0625078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ebc24d3a595869c93ae2b5100cdf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbc5e392279787c453dd7ae36b752680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04541cbe2d9c8173921b45d759eecac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74dd5c48595eecd8931e0f9cb2e3de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eddde00915e82b5ad9fc38468ade6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c27339c0f0950a60b02889412ed9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd0af81ab14cfa17e1ff4a8bff720285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcc630c6e3580a89d3820cf500c74586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120070726cbb7f245ee7bb8db1a735387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b750e47b2b6c0ccc8bac22ea663188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f6fba23be0be144db10b013b501789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc69da3a191c92df7b51ff4b3a8ed890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7e94c456324ba5ce0fe0b307e66e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c14b71c3459fd3a02dc8b10effade592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d1f872a5aff674051ff54d56cca693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a453a305a89c82979dab814e9872f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb8d5203f698c2e02e5c5f3e2fae0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eefb4f03a9ecb703129e15d0f1ad996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aad92b8d56b56575b62a00d88a89397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bdef2a39ecf4c9cd52c284020e6ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dad0d622d33393b87ddffea0a8a7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf6106f40d998b1f0338c8f7f24bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f00636fbed315d4d60db6662d026101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab48ad73d85bb39d7a0ae359efec2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad083bb823db69a610168f638834f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6244d9e66cf942d6f76290f8242c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248831dbf9d17c879210dc04cf31e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aab2fef9fd4aadd5b326c64c406c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b86bfb525adc4aab95ac4c48c744107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa98ad3bedac28ee866e06bdbc2f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3835660c70a626622155ab4bf6bd08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719df5683efa637949f7d251a0a89209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da0055b714917f8b405ddefd577328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b534fce08a76425976458e04b5eb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa6474df3f7cc64fde15d88a30f0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8ed15629f534737cb26c41bec4ac2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6080f6b29f9026a7ee0c7817c9dfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e00761067e41a1c0f8af1a247224b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf48a929acc88cb19503a66e51c702117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865431f7a9282f3333ab091d8ff36a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db12ae29523f66c7719431ce3b445e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c3ee54bea49af0f3d7ff1421d7831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a842ed6e4b57c0073107c85274ed2f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125c46ff20d5bb22e519b6faf9a4e35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187513f73b95acd4217598b56d7ca313123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bf273ce4f55ceceb4a6bdbd32ab9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd2cb6c2a6d6313bcd3469420dc48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce9b4e3cf30ecb9a1fc17a6e9fbc5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d0c7834763ddb4f7d6c109487837127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737934bd146dfe2a7da236bf26fe1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84816d7ee923472f3aad0f7d11a3056c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd902974cf08ef662579a74eec7eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87903821b83b5171dce3ccf6abe65fde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4b905c7b6ccfae700aac1a849103d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413fec6c567b7668aaf588f83256fd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38cf2297ab025dccbffc432d56ad57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec45fb5bec1f7986fe52cd9a68ae13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dcc44e9e5ccc4b3ae26c8f1d2b228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff9c46f405cf4f33d9c7bbd14ed4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0314f577edc7c622fec1e2951a40f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e7e02d2164367db7e3eb9df458f7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2ed19b84b33c6bf314530af499b5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b81579b59d397cc0bb47857d86fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a6fd34f0f431b11fe7a2665b78032142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff1de6268450e70c2075befd56cf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44eddc1f2ae782fe549d115c3ae779144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77683cb874feda5b299b7421eac9da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb206ad94ba68ba5c925d893c542a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c84e96293184e2fc1244bc94bbe7bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c89105296287636669ef3267ca9a9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b5dc053d807b3f002109eb0b71358149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fbf600f5a036c7480a2be1349d484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7558bbe543a441cd76ba90d6ed544151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb2be0bb118fc8ab6a65c059aca81e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b985c1c3828b7d805808ea559da6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90b14ed94cb75def17ad29827ae55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dfe48915447f6d7dbdfe18cd31c0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e9d43c9f3de40eb485714b53b0ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf177e052a753843c8997341f546e5fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da5a49d8874d99e99d599301919be6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21868ae94f05c6b1cc6c4fb5fc160db0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb655dc46f4f81598d87f6416bd7872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b295f3d5f44918a4025663445ced08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac0f8a7fdee39e283e0305c35e169162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a445b3f3be58afe102258e4b0a65a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1b4a327061131f0fb66b9249ac4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7cf59e506c1a89cd3f42d641811ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd814342c672cc70960d736c611eac3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248c2a41f4e08ccd229ed6ce188d74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae081acd0703bf8c51dd78c490a75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ee24a809bf54dff4976260104d4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9850109d6357642d75e352b6283ac5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c25d084e60167ccbd24aac1b2507171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc30dde466f49fb58eb89a6ded0ebf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71561a2faf55d06ffaa94ecb49cd9f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6120fe64db9b626bacd62819055127174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>