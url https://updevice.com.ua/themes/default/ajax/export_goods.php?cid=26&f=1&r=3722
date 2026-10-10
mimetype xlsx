--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168fabd5384a0d5d3bdb0f6d6440fdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa566378bd30146a66deb51b67074e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b12d3f60dd00958df62ed592346c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005ad5eb31a5cf77a10dc5f6f0ec20e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a1c5fa43b589186df92587e06b205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd4a77fd68cdfde1127ba5c2a620726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3c7a2499039f023f6a22363e5ad87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebdc9b161a79b3eb4bd431a104d1278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08422a9c68cac3301e7010736be97ac99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2986c593186615c5fb4da773da6d1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38878b0fa1d5794f4472c787f203fb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1f80509a1e699b9525cd7b575a6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d4cbbbfe1af8dc22e8d78f82a6e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb94faa0b9761cb0210919018c9a97114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f5f5c6277f14e821b491fdc96b4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bde1244f71dadfe450addfdd1bc5b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37363150c300fc153e112f982056bd0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2b331df0e8a9cb6f5b0884b40381e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393187bba5b6a72ec4210af56b72dfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90488a775483c41167fe1bdb56a21e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f15f6f5dca86ccbc6a1d5a9a6eb5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb909dd8367e1f6989c882531dccf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460ec4cf4ed46540729d3a84954e41623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b2e81eb9190ec9414c5c9e2372caf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95338315009c84e5212e73f39f7554e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b624edfdafacefe67604a1f10fbb7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423c92fb884b65b8a82f1d8595d83f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af2b4295ce67ea6b38f37a9ba096228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441b8e95fe099ed8d9fcf586948abf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d188806dbd949e186e28f8394046d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a56550c80cb966a25d169a97f36b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dcc3e603d1741327c44a9d397175832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc696f1d522b52b352f006f904c3bce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b636edc84115039e2eb6d2dc07cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d564838965e1fcc3cf8c5254b07076a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb419f94504167dbfbd44fe40e09fa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22bc0ff9f4b2d8a3688d7baa61d31337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71d43eafb7c3b9afd5ff95ec8471c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b3dbd5c6921c8a4965fd5339da56f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee983ae4221eff5b61e9ae4de9806340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2d21479bdf3ea2f2ad873c7a0740e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1cabded0e8cd11cf204b5f23e92ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d2ba4476dccdbadc93480bb0a21943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483898746748564796fe9220a3dafc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b84ff16c50bc17423499d36a23df3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519665c9fdae71616d72a88fc8ef1f4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3304d9808f93a27d2db4a9fd1c50447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a45657bc161be30298fbbb459f0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3ade5a60b5d2f8c4ea99e77501bae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6870879ec4f52433c0b9d0587895a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d47eae4efcb7d16c5149c70bfeff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4dc658ac22061e7b86a04c64718c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aebe8e0c1463e4e036c49f57349b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a453e39553405841695c7d877c4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bec6c7e2dbb5dbabbfc0ae95dfd0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ce1e568936740981b4898abe6cc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10665c7db5eefef7c8de2f39e95a0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a072618e03c4c489ad126faeba988d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63367e2bc0314e679cf4de120fec5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ce07e0072568cae728fbc2f58b7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7706a513f5c4a42d9dcd684b34d2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d20a103aa74b23e29fbd9e60b54b8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c82361437e1e36f84b950de014e37a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847450a3573e04ac8d2af00eafc35d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a8187007b875c13172405950d9e1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe7640db354adfde287cc65eae048966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8fefc51deabe7d6b8de52dc4e860d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cfe70c4360aaa3d9263045861d14468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c096b37f5014102db6d5c96aacf3d3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a072fa35a6ed3c2c47ff0e3fcd1a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3dc74236389e2ec7b3a3885a4a92171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851551ad56ff87e3685f775b48bae7f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1f5b6d84dbd60c7893a9a11d3906173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655b4efd6df38195762ce3cb174accd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ce3d52cc2c38af592214b2a31292675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a94eb9bc5535772e90f50c49ee349676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef879d25c7d40ff4c617d59803ac5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affaf81afbcdb748fbbf62cc0f449f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e11a7b1dca23bcdc19e0d3a1595a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36247842ca0e48a2e3de019519380df780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a013925c8763ffea8687cbca7a7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134481001499e99922edd61665fd09182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e49380367f6bedaaba67431b5d583c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a464d94f0ec8698ee51cc744369e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76d18c98037cade3850cbbee6c94685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c307cf5a5a887b50420e48851f8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe3d938d3341e743bfc4dfb24c917f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad2b243b758e9045b7ddf898cb36388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7b572c12a6f1dcf6b276e1128909289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a0491b78757d3a77b29d7538b67390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004126fbc908d2dd9041b223a3b7d3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda6201e87fd9726861eb78ad0fc8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc9fe96ad958dea6240c817d44d4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd4687bd1012a3db06405b1e200f8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d57991a3b1f9ca0a0d1dc6f07347b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40474954f42486ed668822bcbd75096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae11c1100bfe10b096231729a126b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204955ea0a688fc74ff56c5b0a88dcc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3f7a9a67a480ee6b0e1af6b22ed5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd72b564e0b9383f352ec0ce066de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b432887f740e94fbf729854ff11b60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64046ece5492ee9cac8b3914f78972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe32e02173e3676fe258d0f9946f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb09116813d5e06409a8e27e3adc3df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0ed379062d1f89f7fbec81b8b5b44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add17a08c643f5689b8ede8bf297f5ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f361c326c96e3600001f05433507358107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6557e2b614a6271a1d6bc0af27fb7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d7d21dcb5d0585cce3c70ff35529109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad897bd1fd367fe0344e25154916406110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f666dfd073b160fc4c9183c272c30b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a10f314ac5eaac9d673b66e08a9d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c8230a8da806030acf90e795c740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00f43d91c14b375be2d4c99e372d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c564663d43e876a653cbe48f98595115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7bddffff7d7e6c271465e5e0efa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e7d724873da1fd698809408aac411117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ca885f51264f71bd3ebfec84a5452118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a60ca747aefff2fa0f12fd05fed1ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e4af2c143aaad83dae4e56f3f8bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41887df80991f1374b7a67a3ee0b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6ed60b0f9798877657abea9a0e9ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7cd8924c5d0555521eb0180684a92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf072bd84171097dad81a67f9c22055124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1684ac4cc74b8aa18b3fcbb279d59a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9cff73a2f81c5b8fde729c53d9ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907c7c5ede53043019ea32e83a79583127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399ea677cdc578dcead2db07750fe98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075ea3905b0edffcf71c675b0e595f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb55c1901690b16a047023cfde6bec1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10129b93d4b8d348a91d21c6a4c16a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a1652680bc742f1c1dcf5319c53e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf125894cf3f32e0446cb2618aaccf43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565074fc37e32f51d03058a4fb45bf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ccbcc3a0aa0837579b86f6718a84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad3482321be98b59491312139c1370136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022d31ba172f88e6bac30e328ecca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d19d685f45ef9c1e2d232d57f0d62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2186d83abe8ce0b4ec16150b903a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828bfebb2be66b913f2bfee15002842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd57b6df603722f85214cb4ae87f2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965d5d140b1d62b10ba59b9135cb63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27234ced0f7cf357f8446390ac271c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f0975c7159277a676620a4ba691cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb650d5ba168c2552b879e616abc8dea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a467b0cd4680a78259f0a3c2c390ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fd6a242696597e56a42f5b046759c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54976d0ac8acdfd7dc27ed8021371d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0d9a7d33301bcd6009a78ab2538a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ad07a4d2dddfd5de5a3481b0d3f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174e3893c458d8d915e5af1e0bd394151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b997576523c755cc65eb5714c2cc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c023cedfd0b49332123f25fe2604153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dc0c391bc24759b28503cd22cbe49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e3a790fa1d174d25974f01cc30d4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b80b5e855923dbe7cab805322c4f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c0ce1c29eff92530711b1babacde9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c7627216e8a3e4b65dcc23892faa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466d7ff0207b35a887d5a6670e11605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef992c23cab0736fdfc24c19131b0cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5627b556ac983848200f1bbe6dde6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6bff52d8e212c92e5d83039b2a4d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032de893038bf69a888ed209db629aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a60a94b38015683579d59cad0834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c24f81e9bfbebbf6a0aa089402e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915362f5bbec8fbd18c45c7c6054273166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601306715fe426dbb675113c4698a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bde838ab55195fd0ba8c7902227d86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee17f25bcec233d08c506d4c65423169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0009e89f4d181895613cc00587421ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f84851e24f8a380555da5e5c1ae054171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef61ff8d0f7b2de4e04ad3a420b3aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee429ca49383b5d0b9e4f20e4f9f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3273fb4c3ca083df4daef3b5c823174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf395d6f7e75c8274f45d2e532a123175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cffd5d3fb1ebaa4bd40cfd63be1a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa87baf9e4035368e23664e85df9d6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f43981896958a12c81b74d3a89d7fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8deb3b1479e7f69b2c9014fa1dd77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e56b611485fb81706f76dc2aefb68180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc749c6b05680864561dc5e0d58fbf291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e2da45df8826389c7ff59fb0425242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11849fdbebaec4000f55ecaebfcb94533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aaf53cbecb457df369b53dba941214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e45bc06f8213b9f5a2f1569dd816b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614553280f1472b775e29afe0276d0f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce420440d87605868e5285237b790dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b37717a5f6bc79fe995f452926c458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cc420d36cf0bff6a88a877402ea749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b4a1c82429a3447eed477cd0bc6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bb2031bb0df0fa08a4eae3024696f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a6f199d32db613a016266677a157012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef024ba236cf8874441a9d4d753f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d56bb80c4dfcc97095cc948f0be1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91c5ae7a1116aec8528eb4be8c4aba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea99c343fb04f38cd68b4646a260d7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512f7430d21e9a527a7561cd09830317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1c892d49f39809c8497f5e33e6cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5da1ab35397e4bb076012de2d05a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810763d3bded3b19a4d86c8920b50f3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddbe1f3d996e779bb9abf62bc0cbca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50543c1951ae65a8587ddfe1619b08d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8640343ff6bb9ea7324bfa6ef204623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff497212b1643553f4807a97aa377d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dc96bba919616c03728332f4d937f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bac29a4a950d299ae708dd78dc8d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031590fd3955b7961a5cb972d09d07527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fba07987d12bfaf3474a548d48e6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c598cce05fb3d53d599bf8d09e833429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd697b723519292fdf65b1f899a089b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65517ecb42ed2d8c1409188c00dc9d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359976a5da9ef669dfece8ba1252666c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f358fb845cdc79d0cd1f2a0d237161433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fafa9fca562d090cf8a8816d12f1cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adeea91f278a8c950768ee3bb5267135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1b51cda5b22dbdeaa792f9888641e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d2ef9e64ebf8afbcd0c444dd9018237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701c3727e93bb6f4263bd31215cca4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a02bc249caff8877d39882c753949b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f456f05045f90d4449b721575695540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a332dcbc3a3c89bde00566cd3db6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2973db0c896e1b4e6701b05ac8fbd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9440cf79d0d8d3e66c194db0ce499b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3173686394d5e311a642ca405ee79044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a19666ce8c6cfce851f03bc7696b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e350c93eeb0a604c3e5f60419a780c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e3fb6903e8502a2706b0cc431fe0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529720efbac0f29f572249d4f6320f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b711120e8997b77b7574896e54d2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69ed4c985ca179c30b6939b5c3b8d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47d55102a5d6c758294fd8af8f715b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a245b8f06ba9bc41c2dd670f174b2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b6d1c6e709a340606d4979a13fdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca592a348a6547b5febafcafbe0b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3781469622a2989ac49e6e64b8575155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8cc67eec1e4aea13e6b08705573e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40cbfd7dd20393ce322e7436a5138157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad5ff47048824cde8eb691b4e0022a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d963a11588803cbeb86e929bd495f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4ffe24bbebf378fdbe8c006370f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc85be3d155257ee958621c3bb5bf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e37a5f29905539f342b58bea0baf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb939f9e7a4901dc56e09b788623aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa124a20c4a9c2368d905b42cb7270e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12950c3f5f32ef202449f0ce894a27c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b5b91749414553b765effa8ccaad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354052a1566d1e8590a4cfe984707567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a789e7a35e595ce4e21c8dc34b12f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b4829970d94817b896d15eb3b8a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5d99506ae8e8dd69d1f5bfce418b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d3b375ba6f22adf6ed9fce9b264f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c87d8ae1a75e787d56601aea0216fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0707e4d71b892df5b70c13d5dbc5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376099ecb01f1add4dae26afe4e5b1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21fbb0f13640bbc523ee1c1bed5a5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d7c06233403edb70aeed3ab41ea676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69784eddfc5f39b9b3f5d784f40ad6c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226cfdfa59f1d7475e43dd6f1e4060e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8143eb305dc0f92d26b07bd3687c1cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e3310cb038bf0e15b19cc4f08819f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a002dd8be2435d4c50b771e91cace81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f9aa1f7c1b23f410b8054eabdc2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9569ede24f09a5be745fc076b92974c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81818cff6f4da1f99a7b1913973d45184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a60f6d46d9dd15e80e68245ff5d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe6ddf6183c0acd28ddc6dcc66b0a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5777f9d4c096010eff6cd6913819b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d71e71d2e9760419c45c65ab8b7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d33e7f1592bfc50dd218c928d88789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befdfec1955f8278f066566b3ab870190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd06c2462ceba62db537555e46e4ccb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd03ca24713ad2ec3f6eef103d3d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b5d7c9c1a5d5b1252cc63832a3a1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da973f029ccef543deb62a182236ebda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281037185305681190bb3612d3d94c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09f949126bbd5d6fec647e958ce9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b5d2e5de8fbdd79f38236b70f7b6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012574f1e613d33b5d2043591dc51cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455cf7bf9d7dfd0c93a86ab41b93e8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6887cd26ace0c3918709101049691100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e37f025792550f4b40b3455ad5b15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac1b94276c5affabab36480f0dcbf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d6374595101f0123968d960e26c43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211465463b9ee7860a3c137b50f2fff7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64d1a85e86832cb8faf897320e0a1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2232ae880fef54a2251391ae4ef69a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ff46338661addbbbf4bcac71a4c26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39bf7b188824ec331e9091587e64b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83df7561cf5b65cf125dc86ff9659c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b374edde97248941eb028089a1ff9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394227341b44b962c77ebbb369c2f99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104b5ab4f61a21266ea16492b1b7f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a8ba7d5933dad9a0b5685f5cdf01b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17092c0d9ad6269adb7dca92b34a6f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f994b2eb524887476601763d5ac6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cf6b8c300405f65cde652ab96780b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b84ebff812af60b950efb1eb8b29a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d470cece943b95b374955cd14652ad0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a648b0abaafb6c75e410848751a0d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0badeb4c3ac57878fe83cbcf42752120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57036d224d964786f70d8b38614a024121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893414f88cc4be388de64b080ddee10e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5ef8c658812f9de6b26889693eb8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c16f70e395142d079cf528c8d4be3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626be3690da11e912c563713b90c7c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010004b6fce339a4a51282236f0aa8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068c628f46eee4207fd881da58c417127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e744470e2115cd8c54b7764b84c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48112d12c6c968dfcae4724b1c80c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d38ec485a22310284bb333c9f989130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d4e6bb5558c41556e8419e8bad0b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad36b2430f05a7cc2998daaeaf1ae7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65aababdbb65972641a6ee31257ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f41876fc6a1107f307c9c08c9d923134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849c7aa368bfccc138aeed07218160135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ea0722c602b5c36a7c442a6c9b633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c6cf720320b18578915b6b91950ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc4616252712e7ae3f9147350a851138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8de346b8d31e87a6dfc3d6a541aff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f821739129ab989eb439a373bc9390140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6872e47df558db315b315163c3f4d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba86ee20b3924aaf5e7bc8aa93fb62b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50901bdd391f97856de2bf05a81c2cd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ed9957bffd66a9f95395817e016ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efb716e6038ac22f4af4f0f0d2b090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbbb1061c331934c465e6dd4517c79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc285b7e92b02a0c9269e291203e7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b54c9a3a500f1c7ca3c680b89e07e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12085736a95144474f81faabab63a6ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8470cd0dcffd637dcedfd027a6f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff388c1effed43aa27d1530921e936151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14b34534efdb874e804f900d5d70f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd6718d0fe2b26f4557ff7f353b0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7d5bc6febe08ef5ef13bc5c3fd64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede568beb28745c842c1e8c5caaa12b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f08f17b8e146dfb8177a16264c2cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519bbc4c895f7ffa000a2c254f87880157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66dd859df83fd259729fa87ddf3447158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ee0472dff484555ada29bd0f68cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125a7b3f41db7cdcb4c973b8e396a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b387210c031ab9629a41e474d63415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc24f404e80f37ef4e237b1f0a59a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47319e3b6d483a775fbf0c538380a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dded95c70277fdbe7de32e9db39607164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e54a777db4ae538115083b9ff753165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183adc3da3c9a7af6ca31f2f385851166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20b40265a3d7f6c0992f133e61377167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ec4f0d3e937436f9ad1d8b9a0027a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5582f5c7a227b314c623ea3338821f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8d33ac649905cc2612523caee0875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b19dc45b17d532c466882052a0bab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410399dcc6cdff47febda6cd604b187c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791ed3e3511481c416f75ea6c0adad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d107b249ed1a0cd4fa2d69f277c726d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>