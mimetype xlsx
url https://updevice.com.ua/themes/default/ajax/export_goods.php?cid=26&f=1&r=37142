--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c706359f22365f3f29f51506930c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9b941d0b85797b7a3bfacd7abbc632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630320b84a912a120d955c342d25213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70204757fa3bd47adbc63267af2c2d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513835234fa79f90b4285b8bcd93bb8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7e01168f63192bdcae27ad7d9f0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b45122a0d0f9201c22c06a12f20797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c0ffa04c773d3f6d2019e2ee66f968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603885e98a7d492994e03a3c746efa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3f1edf49fc7df8fd04b4d6ce5cbf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b29124d4895d90e7e5969d12dc9aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c514739571ea223b290a33582246fb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c54f1e071509d4ecffde571df8dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669043c671bc51ff9b6a676badd3b54a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe10d77d818e8270f0f526d0e634ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711efbd609b1015b630dff6fb0ac8bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de4293c1e25a32b01772e77bf5b3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd245f485c631732a217aabb48af7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed9a36ab775d577ec377fe4a95911019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109bd67619aeb63a9104987c12bd5c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78a6dfd7962caad8c1cc56d2707e9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fe6e04d2e1db9403b5d96537714ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e9080b55ac3aa7dac4b1593be4fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160d31ef68d62c99174bbcb53b67fa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afcac4093cd779f9d96a25ca70e40225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b83a96f62ebc67dc6fdea4efe0e08426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af1b2b9d065e855b02cbc6b5ba6a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94baec5ad182feae37e866215d4504128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e318fe48f3a28098e74c3850bf10f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4e30bb0eaa63e195f7e86ffc2537a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10062688366e904101bb6177c5912ff431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc84557552a4449ef7247c0d2052cac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc59c7bb650163b0629697a2d66f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180dfe981a791062f6443231d998f8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d74c2f051049eee3bb35a28ccdb0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451fd48bb84a2057724a76804f1276f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaa1197281cca226e6e25bd98330e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b62af7cacf46f2afba13c7df73835938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf832d696cde2d6fc59809f0ade246839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f2c6b05011dfa61799eb957b0a8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ee4219c843a4305e334268cea243741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe505a18b55c810f2f849411a24a60242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a09805c616020d357b8c30ba654b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213e14dbb00285af16143a00f997fb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214e1c3823cc086a3e7cc425b8897c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73531dc9635d96069c053f2142afce2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51889d84aff3aff13dc9d9d3cf20a9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a72019dd868ddc3511a1e7f1bf5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08de32619159df52aa8155fc49312c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967777c85208d5cda0e2cd668ab263c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13efefd8db5feaab945d9d9e68e39a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825244a65eac80c6bea72f60af3bfc3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85733d8d45ef8a463e8e21bba78c4a5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d09bc4ff622429758a3d8ef0d9610554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334aa667b7b27c682f725f9401420d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd1541b63f0e7253440d3ec43ce3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8be777b6a64c7b909a44410649df6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b92a31a1cff5c8220d6d1ebfeba7e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27693f014ca1a7b4495e1deee992c9c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c90de58db33677c7003e97e0e34f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56dd865f213c51451d31073b79fe9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043708b6de349bd902c5ffcf6cd850c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa67c55b2f2855a5a0552d4e77e04f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170356dc83ad0b885aaf0d6d0fc5421e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3fdbec23dd14d46a74a5833e82af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447534cbaf7109feb2609086722564266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ad9baff8b713b81e435824342d8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3b338e5e883a391c0ce78521979cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bb20c2510546febb9043ee4bd585669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b81477518fe27c12f06a65846d3c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a906d41db8cc13d00dfb5d97d0dfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed047b9d4768ca90c0d4b8f4e7803172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e1d9b986996c45dabdfe559ee0bf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f250e019221307d3ffa7f3c3e8f69f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2e0cfe0db468031a828425385c5cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f31c69fa9c9b694100fe1e4fe845e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b99fd3ca66ea612c1c4c92ffb10c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20ee76adbb2683e8874cfbce8f91f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183df1f15931f62fbf35e473034145f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563be03b4b94446ed5ce5495cecbc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddabce26d5fc298f4f28d4f13c276081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eec0bb2bcdc59b2afe322bef1e13882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8762dbdfc5a5ea7d418facae88eef2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e83db24b310861500e5fec6393d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198fca74b7b5b701b94a15f12755cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88861844101fc377a615a48f7eaa4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf6621c153c6538bb2f4695e87a69b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc3afa3e57f290bae9d7f912fddbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f25010c3ba5ade8ed20ee315e7e0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840ec106eca95662d99d291b4d3175e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b55ccb83e68d06baf6e577f5d0b7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb537024a6c1db18d3ea82791c3ceb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d50d49d3ef1da2704fa05f2b5d5a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8752441d84c715fad4f2fae270559494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac890f2569537067d9ebf9ae6466e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c51c9885860d62bef7fba86219e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479068034aeef357f558346499bbd8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66a1c6389260cce20bc2fe27684e0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb938bf3c00e16f0f01a780a5bf563ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a79a068905e673ecae75165540cde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de43b513d0a1a8876a2f0808db85848101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774836a9b36a5f60562d15ff28f7a59e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb58e35f4ea59deb2bff28c61ea11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a57776be8754a4a256418fcd54fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d080e2acfdd6f06fb47dd588aa92bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a3b9d04ab3cf025c9ae555f2c8db1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c75c20f43c9744223a98556c2b345c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a1ce776674fbfb97d8c2444fe3aa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567767614cc3b66d30a0a0007dc5545109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e46f0b0dd281f5f4ab881e0189b14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb352c71e5d52de5907cb4efaf007f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c9f63b671ac4b3528125cc319a09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770961b100d313e9d191d3aa0c0251a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a44524d84abade1dd051728038c70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f52c54fb12dafaafa7ae49223dc17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b05b794a7e7db979ec7a96a4ac5c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b7b34fd57873c98b5dc536b61ba11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6385bcfd161380a935f687de8fcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069e4d89426582ddfe0fd871ceec38d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75958062ac918ff3aab6132aa7dc2aa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f3b83bcedc21578c6fdfb03c5e9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd440fc2864de00eab054eb1c3b555122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3d7741ab6760a4b54a026ce1c88d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa94c2deafc89341291dd4504265f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dbaf61007d5423e40bbeee876fb6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dce2a282b57430a623ae2991a917d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd2e840a721475debede526e5fd0f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf65af64a41f1654fb5ccb51e545fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba3223d2bf35d113ca8f46c30521f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c99ec83d1dd22b60a8727a72dd753e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b8d16e2170c0e8881e4ad4c7e0fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eecf0562a1f4b14a11348489e48198132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb23122652727a770619946c9bfaad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fdcc123bc8c99b0df9d356bc29dcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a91e0541b08d09c1fc21861a7ddcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea87f3d7ffc72b74f8dfcc04f2c865136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ffc3f960a7d7ae64e1714308e5dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064e376e5ee6e82273ba6a97a21e87b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b926c9eafea5da71e4961c598a077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a352053c6c407912d36f57b2df01daa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771902b33042a64fb0bbecb11a2b26b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d765a1b323520fb18d15bb96a85a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7245b23334d281337db6b26e46d89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b2b312d29bc477319b970c654aaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735925b0f71d60733b66195e07879094145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c9a7bff5325c71043758e78a2573146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2789ba024dc1717f4c403d7ed0b29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7de5266fc1838993db03ab5e3ef9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da29f7ec56aff409468cf5dccb70b18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9c0e0bb0068510cf765b6664d586f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c030d05f5dd37e101f637252cc542151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0069e4a451f27259400c53880e299d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9217939706edc527908a6d1cfba41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91edf37ff471d3eb2a1fce429a0f74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66388b8bde39fb1a253b51b21298b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eb1fb119790096a2a104da146ea3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75618cba854dd899140c036e5992a024157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fae793cb72e682c5e78dd8405e73a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe12676a4465a64910ed07a94b3885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e3fa6e10094b339e538e7b182689c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aff90b9f96ed596fae888c8aa3c05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23201e957779f2a850b17fa48e931815162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274055b5ad895a5f1f7f38da794448e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6ae5c1bef1d0bd9480982c09171aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7043cb7d8cf219cb8686fc4d7f548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f178e12c77e1b36d381a396cd427c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dbbb36ec6f219e2af04c6402cf7af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cccef8ce033b871ab7e9da16390cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4630cbedf9d70fddde1671112a5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea09247a9680d275daacaf2000c0b0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c0146dce9948b40d22dbf48fcb69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd212d1996910ec2082e833b9d0f764172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f4c95424d96abc6eda416250e4206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f254c6a9d4b6ec70a56c5ef8bd8b35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8002f0930c520774bc11aa05580119175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd72e5e4da988e02f706646e49f11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06416bd4d1673ad54b0c0014f39dd629177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf22b633c8577745334572b5f19ba6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b5788fe1fd9eeeb73b4e1366dc94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866a354d8371ec8596f9f9cc4f1687180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5633176926df835bf621cf45781a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef3c6788d1e13e771c14ee7607a2bb182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551219daf17475d466378f9ec70f61151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f270bad5ce00094f7b826ef9da372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e89d3df273c5f2b859e038851493d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f429449f966505fe330bb73f2bd7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10412a3163924f307e361ffdad244eea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c48b4574600e5e580bdf9bb771d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfbfa61f22c595f34b1a111bdf7c8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388c30ede4e7d896ca02b5a6e92697f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa5564efe042d5e2fbb0e727771b459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d9e066df2c829f6d91a6465b752e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bba96b2eed1ae6a496e340986e1c7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0597a5d504c16d1278970cd42b8c4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e374b74e149f60585b90cffe348bd7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee6ed8d1358f6973d83e3290d0c2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e458b6cdfbec4349509192dd0fb95c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed516692fcd8be32b57073a69147b2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160149c1c5c8f4ecf261923e79798ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac9d7026cdc557646cdac658258f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e59260de67fa0110ffb24f1ddbd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a9fe429535519b80e451111bae52120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac8dd748802d98f524498e49af519d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e96b61bb49603262fc299c0bb6eb5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad6889d43d096c63cc324c80fd49fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe40fb7a5f698cdeac1f75e2dd15024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfe6d787682fc13dcd0e21608fa4fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea879ca0a8d4d3602bd8272e70e65d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc066dae8e4e7c5c53a00a61a7dad5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d8aee7e13c1da800885109d3b132c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a722ac6e18499051bd687ec65d7aba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604215cab040c968e0b7a7d1cf445d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd3e4d0eccc147bfcb7f46b3cfd46931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d7c7d72689c9cf35478ce1b3521e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8192cd05a8cfd5a98a120963655b34733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704322290ac12db61197874d61b0cca934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f9d76105bad1a6f78e76c362a57a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0f634e210d855f303ee194f2f199336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdc1d83c6115f4ce9b57c0019d193337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3195f13326636802d784db41cdcded38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79756cc00b441d2a8a64e54c709412c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cfc404c5b21e1b40a32819cd5e21240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a7dc8b85d3356729ecbb2fa8936e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c4c052e0818a0f3e74b0808aba4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b3b45083a90b5bb0e7f9ecf70358e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95528d7102e9d349d99304019e5ab144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc6bb206f7ddbb216b28e7c2599a9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eee124e3760317be881aa2a1e683f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2daf5d9a95fe26716fb4e22849cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f77ed4b27206fb673f6a0903529348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72cff19cecb173e1f46b202a914f2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af9f9e29068d5f2f09ee298dd4ecb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404677982090466e568ad510d0da87051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605a9d5a922eea014c058b24047d7e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425aec9c9d542c392eb6aa3379855f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8bd3678f17ca990b5bd9b7d4cda0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd68734a0a88d756aca936623156f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af121fda8c9280ec0166afa64e24a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353c2735c51afc3fc798152719645cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5fa1c5822131d9b4f1bd2e6a6101758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489687c4bf36653102fce43bee3c2de159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963abf4e349d7bdb2ebd204c07ffe9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3688eafb636fb3f4a52ea93d949c1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881c3f1f5f7207202d58c86f77612cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2aa7c7f322c03f42b025ae0affdbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01611d9ee439de3c3f4ccf0b191dec0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183421856ce1ac3f4c63080c309339365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd3c3b06f7b477aad1aaa606ab5d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ad307d098b412ee780a132711f0aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1052453db3c689986ae10898de26668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87d6274496d15c332f7ed9952dfe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ccfdf85961fbb1e92dde97e30316370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804592e3c39077f62cdc1c9618132b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5428a68d1d60033a3794086a6a58272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b39c0141ab6d6ec9708ef049a0be473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dca68863e6a433c98b484ab3394a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69386af93ea3bd354591a4725434a7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd116acf589dec5797516cfaffde5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be2cf409f8ba7d392d4f3e92acf0c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547987bfd1e110a7fad2f88aeb16abfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee003ebc434113b6c96a87ee4f227a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ed364c1b294b42696d0650569ea380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a34147dbf88292044158ac402fb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa36bb8d50381f39e1caff14fd0ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bebfe8a8787a0f8444d3c469721c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff38db2bf00dcf6c290a7b7a310ece884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae91dc3b9076ccd75a5f9d696cec0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2891a14275587ac80a0c0a2df3e13a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d4b4c812c50e3c0034261d5b45d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1168b76eff752abc127855eba8cc5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dd2e696052536ee7c9fc17b98793b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b81df6bd526ca8eaa8cd6bf1c4340090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb2df8bed7b13470e870aada5042991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d8ff1bd23fbeaa76aea81e1479c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b708874d05b0b439554ad780337993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aba1e49af6652d635e34baa32f5fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468ff6bd68f8f97ccf7a12ca68e079495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99f61c55c502279181f0884f9b39f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a0185719311e2e92e721f4db919297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b1e43657b92cd4059baa2a4af46698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67e9e969b43e5257682afe67ee64399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf291fbfd8a86450621e4083cd8eb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada587a6655f0a50eeaa1ffa78c46d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e0413106d53f9dd5921c736772601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030c52837849504b43f0db34ac3dec6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016807f6d6a6fc15156ad4b4f1d5409104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc4728712dac5c773db56e339bb1ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071bb7da7334561d583bf8cba694986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a2abc3a2e6877713a0b29a47020e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e07371f990e836ec966834e3e454108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc293eaef83d16a75905fc4c6834aa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af69ab4103df46750bc80be2369142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061dd53b240ceefd585e32a4863d85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a7ef567bfa1ea4b82b4c5495bd4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa11946814d22d1a0187f71885516c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488646edb10cd4128356d50a0ae1abf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a04bf612b487c1ad4929b0d81297f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd6f120367b242baac86b0f0a114ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb109b4db98f32bcac0790445a4f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff2d0e1136862032f3f978e041dd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578898d55e94799bf1f9b666ac2a566119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d40b55397b2798decd548f704f75f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5faf1a1cf3cd55bc59161281208911121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9a23b17a2288f8640e0f5ccba3c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa47cc8e4dbf4d4e17f1261e0a7c956123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b52841db8b0471fd2582075017255124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94c157cc276f2d1a02b8ecd2be2443125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767964ec78589e3e84cc72bfe7dfaee5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea8a4b06edb5517284be5b3351fb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80538165ce4dd082e2bb9f923b8a3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e77b8210cc03d772c9349088e1029b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca48ce08cb21721fae92cac903fd33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065707a38d914e74b46fcfe50543789131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd12bdaa5ab36ba7b22ffeb887f6498132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb625dfcd864ea1e508ee8c7850dec1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b335dd4fd233eadffead38916504134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21422064ceb113dfa2f2a78e46d62f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eee5b83f2d10b36f4363eeef041fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3d8c359f1f87bae206481d94da3ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c915444ad5939d588c5f87bde5eb14b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e8375842948ab2f62fc1e0c43483139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d623fcac0c0da0e1f4ee35d3286a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4c8209a8fad1f73cb51172b175f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85054599d852cb82009ffcd4a8350fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f74c359840d95b0d2095502b15d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf17fabe9b2d9e6ab9ff00b11adfbc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a22da6b9fbf64c44174423e46625145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e692fd67b6671c414bbde6ccc8457146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847e16c8dc5a39af45ccbd52baddde1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954dd8453004c6d46056052af823739148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da271f0d141da408ee0daf19c14adc7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54108b6787c01759e2adbc618da9cf3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98833f6a5cbd635e6d41bae8c0c501151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee059c5af61f39d76c607dfcaf49b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e29cd79125451660bb4432901fdcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fb11570a18c959fea987e0ed7871b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93786d6c7b73c53b6a84e7a8fac267ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de49c1ee26578100b95be0afc31d13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd5da00a0de42ab4d1db78528a121157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689994a6823fd35716ade192b25d878158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce68edb7bb6410d78322db1d7d197a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b84f00902091d75af1796d6c0d1f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a52f63e095858e76af0534d66d77d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315405567c8edd23e71d4ac6b24ed29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c35ab7b11478e95d75ccbff3aaa65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa0d0576f64d859b82fc9d9b1c00a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27e174dc924baba5e2da3011e59955165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd113a1330438985dfd6f5f8d1f6a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909fc6fd6659f5d38c19f06aabaf3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e0df7caa9b22c73cf59ef7c7eca39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ee041abf8254c0a586495cc2b3e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9499f5672278ad26c5e3f0ba40a71b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1eb14f4d407f7af3b6f6d4de8b5dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da774e4670787eb840d954b44cd14bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666d95b2ef116718bf64a07db9d4ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082dd36d3434c8c9d7c80c6be70b1db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c20c25f1cff895582d0512df1f0a99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548888922b20c4eff4cddd25701e4140176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5346d02019d85435a3fd771a68d937a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded856f1cca51923082a84468560af68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9b1e99b8e5435fee4d9a9b2e6a29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fea236efd059b9fbce30e60ea0be34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fb6402d1427060bd9c4efca297ff9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111b0dacbd7c8188b8f0322373a1af5182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>