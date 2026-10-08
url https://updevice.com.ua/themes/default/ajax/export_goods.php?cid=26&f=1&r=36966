--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f6d7f20c9cd274fbcc51ea50bd9d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f502dbd3f5517f3e67a6225c3b7332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da63a57b90bd9828dadd992d5ad71c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b02cf32d4d1a36d7169f6b404b0914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfe708efd686ad1b6c0a85d6864f835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d48d7adbc654a8c0988d97cfa4d3496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407a7d0f82c847a443b0e536df070a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e87604206917cc8dc1c67893f9f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb5d24782500101caf00f1425a2c7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be1a7ddce8d0b0e11dc030c333e3cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51fb4cfd9014ae86df0beb029d72e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe1b80b28bc18397b636d88f247c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a62575755841ce2a14fbf4c6421eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594646929ce79d38999eee0d34969b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd31f6be998a5c86a9e489679028b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d5fcb0fae357870f97451e61891c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0449fa2e35a8be77b5e9fdc6d1eee0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d64f7f7735d2edf29815d756299d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31186181dcb3aed1840882766495f53119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4315d2481e25d53f25d9ad098b9d1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b076ca82e1034a357d96ca1c81d04d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381371495f5943a0f1207ad889b4420322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47fe1754d52ff9e85432220b8b7e2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f6fdc485d3f4c9d776060f905ff6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317890346822cbb55e2a9983a9d60e1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acd54d3060a314480cd5ba44dcad5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771239dac35d30c774b6b9ba9e1025d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842742f917f915324c88d2030aec988e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4144c1a3da528f0ae21896caa9854f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce2fef08630fb6224ebdac717f0aa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1f011a80a87cdc12583565c967e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc072918b3633744378fd7bde8d5b2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c828174eb1a1ef4e57860cfc87b9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a770b23e0da39204839b4ef8644d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c135c0f7fd73ba7dc6ae88171a1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a60e7a2188095159c814125896a2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41153c7a9822aef26f2ace275326042937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc25bf58388c7e47976cad241dddd3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02db2cc1cc39b5a5f8bdb35b65c76539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4993bda798bc77511a7249db7d7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009592afea349bad1950bcdd80f3a75d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d38ac194446abb33895a1e02ef19a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e5e5823fde73404b782ba48a7940143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66bf07c9ae7cdcb30cc0135eaf1c2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33408cc93a52dbda57dbcc445f1a59da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c811f12b008ac3e2b8fa05b8bf3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd0cce7054e59626bd9ff9c1849d2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2d8b78d06010ca673a454812b43b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011d3ced5436a9b2bcc7be59b33271949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd1146292f92f0a2497a5b9ec5f36750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a98741d4f01609142982e9dc267c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1154ddf1615ad0a46514d6ad3863fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b250a607b954eae4fce43e4b13aa8ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9810395dff9f106f6f7ce8e944af8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66760007bcc89cb969ceafde3b7d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f66665c198688a8b4370086d1bef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8236b2360489e18ec68bd952b201cfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ab03becc983ad2fa59b7b96e259558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae254d486be8f0b6707fae01d045359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697f895f9d92900a1ca0a3210e214c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d348461d7354b968ee09cf787b4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572db54360bdaa0a9826ab0b18271062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177879adc3d2b19bdbef8ef1e3d29563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb809c94b49bd987c027fae8445df964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a65fbe38667d97f03ed9c924b0da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaedbbe0fb2a9565d02365d2e558db166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb8172a6f4d6405fe27bdbd4bff38f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a717052e523076e64f3021dda15d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca5617559602c6b2cd8c796c29b2b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bdecd3ce43d7acb708b54dd18d1bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06418ef8fbcf9986e02c656e2f7bdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f37bc7369692961f98067dc559de6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533f6c18719dd36f35a4414f1a09c7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b56a179c3a934fc966b1774a97a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f52c3e07452075abb1f52e43c754475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae665c2f0c403fb935a7d0e0c2d8586f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70296d73836badb4296f8eac21e02f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32204fd9e6789960fdc12c28f2f9e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05828aa770460f02385aa1eb3cb8cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da030e68472e06bf926623739db7d6cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1453e14c4047774599fb242c0feb46a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350671ab89db1d9aae912815e0f306c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf4e7765a40affb037f59c9c49d9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877fc3a09bece70f1af2aee7e856fe984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0159271d0ea8819527bd12d9a725ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dac598eae1ee5844d5bdb26b2511a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a42dad71e0546b39368ce1646791c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec71b47108749d399aaea230af842388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fcb3ba04f44ff42308e5ae22334ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636872e91cd7f47de605ae1df6b7085990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabcc159bc23d4babf2887d2f9d9e7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c863c4ee7f48d6e64238fb3679c7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5f22e97e057a0e14ce6da9b242d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752062c82929458764ff3091bf88d4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5903271aab59caf4299005eaea5ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8de03037340e04cb985e82393061196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edf576bdd0dff747e1f0c4d24c30197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18704296d918528d6dc82cb0b71f9aec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fefaf6a34947933a8d54d63d0747b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d48eab23d882df8088e418eca529f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b950f8525e0308e7cac4aee64c6ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ac7064203b5b1ca3c56588213ebe4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb984511890b2f341d2a5ea25e7c5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304575ffb0c61de5fd0712666436c2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01421d876518788c29d3fcee2e5958b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3f2d42ec8dfa18b2c93cad66df38e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabdfdedd422c9cbefd0d2755436988107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92003df0f97a5b6f7b697434929e1528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c47fb1b8df823e5f854af8720c39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ace3ad6b2720037b7b40f89bbe320110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07028d6b5536d54b9c09da9b93a52d03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807c99c5656363fe0fd9ba73f05a07d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d8cf77ab5f68f7343045edc6ca36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a93224ca6b8c73e0abb40e9499a185114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ef6f75611d6061c0e8e2755056ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada33117e2bfa73cfc925a386b05e2c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02baa9e8ea79e9e567a38dd508443117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1ddefd204bd713e09472795104b2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938270d698c39dd9042f0b35c4479b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbaf9f9db73977393694014d16dcbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f9daa7a811fc76f231211ba5303ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cd7645c0d39ec5fdccc562ae04624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352caf8d75822941367785e06530f5fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710efb72e74b9512a211f72a29c8e5c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b38b52974294608ad7849eaea6fdfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897095a683ba8fb95c2fb39a47c57bb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3a28bd2e0414d1c121d398b5517fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b889b59cdb8f84636355b43343e9b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523e0efea301d0f1061019a9d76a70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc765ff9f5271eb9de73a7925b5b64f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da601f983d304f817c9913fe2e145f13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee4276e83d2d300cc6093faeaf2af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220412fdc14cb0cd40d70e5c7830fab1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd694e65e45401ae344c5d6f897629134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208433f3e4730988b01efee4ac4767f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda97d9d72df49edd6f4e880bb4509136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbe2a6bafe557454a1c578aff51ea3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5f264f87ea3489ec7fd58e5bc7fc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c481f5f9afe989085cda277c343456c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d56bb74dedb888762692b697a9c55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50937d80a5eef1ece418e87493e4a41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8612ac25d33b6581a9319f550004b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63436cda9b3f2cbfacbba055f9194804143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769a59d8bb9a7d0590cd7f272b5eb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d15cfad1b923d897fbaaa33cdcdc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b2f797b688b4a2f205143646f531e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78e2f83505de9e55bf63b9cb58f82a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96555716c82f5dc9e33940dcd90561fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02d2a71d1a5bc71892e5616bf8dc06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea308b5931222f8f0588583a8878c04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b17c25a46ace215eb32479835db6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f41facd8cd65a31c9d04ab20176076152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585526a07787e62f97fbad2d9271e43b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4ce705b42871f3082a5c7b1779e42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1a2e1fc8e60615f20a7621a5b907155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b33ee5af2dffef0253298f2e3904156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6ae35397cecb28db180b3eff9670157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0500ea332606b8996d6990716ba66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168bb460dc44583c2857cadd4fe7d29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77196dfede916dbde09acfc5e0fdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7c07282a24ce67f78466ed6f83104161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b755b01d19684e8897185e71cad84df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12041273665dd327b74664a38a9af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb36f8c7b1e12b6e332dc944c52e31c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee9b7e5e2a29fec4c6c147f74b164a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7297fb28a018e8dc54a90baa30bc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db96626a716cd4215b590baea1db5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eab6b75ecf9528fb439f828e2624f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8c35e198a140d11a10423d72254d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1dd348e3ada96e776714a90da2862170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2a38d10fe34fe56846cf6c73187f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc2dc1aa7d858e1d7e6373557357e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1e715069a07d55a6a66aaef8187e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092400cf2fd654838fe933cddc4e5784174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a388dd8b3a7dfb9f72d338249780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115965f85eedf048e086a0055d4df6d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132ae0990264ae5968b8a51694be678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f4af09b3381feae735a1efe5ff33d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9844922019fa2db2e820eda0cf719e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7582b25be8454fdc960f0eaa78b462180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ea8942c42aba1dfcd21ad17281831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e6441513bf918ea214610afb537d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b379843931ca157e273dc369433783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4341d2485b84f42aa86943bbc9fb3ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf45615b61bcc44b0f916744b62be65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0981c7afd910c1e75f689d58d60546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0209cca2eb08b8ae5ceeddf20969347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a661fb751d7569066dc764fd121a0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c648d834de7d54feef9398d745ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06508ec574c7e632827f9395cfaf7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e47d5e4991eae130f35ffb12476dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43826990348c5774bb78f118869ef5a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbb1a68a1e9b7e5d9cf13f01ff8c0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc353182b5a448e544608e830db58a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47acb9079ccd4572bcc48193bf5e0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865187f8b8ca07950396db4ff96d85d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6f48254257a902ba34ca7b96d51f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad84d88bbf638588154dd861c824c1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899395f0e7fad3473eb2f985b571099619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90212424f0166367c3cb00c181864220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93547f52fc14d92b1c3b2db616e3b9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c6511ff2e216941acefaaeb4b4aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde1a568a866a79c77727dc61acbedf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daeaf5f21a97b5beea6f2e7634c18424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0609590cb604f9bfce1e01fa73eb3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a5f3348fc538c45e2365526d4e9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4ccb956c2bd0d7b1e5eb4043aa1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d83c69dfa8c0324d97b396a115f9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7700cbf164b02bf14dae8b4c8834fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59deb7c96e3fb3a9a55d9dd9cc04b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9edf10bd0a911fc024546bc7a87a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba87f83eab961c6719352ce59e587432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb50f60d9cf5baca1cb3ac52b7e66333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db05d0dd1a8892a12315212e09e9bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc53108f54c7f24e72cf2cf115f31735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88434e8c6b2994cca760877a5911d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c7a79a333c3eb6a421fd17eab9d7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d224ec943ce516011e444e1c799e9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39158e43f62ba68cb738d610a2b78a9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a025458971f26f6474a808de9907ed840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e4e6133e7c4806bfb65e3d73d8c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70322cd9fa4b876a8e83b9309f3e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560abf8f25219d896d19d624dc0322543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ad042daa029743cbf34dc76ceee044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee7d5f8b50e490dbae7f9f5a309cb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352dcf474713bc50fea1bece7feb4c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d8ebbd3a9ad49f840a75b1baef5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25867a79529fd10cedfc132f0bac7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165cc135da3cbae04f34634e36ecd6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33503b1da07b2611b41284c5e3847550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a622d5de3b04e19814a684ff2392351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177d884475b945d53f9e64912d78fd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a561d21e8c231fa0899a6e386377553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d89647294865f394469165564ce9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc1985a334f50d54a3819752f8bf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821035311070e27e678b9aad5275f0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daadda172d47c9057317505ae1996657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b2d930d484540f4e7907bf78518058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b2e8008d92462f139ef0415d7964c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549c0728d6d7f696807475a832846a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a7b26fbbabbe73aace9f3507c7f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852706285a32cdce85ade578809103962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08ed85240d6c76295ffbdb7d86427f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b586c00497b356e76736c41643134364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5791e6e2129f512e52280422286ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37334439954acfa7dd9ba1cc9c48ca7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e64a2eb38e84465799bd1a06ed84f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306dc2933c234ee8267bb048c95de0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a9b1104ff693400fe1468e1f830f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363791a554b04286042c65e55c4d37970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feee42a885519c2edc9a6cd257216571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe4101eafe6a3a38da959820a2ca472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac17068b85312357791c406b0cdeb8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2358f270f3aad5276801c2563384d1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882044c6966548a2dbef0aa56e2146b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8a7687b60d7fd97841b312456c3e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb04e88f6712a73cbc1212045d5c5ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a740d41530bd5ca4443790e98d5127578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dd8c90c8bbb463592a36994a35c8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877300862c21f106d49f6b664fafc0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68052c6a4b69c88ea5875d71cb25e2b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04712ec46d936ee94da0bcd4364d1f6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135d52661c9254c1f6ef7815555760283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36364c8033f10adaf9249bda7ccacfa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb24ca5e1f043f0332d277125821a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ce07f130bcb2d6f949aef9b768eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed201d2285af8288a865467a7822e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504d7c2d2b12674249b497e32787eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be489988d86fe0440341abd2b33fd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ec4638da98908abab3502b7a82fe990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcac659016fcab7c7bdb28853e383f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fa3ae43da4929b51f9e359ffe792992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0cab634defe497620412e57a86f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263e85b882530f2d20bde41500e87f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c72504dce075a95f51c861c0f69d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeb7b593309144e396b2981e5f169196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ec185dce34ac1efbed77f3ec109c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773d80250d9d48ac6a0268d74697e9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df651a07da72b327e3b4a0be1f4b7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767e30761105e229d1d0ae78fb6e6fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a312ac77452c8787bbd88aca89e14d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ee47c6593a29fc161650a2e88bbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381c24944af99dbed2ab50edf4defa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2cdfdd29a8d91498c4c0d7fbed100104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10717ef1eae4448777864ce4b247f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eff8a7e1337de0fa1c4db7fca2425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ef54c63067561fe27d95228264de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8bccddee91255dc1cd44da6753872108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f907e9695fe4a167d133039e27a038c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b268dc31fcf7215fb3574f6079b165b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32350a97cc25be90d1fb021f454e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c146bd94d5d679bb9ece0349722c81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f98d9c1df896d4058924d82cdd593113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466c116b28564cfc8ffe087c73b2af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d0203beb40fd18e3523a636e14a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d3ee57fec977ea69f6e95f921298116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dfdab007e2e7fd252035dc997ba21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4af24b2eddd4c0e99ed7d09c493cf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814b7cac61acd1f4d7d2c280f4ffdf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c91a05118075e6137038f4db721a6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451319a24f64d835b9ed1cf9d089f37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6731ab3de7954958622412fa5c57654122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ca7302fa2dd3efd27e417bee55f1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b21510770efef95cf69aa465dc18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2ec466568bc2b794796ccd6cdcde0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc774f4184f497d60468bf936bdd6da5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec346cf22895fb4166e2995df06d36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014885a31585070cb0cf8113bc8f421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f4745e2873a2ab4c59e6641b977c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d744702664cd89f93105c43b637ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae586985137f927f2060e79359ce1e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91444b9cec0572d4ab6ccdd4cea89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190416b7f4b0fd167df3d5273f1bcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5a8c7f01d8a236854947e2ca1420d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec68db1919e756c99f44f73ef70b7f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8d2b4c1eee753cd3dd29c0f70ca9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42651312350e99e40d70365bcb10de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc326050922f1429794518261a995f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db241168127bc2df5b3daf46029a79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca13056d90aa1fb6c83607a7605ad45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032abb69ec5523099c06a26ed9da17d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fdf6c2505e3660f6e39715ac437c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eb9a71298db9b04c2597e368f4a64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2c610b212390aade9a74ff71e4b3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b984166677e5c2243df03bf58cbca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23b840e28681fd9d3f9598b6f7aad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a62f5dc7dae2407925244e48ede5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5c32d1cc99b79f6106dd5d069fcb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8a5171271dfb1f02c4043f45bd8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2059aff371015abb7e66dc506ceb9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f986a2a02e4a809b8df00aa2f18ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2cfae28378082c456af62263f4f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ac20c2595b350bc5d5069151b83a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c8ad705286d1848c01d93292a8c4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279384f0f00a0a3a8800326d4e8a87b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c7396912af4122a31f5911a6f555156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ebcffc3a65e7337130d0720abefb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d90668e431e206c5bc6edb450fd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f52f153e7a32f92910d0c79608542159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c977eb638481e3c3acef3d659d31ed7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6dd41088c46f9527e177a40f89bbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9343621afdb35cc83825926561f731162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092772024b349e396e89494e33fb77bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8ce44038cabcc5858ae8f359e17d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197a92e39640cb3d1f36c047d343a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa6ebb2dabb0dc0f8acf3a2570c28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab5c8eef2b5a9f89a68053eff35d00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b93f4fd7bd3a6e05d93b72e47fa531168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f48355942652dbb19188ca6bbd7f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e358b62a770089bb38689763523d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013fd41ade15670dfe7894728104236171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a667cda8fa39438d485c8d5df3553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcb09a7c727d8dd6e259e90e11a5b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee434b741adbe12d42c9c907dea966174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>