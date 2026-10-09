--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8717510ac965e8cb0d3435313d60f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88369bc9a3cf3adbf099c87abe93b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea8550d7ebfe9cb2168aa1cb9058a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6088a4dfa33ded3b6fbb1e4907f4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52188fc0566c96b3c734ff40c8c25f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db8c7a88fe08ffce64d433bc22b99f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5b090bcb7fe7254e99d5a59abd63a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c180400a1b5fbf52394994a0ac15b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9b22e4f3bc404ac9e2e84625052c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5770cfdd40aba474ae93e95fba06110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b240c7ce2f4feb1cb3f9003f80bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f63f58d7be3ab68718c46222ebd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc445fffba7e6a706ff46cfe1497e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ef544ca3e2b1a4410912a62a44f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071adf5724285d9e6f78f21db4ce25f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a69eb3f60a12adea233a32ddf9b6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202660f7d8a54da677f28342011e0e6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776abf3aa9a9aab57a9de1eeca38038d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18cc63cc6198a3ac04232399125c6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82074111745be045a3652489778395420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177387447436406d3321d37d297ba9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb995900e216d1ad6761e84c1fdd2a7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ba6fef18dec5683b50f8106e051a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0021f0a0d8d611cb1de56848cf60c6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13df455ce301fe86fc8fb74751922b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c6c3f1f14181ef020202bb96d0a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb1172c812e12b677ae30663a74d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1fcafa212f72db5040370203b905428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f06b56253bd724771c8a6424a3855229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e5bf714372a14025e587c131866730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e8aee2c6c46d1310d88f2de1dc3e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54be3ef011cb741ca738b9f208f7a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f790dc12d697909c87f504428fdef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685842071c5ffea06d1141ffaf0bdb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abe89e461b6b17341b402126aa890b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83afa3a4dee87a4a3443fe0ffdc1c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838518221dde6ccc96af138189ba5c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d887518fdbd945ce80bfe6a858d7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256ff396f8641dece05e02b2c5977d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce417c90679fb9a50f37686f4c0d57340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b60472fdcca3b4dd02917b3f55e1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942fbbbc6318050cdc98f56568489142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a6dd7a6feb8c772030ec4b33ab6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db19143836ff1888aa0075ffa132c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8269eaa3540b1430b56b8cbf4c028f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ec60b4e64db7f06aa9b2b169aaad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d890f8742e4c002487d02cb3fd7d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb2fb1b672afb73f00b59cbfcb41cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66187062e44254939f8466fe6c110e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f006c302a018a0af68ad700db995950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1029e1c961642e544767fea0fe9e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f8ef3f5b9e358d5798a8a008ffd9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246cfcb873f58169af2f8b0323c81b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dcfc03e6ae6579cd3a1c3e1aa696354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3fdd504b100547917343091c82d1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d2b4d33dabf3b9f581de4315373356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04525f1d607b5e2a566b4337a43e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a1ba2c45ae5d7576cda2c8150b56f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d99be654f663b3152ab5c6af6b9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351fd68ade962c53325dfc29c529d3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf0be4b09af67fc2d4ed1b4132d3a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00813149ccc4bc983f190fe0fe3db862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161405b53a4cfa714068015c3b5953d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb28c876c7eb9df13bc82e3bd82be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb22fe614200bccb4550042b5a9287965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d41d62796b787269a1bb6a592c06166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1985407c519627edcb2729c834561c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134477b22ed1c3502c1ea502d97f234968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0899f87b8450e40f3fd2da5b4006469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937cc9a1c78a39e8a1daa450a04d69770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec0d4e92d2eaea40805fc07babc0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9570df1334186646b7771808aafc4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393cffd900f28f24cae1e03e2721fed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494519b9206c4d690ba3b44989b4066b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4277ab6a5917a13160a52361d23075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72876884c5b33959ab5e494707fd9e5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280b4e02a4380e7fcb1fe1feda65f4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336c7326bc2f9bad0c94728341b308e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfab3521c82e178590d3ffd2580041779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f05fa7ed0084da8f6409d4529eaa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3163189973356b04f335d3ccdaf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01e106a842cd52f279cbbb02f3fa5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287e59133e95ca4a097e8f3a11e5f0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be52ad24ad6288387c1bc3e8352267584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830acc732a584a069088a2c22cda935c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772d5f9519cf7f018e884e09be5313d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5ab2fe70b9a1a1b2090eb0cfc5cec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b88608a58a5acd9d0b36699181d1ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcd5fed4a8ba989c10522a6874489b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad3b9e48ec18b7ede1f7b4a5713bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa1c13a933cc7d5dcbd3da4425958e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a183260c04c7f2dadab71a54de6c5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af9dc61e24839bd0d14052a2ae74193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1c1bd3b5d6548ea785411fb9011094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8d5847755f4f1e58c7ad7db3a28795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eb3c4d45e0564724393684c44a55396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1ebb42432d2388bffbddb11ee22297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab40b5fb7fd3bf60021ea422df94a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829221ed9c6ebadb22cdc66f20c78ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae9e614528f8b26d2325e51b5816a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ef034e62d240b673f0a8dab93e5e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c16e4649e1b2de43ffef4ab7f9430102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7380f6ca4db3f36fc5cb165d712ead103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ba9ea6002b7ec2c891a3f6bcd20a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d1eb4a59ce63db32e16d2955b64c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f036be47639319f6790db6bc21cd03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1b67fa3ffd6bb6c73b293d6e5f010107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40fb78d1f45ed655303f424ab32dfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f54f9cec1c28a12c3b178fad5c0370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6110a596b844f6cba82302671beb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443fc2aefaab9e3b335900906686e22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015442e9abf3560f4e4f6e3cc3122c1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9864923dbfa3c903fb45f21f59a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e51298a34de9d78e4e6cfbe772c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d293ec8190e66193aabf99ecac77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbd87350bb41dab71e3bab142df925116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6bc21cc63781f26363af5bfa60e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165c9f9a0558364c3f11751da04e25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72876ede0bcff1b3758a3863d2e6fe4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89397ba4ac4102cb730dc1b4f40a124f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8366c6e34c58390ca16cb32b7d3ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb66d30872538187851f65e517d683122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83cb6e90fbf93bbd03d94227319617123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dfb11ca7a0295e40b70e70b4dc71f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df04760c789cdd0e1216b1a5255bec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcda83ee376bbe41ab93f928066e78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76060b7bc7e45a048cd2015ed5138e08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af43ca5035ab130a1370c54f09793128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39b8f4a12554976bf01a04594ccb7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fcd272aaa932156d66ce0cde173fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4fcd4f35cca6e2e163191d0d6502a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d3afdb6a45bd8acd889afd46f6d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147406479d4582b4a9d17ed5b9a9884e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7a05537e2c10c70dedbdf67d2cd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7b885eb6725c3f71096dde12c59ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584324b45bb80bc498631c6ea3bf22a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4d974066b89b7d59693a3c59f844b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac023e2cd23e16b9fbd56efe3bea9fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a48fa4ac49bfebb5698884cf5b3be6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf068ff1cae52abcfeeb7424b790228140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad741ddfcd5b32d27926cb9f77d58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d45737b0c9c248eaf5f2cdcb79b2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f4ba3da2f561e56bc5b96fb625ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c8bde206801014817d44331087e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12377a03ead9a6fdc63413b4103a02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898b694710cbf5f8421c4088cf54f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cf2fde852a6a592d30c39508c7ae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6bb4c7f74705c147998e0028fc9ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ce42428c52063ee00bef9c9e6c491149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6addecb17fe2f273e91422ce9f3df7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778faee6eccc79390bbee1ec4b968fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ca2b1667830b52f3e8bbf7ee78f1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148ecb56895ddcf05b67e7d13696f12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede132d310ce5a325cae429054e5f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca920279d771d5469bca1be1b8d795b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9cfd6e56443a029eeee9acc6e4e8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684279b9e6ed6acebcb2b748db94dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57aa6ec40ff422e31b7b69eceae612158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeeb47a3d166ad88ec264e6a494810159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c284c093b0e30fbcd327efc975fdda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aebab1638a1dba7a3072e67309859c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298055ff4d98ff7f73a3f49ba75d8690162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94f2c9c0a7458e65e6172feb1678e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598fc698ddaccf19cf49c463053af82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688484fedea3c41e890ad4aeb8246c33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350c61136b871800cf64d07ee673b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4e66ab8063eac2b22080acdec1113167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6639f14811d01bdb28629db36522b44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050080634589f3ca9576970a8f0d8194169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e586f8ef2986f7ed8c84818eb8fac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4634f5813846f79fdd6571c7d17fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d926e7649c6f2ad91a3510f54672f0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa306a6e476c3ce4847403ccf5306d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bab4d163c312cdf86a5a1a8f18a0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa463725d56f7d86f274bbf701920a7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099e30f3485a4f5ef0431c953d238ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf3371806d855f30c4d108825ee0e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dda371003123039a45605b6e19b90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01786016a77c5717c7001601fb17dbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9eb0e2e9be22fd3c697d8ef821f0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc08ac4dcf892cd8ba96cc250b374a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a50a2f5ad665ed426182790ec3c372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fefd99c00cd065e0c9328050eb9b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef460967915fd5f06d2e240321fbbda14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed06ee9693b69ee2851b653dde2a3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de97d891c3f2fe0f13751336d7dd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813bd794bf366c76d963618c068e7047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf107c2b4fa70bb09cbd9f6dfea555c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66dcea3881a4abaea798cc2a4914bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14914b3178493be2d58577b51d6a84aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0b36fc97ae643f311d8811e663a0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003436945c6e7561e3fd8c31373d7ce612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2a7c5ac823502343da7d4f2c958e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa221a38d7e3570cfd63496863b39c4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c2ff41b8d3ac12d6647b6ed3b14715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cc9aa3cb349aa5f656720ee4222d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8098d8ec6f22740ca263d5b2c2277717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10969d8940c408203aa8a1c396a33b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f54e12101523b3aaca78c9cb552119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58794592a626be45bd50f683c7136e8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4d9716f79b6e42ca6db2ca53b70f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b88a6498c4cead0a32ae8368e83822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8620b418a83c05768fb674782a632f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185686d014b4e0a4f1883481c4ddec224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4913a946f3222e93f307fa30743ab725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f519a84f33de8b4f2d12122fa49eec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df8c013519b1b5559ea704bd1fb7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0471f8d3e6860e6b580a91e869751db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91273a17ee3e6f07d7dcd068e3188f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239d2ab485575a7eba2f19c0be271230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934fd2e9e975fa85d151c6b8f40ed2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c85d8c9fd5c228cbcd7ffb60b351832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387935ab4b01553a537d19a356e605aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c22133e33a8030f0043c3e5b445bad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6429b3c148410b81283b99bd0fc8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34431dbb5ecfef0e1319c722dde786636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2539830db79ff0cbdba415d2b8e6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d23480f91040d83cc888b2b3eade5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375be5be7b25da15adb101e73f4b3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0ae30aef24890ed94f1bd3707685340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3dc06f962da005cd95a83942218b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7acbed1b97886e258331cdbe75d32942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fb845c21f5141eae6712ee7d9c0b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d802d8dbadd2b8e8895b6d12185d3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08064f322e0d7b9bfc0ca08c12b64ba945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7c86d81cd5fa32652fca0bf6c778046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db05710e8f28700026a2312e464f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361f7472167a020710ef2d964ff849e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9903d397b39b5c5f7407609b290db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af33a5f31330a2ee3c1259812232b5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753690f2156e34215dafd92bbd5d34451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f51d03effa3029e70d6e22b3dc02052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e99af16ae9adc3197d19f6d8b37f3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d16b660e13d6cad9fa4130ad3466054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859dbca616f552a3d1bf651a8e0974f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3513c4397acb91b2a3791a6055cb8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc803d6925b611a1502385e58c10d2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6975c274ddb1594f3c0a3c26157d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b47133883786d43b6109a501b57da359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11c8264ffe28a759783c4164aac33460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0b32ec7146de3a58c168fcb69f1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10393d1a51cbbc12adb4888b1285168962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7546e99a503966d1ac8ed5fe0923163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02400b7911fea50b70f9d63c4884e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aa844becaa39cebdc5ffacaac5d1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc848a17767f7b8fb7f7a8fb15ce18466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9059ac11fbea22deda35623583fbd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00112d7b3b9b792f19a27cede53d0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cba1bdc294f2ae69ea307c99b63c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9828a080d11eed6f72128f66b38865d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f262453157eb7b3400e7290064f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ce0ece3abcd0b8a643fb5708ad0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76337b638e0574aa0a43ff1f0025c65d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb68f11936d6e82c93a0163f735afeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456e4df6c1462427e35c1dc986ef6ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94c13833f3f0ba709430df797fe81e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adebc7a136952f398cd139a73a357c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe3a15f89ae6e541ccd45367f9560978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b474dc1fad220853fa87b8edf8bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3e5f0b6aae77278490af5e49f400e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9897dc150b7b6b09ba4d4e0e0d35a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8276bed4403a2ef834e34a807e54782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6833748e476ed03bdbdeb3091469c9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc37e7af6bfa0e9b0143ba8e80aa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610b7e10200533239a3c125141949f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afd71c599d4528a6c03cc00c04a33286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae2a02296b7fe16b812c5268d352887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0cdbcbbe765f837acbd0cfd15ba2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610dd107b0951a9227925d98f64348689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f28d15ac3c46255b9629899ae8b3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518607984168d80008eeb58ed6e6ab591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f48eb69e93495c64ac590c2251ff4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d82c7693da3f4e9f72cfbe516a7f0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8105b61a5c93f898c95d4c894bfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb2e87351c956141ca5b5303e616895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f156a6b8e63f6ddc833438931bca2a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c1384ce11d93757646482d8bb14c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af335ca14018f7933a573ea996ac72898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d4b5f0973929ea9befa4f7f91b2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f63bb6b3f311d2ee9bca08f985fad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e1dfa84275122d7a27d7b3795e8b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb6835e02455e33ecc14f5b7f4084102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd135231e9e6a53f8f0f3c7135ef3f87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db6633b494d9e74fbb784e4f0f0703104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6da97d0eac3887263320733d554ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0cd05dc6710a93c44b27fa16e1382106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e529885368270ec9ebb1f2449d3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3c9099385ed70f175ee28cf4c86e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5718fc15227eb557cb318208017c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc05a209bdbca8a2585e787e2eb144110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe176781e9e3d7fa22910eb5b1de53ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc50f5884ecf5e04e212dd4dc68a77a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1a84489538546536c7477a0ff4adc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43945b817d9ac1677e7ff2e90db1f8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e0f8708a76e56a781948c670bafd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8aae347e1255d13f8a3878b87f086116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcfbb1b9835ea1942baaf85c02723c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009402bcff90c3b7f12fcc53ed72ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63a2b1d715fc30928915ea6917e853119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786556d3789ebec6849b46f2ff8ca0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289130a1ff7847a207c2730b2824496121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4490e58e3de95b5d0d50cb7279028f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7764356feec5f9dc526a5190528655123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b3efff659fc97b466b89d46d0e0f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f962b80a3e85a315f85db79d535263e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4936ba6920476242b241cf345349e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd726ac7b3ae0cff3366feaa932f2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d5e80863d6d57242c0399582dbe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd591158f2b49dba6f00b9f5313e4c7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa2fbad32c4f0dbb44afbae0123a7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1b2778c7db792b0fd9c668887025131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c72aa5ea09c4524becfbc1c8f7667132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc2ae2ee716af16505388bcd5301d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78cbabcc9262068d761fe5ee841a1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eabf70d723fb80004cfb2099f0c7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e40c14bc652df6e0dad93aa6becc69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb523e1cecb86ade9ef6a59ae482ede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b959cba5af166344ad1b7cf8241da2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533cc3be50a9b82196a336e904fb28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff27a1528acfe08df2de51463fc5775140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722bc4f94767bf4b6ed0d44c639ef52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091102ce4259d919c3e83e4a5ea0958b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edcdc3f2bbdd4a91807a08a65f7f8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb750fd20763ff263b3d66bf84e547144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7f2635a1a1235008bec66b80c8c65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178cb0256c358e80cea9125763195ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c65db4aa07533a2aa6ae29333fad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca88463fc623a9fb4a4bcfcfe2ab75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd895204f778cb098afc4e160b80278149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ad54d75340811450c266abc3f6b19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f231ab58f60f59fa28c8fdef7a4ff9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3efbd63427d0cf03075399a3c7d456152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f49516e09991b7023a54ede4ed5210153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198129aeb71ce3055f428a22a9bf91e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6640b1c7559decca97da16c1b046e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f397e1d101be29f880ebb09304704156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2684e0c79291494504c28d457f9c228157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adad7e1ab1236de9c42332eec5fc09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8827db7f3b538af5d27b8dc5c94bca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba96af95c69ab834d290ce58369b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1fa059cbdbfd64d50617f556d2620161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bcb94f167d3ce1ab0b2398716f213162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91422c0432e747c0dcc66ff0c7ab5398163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dfed4ae606f362f95b6930a15e76c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0fd8fab4acb7509b5e11c5a8f96b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529dc496f10d1a8e290af2478fab100166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1d6a723e15be0489b92ab795685f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f253a09bfc6514699a6dedac2a2e461168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cb020aab935bb1f3c14a24f38233b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b5e27b4b10f08c2040cd3c33c322170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530c21dc9a5b3c6a68fdba626c4ac2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d1b9563e862a19525b03c01e23e7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48209d6b2ee547c3a6e7424d816985c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab01eed766399fdeb6daee25f82c83174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>