--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9987e31f04796b7eda65541bd295c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216ad109d796cd1dfb87c1ea99301b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9256ce2a4eb66105d1b52e6c128063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809e02641762968f116059bbd8065b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533f94c8a0d8a5a7915d3280a95c9885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d6f38aba2779956cdb35b72f03c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041143d1e595a1efc6e2c1947069d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab95bc5b3edf735e27baff62fa2e99e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053d8cfa5f2d375a145c6b9710e8aa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a94e3bf1a07a9605e39490fd2f54be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c17bfc0c3cbb2cef8f15878055a2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e282b629744d825f219962fccf1bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4947d39ab34792f5002e80c0b799613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaccedb3ba4f7f617ffefc1069e20c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadccaeab8521cd58527505a8fcf5c7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd908286e688307a58747ba634b51916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8354fa34af6e56d80943891d84565617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cffcbecab0bcde9c5577c047f028918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce68a485fa8ce2631220f6824b21b0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718971be04b790eb5b727bfbf0d384b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb48606c3bd4a5bdd546966d31d58821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99949f7ca09e234fc4f9103bd7c7d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311647d7c0b040f406a316cdfbc22f2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3736f6987ea46cdbeffcd3cd6a9b37f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7d2ef7c62bffd9d072511db0092e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f716c6c5f7759caab4de45ea083026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a51da73e0742b19cf4efac714227127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e90237afde9715dcf9cf93ac4c341d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf0f3efffb00d38b74e2d4b5ec0f4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45c8cd462ace399712ae75887df0cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd92c96d3964aa2bbdbcc09c53c62931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652dc98583b35eb9de2cd5e2357c01232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b888279827dc16bc2498f9b505fe133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be4d9f050f76cd915a3311417d5cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590309ada0d5c2622f39d37f6763a3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572ab593c64107766c07051a3e862536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da3b83e4ad5e82054c86d2640a919437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55b67420abb3f43996c51af3fe7df838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87af46402e5628227d045b7d03e20b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e125ea6cc73f4b312a7e88f086f5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4da97cedeabbbe030901b608f51e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa1fbf5ef263b0650a59012227a5d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409dd6b03b94f6e992bddc52006d59e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb28ffaf02b2f257d222992b3a46c5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12fa53828c7773fb6be44976f681d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b553cd8d6ebb6b16acf764488181ab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7361a3c57f958c3d5c7ad6d7710a3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415334594b03122add764f53d0355ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6d20e2131d7d9dd18b3c4f5900b9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267597bcbaa9aa560f89aa746a250450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e0d19fc06722294ab85e65956b1ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea21cfff1989b7270fa9531ca99821352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdf8894c2e39309d1595694656cd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daa6b661bb986250632132b7481c2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c3fafbeefbacd9b125b557a24388d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69deb418a32a2753de5e7f688c5094956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb2c6a7bb0cefc064c91963ad3f53857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033019d1d59527914497b08779294b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41f69c53f8c6542a60f28880bcf3df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5f9a4bd989303c050a027da6f539e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b284f4c20f37ef9fa0f2f018806630861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056016a9da09a4e65f5c93322c5facf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282d665f9819dbdd4061e68798fcba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e4185dd1f519eded2789ebd35a5eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8ae554becbe3b2caba3ed20ed142665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583876abb29879e9f5b4c8b65b77a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408c35c05c9605aeac6786c77ee52b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3716352e148843ac13b3d273eb45f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef9128cd1064238838379c8bec7b1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc60de9a8ded632687d4143027640f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe024f2a07425ab973b7c12dbcf90d6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430768ea6c204b1992e5c3f0a8cf26072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b14dc553582222263ab2cbeff2b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62e2cbbc62d34d8018abef76441db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca100a6c1a9503ab0934ece69e2fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dbe4f52e457cd54d3b0aa01560fcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5b682dfad91114dd1440d8b9440b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0777a3fd4c29f66b7f5d1ccb732ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd6fa2132a1732eeab5aa613d101b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482b69c45abfa27445916cacc1704bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7997bb8bf55ae67c0d9a654835e3ed081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b3849ffca4ff231b13d8a4bfb98382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be4334038837768bee4ea2ed9f6bfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec089060d620c4fb0515c416b156654b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acbfe4d4b43e16ed799fa5d394afa385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c80822594fa5bc4965f26428df17686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abedc99de8cebf246abb782ff7df3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69687fe3df49813fe7ae4b2bd5ab70bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddd8172a4de8a70cc8214a383605dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcade51be234750f1a97b20ffd0e6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacec8d45bfe4e8cb45b2d21b59d96f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889bf22429d5481ef97c203318daa0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76848e2b60cdcd0a6c0a0c86b835a18793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4aefc061114bb51f3fef27cdcb24194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7798e2d6c7b7e2366bea32720c54d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776540aeaffaa0e81c000b08a93ae2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b40a141288e96a2e18050975d4c1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039af5ca229736065970830458947ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c811dc507f043f1c61880afa14b42a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328d0ac3a32e60b57484167ec8d6fb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351ebc43a14ef494c34c90ef52b37da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd7bd5ee69b43df4a09302a648d546102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8d17127209cb54ff9a52a293b533103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a9a119ffab08dbb86245ecc5ec234104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42edb96211f3b3145402e49b02c249105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c007ac3d1edf024f5848bfb48b438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2217d95f57e6703a15233be93699bbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055156ace833742cb23fe05afd82cab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276336602df370aa618d23f724c4e524109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca4c16fe53632a9aefe644d20e9d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695bf4cee5fb142b7bcfc5febd56bdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82629135a2fa4ece547657fa902e4e82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3354a2dda7e3aba8111970ab9dcde3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364a866013dc632283886864628f21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3419a11e3a5c36b0b39edca5c581297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c6f3b004d47f8c34a1a1bc9927304116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d37ad292a5b0c0584e9dadee940c2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c91549b4d5a464ee07501f9ed0819118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d39ad89d1ed5c41bb55971ae193fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde83446c6a7a91fc1d655179ae8ca8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb28f23c9ad067712d8a6009e711e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f46e7ac9f5fbeafb090e7c9fc545122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632185abb21ee73fe6e9ced29dffcb02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afae929829a5728aa935bc34626a9ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a958d030224e5dacef7dccab1fed82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cbeec242332b15e17474b45fe4e20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace940b0a6b5b1cc9818055d6137b903127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e3db5b0d3d4df26a9a19049cfc2f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7b9892537c18c9c470c8f9bcc94a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1fbcfdc882bbea3c20a22f1c9028e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b0bde5d44a9852eb6deaca104668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3561e0436832c6409c93d68241f0969132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfa75f13be3ae106096d2efc920ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb865809481b440c683d7373dac29c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d998610bfeabb5cf16409399d8e18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e033dcde9de182a0eef1668367894136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf59c44261d9032f4182c3b64e227fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f834e45fa1d38f7dfc44bdc45b1a14f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424ceabde1439ddbfdc5e43e6ecb7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef58f182a669a56da0a9a13932be24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846184408f82b7936459159512a005c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729de0114a4a28f44bc036522b13aba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a62088d4d37d966fac08a52e3fd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a4062503d20be5c7b7709e37e1384144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c26f5917744dac4d809451ee1600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675e48f3ad6773830b2789d8bfb330146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb167c68eaef92db4b69f2a0c4275147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae6bde91835957755f6864d8f15a17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1a9b3dab947882122a0d1049fba5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc8c2f4b713634a70d32ee82b19505150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338efc0ad15d453843a2f929041562151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ebf85627e5feb40d721e22dac6dfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354ce1afb98da50f503d88b206e3479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fda822f24bdafc768b173c82b246a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e78e470d6b291ef50a6dad8d9c555155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a7174e16ffa93ad328e1adef2ea00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fdb965a90a38f3e35066fd1c858f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7c5bed6f481180c5a9e7bf14f17d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc7e1ffd9f07c1678b249fa613a49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c9c134fb577f68ee6b13d6a76ec28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cffaa4b502b0bebdbc7e6fcb1131b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b72f96e0a0bdb926d765d73064fafb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39728959a4ce99a0153e56276b4444a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef23bd0aa228373846b01c36f2f27e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86076bef7737cb680724dee12868cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa7e7146a95a49794def539bd76772166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec13f8852030af887ea8c9c33d6e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b724f70381b4112d774629afb9556168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5815ffb53c025a9108ae0a722af65b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e40ed82bf9a6a222cd61055142806170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284489e949eb4fc555c9c8d15fb8fa68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049cdda366c97a20a51c1d2dba7a7ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6eb7f74441f01cc07164b108181f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375749f73d1294ceb00c6a3f40ec99c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaff8de05fe3cf76ed75dad236a8d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5386d46110bd14d7d18511c9e9cd97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e52b06ebb3c3ffa307920307ba3c18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f142227570671fef86b24a5976c6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519e1c6145f87de9b02159732757066179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d10d4e02332e845d2dbe5d0ffb2186180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866c07aa255637d3f721f0e2114ce881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01c754e182706b4aa7be03d6e0b8862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e9cef403dee23d02977e53c2cfdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bcfe9a964420bd8f8e0e38f0087164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edefe35aa8bf8057725ae3aa79a00e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ee05a2168a468109692690b887396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17b19802136a29cbb26da1f48392c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dd978c5cbec43f76b58962fc9c5978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78476d9f02eb6d80aa3ab4b546b37f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd6d0af08beaa1d4216284cd219f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b108eead2114dc268a113494e045e4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a1e57faa00c6cc4c1c31d4e6aac512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2edb4197af6473a6d8e4a06f83b7b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3689155628af973be4fdf96a8b76014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d86ff8734b2921802cb4f90cff00f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48538702bcb271dacedd7c1bb8568aaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33b4766a2ea7f9b54eb53a7a7ea5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50035aeaa4570c4b255bd3089afdc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bce5a296910ef1b7b99c6c4a048019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7f5832217777e89bf64a11f207fea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd916dba90ed6c2b52709da0c999bb6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135a7203423905865e5659317fbd2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e2b886fa6b0fbc31ba5743d6b61f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a73a0ff7ef7a8812c005db409a61a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606555d8a46b2cfacb32b5a6f67562a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb222cb197e8f8a2b9a81572d9fea226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f3607e39b23477b75de3df15630f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1dbf8d2248a9db7dee5c75e2f296328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddc7bdc2112e5085fa38f823bc63729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7bcfada9024f7a21eeea95a5e2a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd753bc2916c9c20294219e8db0c9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee435731bc15bfa95f8cd2146ab4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4050cd1f4bc5e7710f46495d49ccbd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d631bc6305f85d9bb85c11af82b213234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fdaa043b985f87a0322ff136c5a5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d940c34fa8beee52cde97aa98248436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2aab3321db4e3a3e6dc2ed432f15537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd60b3a2bf549811e5948084eff69e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9b02f49acaa65da24181c55c47d6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505d0ccf22ac49e93ffdc07c93785f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc18f36fb8d40c0e973f7a24225a4e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49744f7bbc9d76c6e5f03015c85a39ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ee4fc805673111e585aa8675b82b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c38d4cc73da95e43865fd1af47db744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f02c943448cc3ad27fd526fcaa76645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6d2aee2f7d19f43111e9bf66e448646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a705174c037bf01aaa0ed66e6616b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8f6e039db062a384f8c988c92edb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f21e740f79d460bec97a8a00da25c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dd07ecae9d5e074366df82673562b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd668ac47865c50e184ac13107922b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff7af57a51c5eee9d9df3f5ebdfc5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a449e8f82e208385f460cfc990c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837938a0d58c0caa370bed75df45cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ee847a11bf5384a88a2fccfeb78355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd1aa351cc8f3395804b87fc3d06756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653068a17bee65d18621bd15d6ea909a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677416e9e84eeba2a3ead60a4c62dbc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d9baee7032428e4890be39355fedd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce626949e9c3f5eb418929d7428c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452730983cbf72fd67fe2f21a236d4f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b589d977af64e65d77b5126bb4e23b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae931b82132fa3846363a4dfd6e5a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223d90a9cc58cad93b1c70e7f7458a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed50c27c34aacde82ea68d9f3ed3d9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989eb52b1507e8dd476a041f7d571d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083ae03046ff2cf0160462195a260567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d0e7ba850c15cbe5be04f5847c2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c777b4735ab19cd110f041c720f7c0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906aacf8e7414a36493ed4345b1e42d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beac39d105ab5aa4724298e8dcc49ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacce468bdd82b3f5712e3d100cf01372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798821a47b3c87feeddef7f077ce1f4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573d5a2be9ccfce99a5c06d82264feb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9bdae3ce668ceee711a6f5a5a580e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500a18b3c4b9e48a6e421c56e5aeab476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdec86d2066be8942450e42d2006aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632f40733dcb921580f0be5453db2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577fb7e82697ada0de211813e5e6af779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f6694598704ea886641ed69e4e0d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d69b34b7bba4f3ac92b88de7d0efe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3bf2e4df208b1b2775646153289db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc8ca3c86185b6d2ba023a70ab606583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd50fd2a713bdafd801e2043f5bac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f104ba569b118b725cf8fbbdf7ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a4b7a963346ed6e2458842a0aa70486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63689a599a93c058e6346816bfbbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a66c32c3a84bd776f68c682d7a846288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819258d7273f6893134dac6baa59ee089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb56ab0bbac0a174ea72f52417c2a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80480d06a6b4fddc59e27e9f8a3464ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570274149446691aaacab114aeaec16f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e160839c7e347bb0ae9aec00332b41493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d627c411aa935754bb941032cdc7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05f88b91b2e9000443d6891c4d5b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eebce0156c6bc45661b22bd593522e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f260dc5dd4b0f3a62bc0912834da397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c777c523e6b6fd37595481c82e332098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794c8ba9c0c93855e729027474d852199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fe4b7c956269b1c49a5e3f6ea09f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435f1de801151ba226859062e0d995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cff4db74a613efc035a07cf11a8fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842687ca221e23bdbf770606bc5ea3b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ef5253eca2adb3451d6beae05578104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6392d4c471183ad722124f1df3d45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f17b180ae2f0fe20e1f5c54f56ade106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfea081dcef7ab3dac82906496bda7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c14acccbb63bd65a1652393706e915108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c5b3b4a53c7f95dee1fdf1162ff9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc28ca56dc7febcb54f116ee2ef447110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a05f9036f2a78f3b7d3269c743ce27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474b785b46469b43110040101ca890112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0556db3adcab8d87149a2239be529d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c731610874796b1c153ab3665983fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df845d18b98d8e26d76e590912d0e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067065323a193e498b9bcca9327f572116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8171d21dbdf301334ed66e03d06948117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca77c10e735ecc7886c6eddf80ebab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f0090d91584cff9972a682407a2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d496b8a0651619472fefb5da9024120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc5f3158f642b81de84d606461e1d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f82a5d8f596e0b98a9f632aad27d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a6cc44efeca822846cdd875cce126123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3905343ca5553bb1bc3c4a4310a13c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95995762a142e31299120536bf978ba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30189dce0993c7a04538e1e3c9b35b25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b25d49b349b0ce04529a54cf433e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68931a4f1c9af232b8fd393d8adf84ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76022cddccd0bbf9981e3c4a071165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8f38956597a4ade627ba4e3fce6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975f6d78b6e0fe3bc09fce3d734737131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b73fdd74aa49dab3352cef26117e98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e4e5ed3aa530f599a21016e61c52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf436f4e678bf326749ed7abf8267c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd1623b5f0e8ee6839b0a1d9716066135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f57e6a18dc4c93249205f598f9cee0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e931b075fcae6f1094deb96c4c3604137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ac6995104fa9c7e19d17130abff9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e687249c3df23f00aef29023687420139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f09c63baa894260a8395e7a153c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1523472f4f98a0f97d2841aea116676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa522abc7f02333d51c6010f70f98a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0641bdb76eb60bef8c31b4e8ad194143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6c572bf7bbf9fbcd2a539dec7f284144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069fa8b629d9e291b331a68cfa84b7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb66c08fe7e13ea47f6efb1f0de56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9b9e27d652f624352e38fee58a166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b07d0103dfad340d5b304f896e03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cffc5513e6935881df154e4cab1e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8d0bf3d84e8fa14638d778446b53a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be0c469330815d0dd826edd96bb167151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48ca9c8a02f09ef98ae08a4b16a4d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66de6e5d7709db9cbf6638abe704d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b35e7d48048e816e7de330a49b45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761653f09f5ebec4a864ae324cba865155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0bdb78fe5f63642b05f535c46cb37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867bc268c57ad0f824d7b14c97bc1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829e31f79018d6059b71e46499e5303158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b3e1ed908fe6fa613353fae40d59c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5512db5fa1bde9f28aaf2abe5767b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b297f002a93889da8f8240f9269493161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a965130b4bb96858d4b923c9cc5709a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c2ff0c0fc31f96981839a3f95f3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142191917b7561c6f967b1749e186434164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aded85e37b078b8ae780494a54655d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b615e3cc8420e1e15f40b6d9c752c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e7a449e1ced60d0f50aaa9ae22db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d7303c1f2e3482bf427af43fe5da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746162e1339ebf3e810a71c0a5fa12fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef969408c0f33e33361e65ebccba1e35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e0e716a7eeaaa839da2c40cc7626a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0900e356857c74afe07fb59c2be37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8006aac4e3a102951c54a7eec2ebc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431c8720314ebe405a23bb42f8d5a9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>