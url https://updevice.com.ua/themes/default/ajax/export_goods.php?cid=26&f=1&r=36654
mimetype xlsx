--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d08f220688f6bb6faaf5199c4f3571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f668927779fcb6b5da9b8f243aca7e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc9d8440e120e5478d6939fb340dd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f57e75000f05ab86d5428a3f84af5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb6636de41eaecdfb706e5d9e0a2215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38bf557aed48c45a462f3923608ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5774ad6e1cdf8235c2dd2623c79e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d4d32c2362d964b8c4b12add51d4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97978543ef21a6c1f049cbcc4f7149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1d47230c508d991da8f42b44398110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adf4c87a0c5b7f6b814e08f8fdf10f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709e1008978f5ca3ee470393706f22812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05248f994762bcc65ba1e64662125f0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f0330bd67f6232108250eaabe301a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7582a7697f139e8fc1f94881a1cca8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa166fa21919a976d2b637b9a79335816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948643495c2ecab9a0d04a753db93dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e9415c76ef817869b1511d8db084a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83773e8e01ffde9b28c60389a4a324719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6362d33c627c1f7d12266858f2d0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7e5ca1856ce5e24c5201a9b82557e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8f314aa9332920d9b1a5b24d84a2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafeebb63d63f3c0932765ffdfaad2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ce60c495cedc11bf24cf99e26f3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f617a981ea151e259f9c2f1daa5247825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eacc37da1be2fbd2933db0ab0cf2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449458b80d8d768cacf06612d7192b2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37671cf2f931c9262e05dbdba6ddc3e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b1956c7090abbd90fcc6bbba380729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb95b7257b4031c1702e27671792530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30898824eaa906fb677fff92d27b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e10079536c883d3957559b55edae6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc92658fa6f3fd24ad2239e662eacad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e7ca1177dd172150fdff7e2229d1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbddaf16f022846fa8b0476952bb7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14637579ad6be927849a043bd207ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec2c5ea611652e4e9b97be42f59cb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1aa8a95ef32b115b1e95a2b63d45138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd605eb21230a0a49ad84f70c7c7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ec939dcd996e7a227fb52b54b7f5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014161ac805d7ff7647d7debcc9d275f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120287744b8866a04535195b8fcba4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da8310ff614f7e4fa684b01353856f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de06d5ba65bd714a624792a6c3ad0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f401ac990fe80627c575060e09cf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbfbfab2dac392b87b9d3b88876aaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7e99583086e365415b80df6178ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9db82162e2e6c2a1f26553800739fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0467b262deb95028b6f4a416103749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c893040421deedd708c20fcc8439850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f70932d9175c74cad1c3a8f0c997d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538ef9b02f3f28a59c177d4666b38cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927cfe28f0f0316057ce40fb70469753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dfcafdf532623f92ae1ae5d7c4f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed198d4603412ccf12c56419ec2f38b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef64de447e896fa6804037cc25cb0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a116fd2e31680d0637f3809b2d71f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd31c2832d691a695755dd0f4bdb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251371ef28d8af31aa231a992fca21ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759963d6d118a4e0135daa74da2095a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef140c11f0c2bce2a22eb0defd51b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19026421eb2d32c75b244fa616b82be262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad6bfb8038331bf2b0c7b6b667c99063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98b60cf3c567ddef6c5563dc0e299564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c772d15acdb5a1274cea12d916c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faaabc532e0cc65ac0a985075cfc0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104460c0fb40637127d9b5774790affd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946251d3235bf28beeda9b6e0e58124968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6733d8906422fccdc5deefcb1ddbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab60575cbec26eca82ad0bb86d565370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b32f71bec963bda4157c2df69bf8cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b33956b73c49da6c90deb8264cbf8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e195c06a626075e7fdda9a46cc18ea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c4f0e43faabffe42c59add9f17d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b267c29416d311086c2878597dc7f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d705750f39356b007b7d467dfce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98cf6333a9b6a212e11eccc0e4d93077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69d107ece9d5f2f08b96e2d84bae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c861b1342eee343e7e6608f82db88a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947782d85652b8469b523a6c33a52a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d987e2d995ed7b4ce68c099b57e7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4993ec9bbd305b64926bc2f45b1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85edcedf27d50507597593e2e90cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5690b7731709cb09213e80ee40a09e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d0a4f8c6ebddc58dc9f8a5093a59385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cd3be76e3e083113b01d18e9d036786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c093b38b5394b9ec617bd05c8746e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d3861519d9596965a35c9058bd0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068575471103fbd8bf7c6e6d509f4d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c860696859246f58491a098d39a437390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab40d25cdd1ea3b9a8d9e02853cefae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee4923a68cc0d52adc92bcdf09f76192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7ae69e96bc15133ac02a356ef538993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb03589854bdfba06253a69f5775f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d852d22747604b04a653c5f85ccae1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad4608b843caf9b6757abc890477f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee28113f62777404d01c129dca88e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b0cad883f88781021de6d23bd5db798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41397ab32fd500a3d7e9933968441c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1561e6f9c3e60745409187ab9682100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d260452dd547d71b8f55de100f433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad994ba1de7943b4fd8f26de9ea5b8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b0812a5ecd16b7d8d56efd0d7998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2813e4014a5c1a13d77f932169fbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaac4055dba681fd8254966585eb83e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c36d818672dc43c3859135b6869a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07bb1eb7627673d73bd5a8bf86e3ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692ec77d7c7aad1196a32f1d4e688f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1df2d2b562081d4168ba562b794fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e267eb58956a93a5a8d16f2e08fac32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f16dab2f97ab4c7b4309a9a5f90e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340f5f6d8f0ab28b8c0403478e5c929112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24b5c1cf3ea18e61c04215512ce455113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcdcac4ac22be483445872e30af570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9da10facd4ff119b4cfffdef7be2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f73975ec0fdd14e9dc89e749a5b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48909827baa9fdd572d37fd20ed836117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b6b7c1cab1cab90ddce47b541679e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97998b7689377dffc91ba3d2cce4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fab8a38def59c61d3f26da5264367120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ecac33be129820524f7fb13bc8a5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8d010b4b0d1029dd4998ab4d85063122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0db599b25d210b9f19ff643f81fb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbf986d3d3b70f63eb3f1fce293777124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14d85566eb8552684f1588ba961e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f31b4179adb5eefb14a2dac95cc2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d329219f8f992a5b0a179cef7849b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe09f752be664b52ed773b9fad5fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009c5a798c23a27c261b35894ad09c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f6e472e38e8cf3f394a15bf808193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ecb79d6bf99d185d732197490c51b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479829c975e8b18a5c65906aa6db1dee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0431e0ef17869b7b4b77457afaf815133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed624a9bf9f624d5d443fa58691e0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba2a483b5f99f94baaf53eecfc0216135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c437f0f0bef5d755651ff7ff6baf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1052ba0515070d99ff4eee115cf404137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6d123fe118dd6d745f8472bb06314138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b74589ba91a8a13d3cfddb663b2f93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb994e844e35b6672d652b29784fc4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc57e71ec4801bad63421383bd0b9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cba36eaec2d4fb9c9e62fe76246bf9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac0709a2981bc7d81e37420cd1524143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254df7776c1787a06fcf0b78aa95c08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6e65537e9da06d804bed73bdb602145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da7afaf2834dd9594acd4254bb526146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a42bcff795d9b85daa8b3ca521ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55b0115b9c9c376bfb34e3d7865ce8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29030a273f094177972804264dd274ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510df45c5c77da813fb58b9cbc46a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb647e6a71b49263322465b2bf2085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39f07c2163b6b0425a13509903e84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a982a2ad65f037bca4db020eb29b474153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3df4e949c8f2b2506fee4a729aa4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb019b4c2661c602eed7d1efcec2ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3975fe9242298a2cd813bc41c8c91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba3286c234daf866d34d6eccac44d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603657a199d5bbddd80d9198f606aff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fc667b917812d2e1d8c7e049a0c2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b1c3a98675250958a538be0a2913b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321f18aa23067aaa562d1128445c686161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdde26d8d5eab9e3c135bc6cc61607162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3968f7089135e373eaa84f795f817163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13dbd5eea031f787fccdd0669bda6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58f6eb66cdf67525647532c659ceb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5425e985bbbbc6fc793265c524d5761166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95b12220baeb7ec80140b52ef7600167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7a2746c091e48c244cd8a3b98465168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737f632f2dc914f1348eca031efd73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e9128d29255412a1fb2c7e84d6c47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73521965321faa2feb9c1a3fe81a089b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fd3fc11bac59e46501f13dab3c62f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca8e3469008f0453ded34493800b27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff942a8c19b73b2c3f4f731a9b2c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca6cc056e1ebfcfbeb9ca207375a5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a18ca9cc8ff8477b780d72447caf4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8b4382dad9fb07e8540dd23ced9a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa56d5ddbfa8f0f68e0ba56605d985178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e5651cf3c9b715bec69ab4f8f1769179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7458b1e12895787269624c064e3cf6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3730c67725ce4a2c6d871b0bdd45531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26a752a1e26828fc1aac77f69bf0562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da682765a30cf5d32f10e2d12b9cb0433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c626cff9b823173353df7e2763e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9bc2bccacfaa0bd1eb660b5af19c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266363d097cceebc1761bb180d62edbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae92b72965fb74e8174876fc6608387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a85c6eba719f7118b4e07d5850e878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30668e33da6b8279f7cd06115f240889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d781beef8f7efc47e9622e794978a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a877d5a8fc791d42ac2508ee66428511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0667812e15a9644e2af89402d30c41712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a17e2af963a505ad907215ddec5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecd0433e5ba61566e71bf866a8265014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a95a9e854df393bd23b6688d8b16215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7ab5d7e7b8c921b2d7bda947ee5c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f425d6f50e10395835411f527e70fb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7870aadaf809a0e8320aa3636fc05318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba60c404fc01fdaaac50ec79b9beb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b90fa9e018ddb1f4151e95fb6769720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046672c7036357d3f2e4c2b61b883af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984267df4f1aaa1a1866afce5df326e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068198b693e38601684b798a172f0dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9204839cfaab9b4a4dc0039f98f934a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba7105f06747ff8c28d4f44b4cad5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6ed4f264c66107522dad6cc5ba1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cac28b6a751fbc70edbbd403e49b5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511efd628555cfb0bf3d85fa8924f2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72132e5274ed2cf2314b80d424b9046829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d750e0a6c12e8573230232002e461130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37acb3c71ad7a50e193f1e7e22688031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c414e06cb85368567dca8e5f825ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d8e7339ab25ecbe34968c6bd926133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea3f960e862a161505f0a0497664c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf883370d3a7a4b8a92a0d32f8ff10d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5e4b65c1321c09f2271e7e12b868436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31112b3f6b107b13eef546d303a7bb0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095d0a2a28df6d61c9e615879a8157f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85a51cd3963e983c12697c612eeac839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d48023c3864afffb1d21d3a0440240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab901e4fa6165239b0521ba0127281941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976f73b3c06dd8136f7129b16d0efde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c313975275b55a5b61925ae2c41943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d49cff20abcc2966a4e117d7c4e4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcdd80e1339bdd4494c6ccb688721445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b2bd481000a26ad57b73b62dcba0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814dbf38f82afacd2c0e85ae55cd0e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7b18cb12c91c221aeaf2403c70d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead0a7e50a123a7fe432a8a625a70449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b0d076c32e551d91a7368401391150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf803a2c022371fdca48e5868f55e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b82d89463143e093fa11588cad5da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2a5da005cb368b0b81e5dc61d8d3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45d35ff2a979d0f43705dd14b0b0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaff9faeef809806bf8d0711959444255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee09c0236932dd440721445fa3abe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f26791cdd99fd4400e538099ef1d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c4df5764be50ddf0dd94f7010dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfaf269cf1295d2ab9f4648c4ae1d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dfc1ad2e5b3ceff9a4181edd5dcd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f198fe27fb0e2fbf1fa1f4e8579f8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db55d1f26d5b9cee545157ff6a34e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123c96b8503175f52d8074038cca1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070888208527dab06051ff4fdd77d8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c30df713cf4d4ea4abc8bb6ed279f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19640a77dae6dc677910ab29e1394a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67bfadecf429602cf4c5fbc147ad3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b447ff78b380ed7a5f170e4c33da0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c58cb768f772cbd86811f7f237e1ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1641ac3483cbba7933abc11e8d309670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138292ed3c3d8c1a581e570c308022da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed80a8ed9233f739f07e732fa7b83672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee987972f79313ca6d18476a51192673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f985a39d4b11e20aaa59c6031ea71f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf400021b6ff6cfbfe77fb229b181a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d078674dee1d003aeb390b39539039d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84a63d204abaa41a686ca19e4a237d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73915cee05154c0ecd029a58729fb3f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc213f3dd2d9f522332a85f29d33a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954efa5ddb1ddb40a165f7e8d88e3f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3d47cc9b0757482077a1afb82159f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729e3541228b2d46d6111089250b5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbf766c7a67f4d3c11b5cef5359f1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bfdecfcc1157b9de838e16a49db3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa151f7ca8df57fc5e657e089f1fedf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0416d868792386125c488d33cda10986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fb7a15e81aa3eb74a076ff925c98987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2c70fb99dc202ce4dc702512399588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e1bd5e0a17d37ec833add727ed6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593e8d9caaadf9cf5ff867a14f519c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e7a38b64277eaf3f506521092707191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b560dc0a6521b8bd569c0440399692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44476d7aba64877c8c197335b348875693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab80ec2ba42abaffcb01c972620aa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a554b1ae4027fa038b0ed5d7367b5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734251e742c153cded8136de420f2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b2671f59fc8fc8447994406995d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c278594bf8f22dd9ff81b3210f383e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bbd7d3724e3500481a5240a7627e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf6155341636a0e0d1f883f7c13ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567727dfc0a3b0bd1837b9d3fe799198101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa39c2cab44eed26e548604eb4201d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa43f8bc76b4f3f44b6ff51180027b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97b4c3945e0e5f0ca597188e8ed1d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bd9b12259a8522748895599e0dcc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb180a1bcf738236c63dbbc721c34d3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888be40329d9ad90b572470bf3ed4d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2102e496ba4821bd8ee5808bfb90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d600621b5bd39240b42bc2afd48987b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7c21438f49f5d4f624f059d12a5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2433092cf9148173f0611c57a7b893111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1c9886fd53010a32cc1806932418a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0497a4ff8b4c5139f06dcc58db50d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9b179fc6c071c2593b9ff1a882fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a51b5ed7a28c9f42f405dc703e640d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6103b7e809eff74075da64d9d01d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab6ea39baaaa23aba14fb13ab5404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82594c13bdb83defc9255eeadfdd7120118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01bfce41449bdf6d884eb49d68bf32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fc605dcf97760203b7873a2972f9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b24e60524a308997ab8184e702651121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040fe4b22b79d0a163a155c06e191e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095dbee0415b5bc70e6e2e685f1c8ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e15d419e62c9c2a71ea3ab565f8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2239129346798e59b371f02174c351125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12783bb205e49d02a8e8502a0d2dd27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11270cca8f84c00e0c8306f697757ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349b0e6ccd7cb03969a4ebe07f66def128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d25c3db972aab2098de3c359c89f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8e95b09a0790ef75c05571538a689130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758052aa2819bbd654a713c39e372efc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a56fd6fd00fdd315fd0c8984e73bf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9e1501ffeb2a95ae9e6c5bec1f445133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816169ec194475d44b5455c6754751134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80b238052ca312460bb049d7e63be3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82ca3cc909a7a7b2b27b5526a9bfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6fe2b57b7cc8b3db1bb7d99cb7819137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde25909d94b2a065a0ab17e79d3842138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512172a0364eeac2bf663de5b97065139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de30162e9929547be70a88dcc8d93c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a84571fe0cf768cc24146d1bd9eda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6c5845f1297c2f075ed13741594a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea233baacf48e8e0421b667f2884f12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842fa652b6c2b80bdacfbd16bb328b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a226cd23cf1bb855619ea31dc898b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3ec8303e65f70015be461bbf84fbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392221cfc1c641a289aded472161fa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00f7e89b1943ee5c89b42747506dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850bfa9b65ebc382f31412e6aba8167149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f659eaba130661df85bb492f89fcfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150256e49fd2124d06ee0457d2706f81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a895223ef0c229040aed0531724c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8d0478297c6b8773cf0b7d4f3db14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae8cba20c6ecfee17981e07535de2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47b6cea7ef9072b7eb1824cddd5f55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9577a6d16e05d3a82f2ae29563e5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c28a3e58d9a854cbb6ef0cdd959a9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c189efd36b9841799edc7bab1704ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f399f29ed0fa65ecfb4ad133bfdcd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317900e99e44edf98131b013f6397ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedc65837090c5fb9d7737459a4f30b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304dd5be5ff3275c73b6ba98227317c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1ea81d204fb25ecad321ddb7cccc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac2071476f5a5ce452c6917cae25d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71020f5d7c2aa99483ec66f5204eca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e37dbbe24b5d64e16975a0ebf5c7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd4eeaf250e15af95b9253ba0cb77f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61555244b7f2c58a6175bfa4e720ec5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8889383341ea93e22cfc14ca282ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02612c7600ff59b58fe9d5589cc9fdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a24f44ecfd3c64f8605c03475a011171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84f228ae07f4c5dcc74ff9e27ce9fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247b5e1beb17b446eaaa57c18bc1a78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f848eb7c748354358b39eee5e96597174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>