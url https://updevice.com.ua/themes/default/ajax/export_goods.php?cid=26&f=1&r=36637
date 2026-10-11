--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01579afe350ada94233b54a3258944091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e932641e5a4c594d18324f3e418b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a829a04b68dd61fb2d4a86adc4763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc56730c201a71c0c1c3360346c4d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e88d6a428737d71b88060c6d6ca725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ef5de6ee7a70741f34283eb3307f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f871d3c918936c3d150f9d3ead887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a9bb262e639869784df3e0e3b58438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cade4a0f2abe3897799ab2d812069009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ff7a65f2010f66596f1716d1b37810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467467264364ab0d51a8873842af2e3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b7beef51f024b3e4a83b0250283c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201e80c2fb7840c92f3386a411ae78413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba720b4ce95112e987ff3f39f2bab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeb13c74a1fa8c461105a2ccf0945915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f25c93f67a297e19fcbba9cf3317ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8898947002ae939ca400ae6df28517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02838b8e959b512aff0c22e65d178f8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436face8f409ed25a8c99d825800987c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412346bdc3bea6fea8654a7506432c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b0860c18ff4518bdf8a8fbd728cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28affb8a8778062c6b25f6615626fec622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf02c5202c4ef71e8c2610dc389bedf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35923fccd64c1eacbb6ac56252a00524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f356699d2aaa2544e06d5c0e2442525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18fbeed1255f1bc1f3918eff57a68326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85297b52b5579d103a0204d99e88827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec86cae63178bb0afb9b91b6c2b1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e92bc16e2129804edd04f1586defa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae12b9472c8729c0d90579a10b1deb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e8e3607f5a5093201cde6c22da5cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f91a9ac6850fab14fcc170766add1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01f635368e4bc112c18574dfb9dc1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451436709d79528177e4172e10d1254334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd018b71345a397322f90d9e30a9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f0e2c8268666d26813aad4d01747736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d46173a18ca727199ad9f0af714237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb864dedfc678e6e19c6a469805bedb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125dd0e0deac6b52a38c22468bb940739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e454d6c8dbb6bb5ee2f423938b765e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9814fe57b5da7334898c21348914241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ec1f5626f7ef46d1633a08d63ba242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957c1d0f961361ab2f9d67c3655da0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca24508f39a39385a65710fff6427b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe6288da1edb7441f07403f881e14b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958e7f86d2098c5e26076d309c8658446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c158b8b41fe52c6d9523f54e3762e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9942d79ffbdd281eae2fd75f1a55a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e232986febc54529b1213a8aa0a6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bb739337ed1f882d3f332ce28602e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499abef83044302c723d58ce16b489f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92553ee9d16faac7a50df1296287b94052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06eac3a6af7b8fd9fceafd502408a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ec940c680c9ee08973516f83532d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9cc150c7e5c7941bc9e1839f603ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e9ab8d0fa856a676f95d5e9f9d8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174527cf5c5dbbc3597aaf031e5d5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40317971a8bdbb120b3ba717144601158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f6c187879d8107c9236a64716409359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8a3ba18765bdf7ee057b9d33f72f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f80985cc66a9bb751aed27961cae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a72e93dcca4246428620b73657d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab707d53d71a7f77bb91059320a7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a026c35ad4cf1ed92406e69acef564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ff73dd187cd73bdaef82f11a6f83465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf91cb6eb1bf09378a09f272aa8ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c90b077718ad372ba58879f0d55eec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34508b657e9acef3406c6aa792ab8e5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dc670a10602da0753d30cbe3a7b4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16728ac5105077aba714eed77a29c5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4c78935a75c7ba459b370e8bab2b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f622df1e8ebd1c1895727c4f4afa7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc7ae39c61dadc54f25b855326ea8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad35794d6fa2dd5733cd86d2f0abfc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6345819928a6d242321cd71aaa6100f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4045d7bb7e285b3c4dc77b59302b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144579af41e8291719c218533be26f5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f9d8b40d63bb8e088390d0e6f9b7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeecb051b51ec312902e7a6126b48bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7279988875e04c710f56e9ead887b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba5f8b98c140c9ab4505f30a4ffa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e344906cf01410ae67ae3827dcf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba203dac9737cd02456e0d67646341b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19599d9bbde6c5e1a5b309a3a60b7b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ca9d524244b413b0911b72c8686c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7915309261c39c07c0c500b59d27c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dfa1bfbdcda0a27bf8f7713f13f2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055084d49f332678122d6eb0b94a5a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4dbb1886a89fd603fdc4ebf0d7bae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ed8f2f423732ec393075772acf7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a040277b52f15c7ec6b8e702683b2d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab63ffba395b9868cd0fb388230868292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98744b2a0faca53f4e5e54d08fbc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a6c4d00b65b8f64f272c0258464c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bc8e0cd2b6c646f2254052bf965c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8033b9463073986ace66d4db473b51b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8548c948ecca704dd8cd753b03cbc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe45bacf97dbe4d734b35160334a2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aadf83c5a4289f2e58e8b270f761c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f558a0fbfd9a6aa93f55f6c7b0ea9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e781d5c7c872a6a8f2bf383fc4cec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b2bf55e44c9b73898fec88e9770a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00632d1583e996fc029ee7218f2f38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467585c67ff9f829b54d6ea6d85bfae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ed3a9b93e76a0a9740145773b47e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b06a1469f9fa6d8a0dcd95a021e75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847db777faa5b44f368d98099f01927107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dbe660ab50042561ed2fff318956a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083bdd853f9da148d85843774514051109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc1cfd1bad64d882a31cecb23e8c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5538b78246cb595957beb244e60dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f33aedce4e98b4f86ab188ed7b98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323981577cf98f611c62da70c19cd9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d846b61a92d8951ae3ec84752cfa48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902d0a2c280df9805794bcf087ebe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae7b775b8c5efa76996a3ae982145116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85c1ba0c8c0f75b5248d7be958a90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55dfd329bfa0ced8dc0058f4529304118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9036479fcd3beaa5ed031ebd76b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662c6098b3dbbb349f3a9aff1316646120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd43d9d455d813ec6cadf980795ce4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8990c56f68c93009f9ed0637330489122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e0feb973ab21aca912a39ef79f1ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de53c3a113652d1d21e694e9139e92d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd8349f880409009c2a27bb61b7f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf98a1011ce5290956e6ae12318b3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbe9e8e7f63a3e928e2bb3748add8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5679248c515146860ccd0f4c7e14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562166fc278d776dded5ca254660e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53326f8cbec242cc5d8300a0e555ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356160f42b224ba48c260e63c1f662e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1944882834cb805780e6fd7477ccad9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6537c90e346ee659438f65b2f70d1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942bcc0aa4dc6936f31cee5a0c90d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da145a4ce929ca867d67d94e022a1e5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e8595adbf5740697397e84827e4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33885b892e85b47190b19c77f6137a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf5a64e401a31b30ba449bacd1b9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efae14b221df3f3996140efd9fa2d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f01d64b7e21d89860dd574c29d3b86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec45e8a57e5c7444d5c4b2a01750c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0fbbd941544cc804643c524884fc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca47542f878bcdc8fb353ca65a450143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8229c7a45ea9873c2c1d1446c3d15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89116342f5555d9a7b14f58f234865d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821aabbeca9638085d6cfdf791bf4ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002bf93fb277157109882af5fc64372147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc8c0354cc5b7b49eacab62d7fe5ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738880f0fb1f68dc05a68a98843199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479c2ebec01ddb2bc106bbe0ca3fcd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23469caa115a231db5434e69b9fb6d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332a7e7821bc05778a245cfabc44d52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92417d54a2949778ef882b850a5a800f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c3c1efaf73e5cad13466e95ff0d5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0c48f2df82a8a529a25934d1f0f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a0f463c9d0282c9eb5dadc53fb3e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e895b1b74a4fcbe2ad00355b5da66e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59070c1323e73b104c0f8ba2f9782158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a9b012d42a75f46199b671f32e7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db01d74c231bbab70e8516ab130a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c2e37545f414419b6293ee521b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc368a913cb8031b9363888e1a7d76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1905de58934a1cbf7d2c448cd954167163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59adc0bdd02a26c13e1c8acae5ae839164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b2a676663769b8e8adb1c998728b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a37ce80a9142cf35a73b40b9224a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27469ad685a8a2a6f500a65dc2cf8c87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ac6940c5d298db9ec03db6fd2ee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b8630f3e82432b36655c914a8090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fced24dc4e51ff9e66497c9b3799a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206139a7be1e982dca8fad6ae532a89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf37360bd6319decce195b1cb3007a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f834d944a10078744217dc8cd35e618173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ba47d32a0ae83428b3de157e0bec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f1d260149fda9d2ec0a9a3f58bb41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d477b8a5be68623ddf22f714de1a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ad6060441f5614efc9655f8b5a78a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3a51b77d752a36372d701a5bc00b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2d9284eacd6e25dc350991cc4bd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5324eb0b2685a18abb0eba3c87e32180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43671f451fd41464f708a8e50d26381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab3d5791b996a888b7e63f08747b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6451c06243386cc9a6821a5bdedf68f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5bbfa4f5ba93baf287c581d3835ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cd6ee239611c856765df070999d865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12330a6d6eee0eedd81677d92849062e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81665b0d5974bd60f645c5bae96b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe2cd4dc6ca3b951b49de7b229e47a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe0b42083de7ec717d4415dab250629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8888928053366f0dae46282991fcfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9993e95ebec3ecdda0ae4325ad5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50550392def7aa381cee9da47719e5db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce05f599e571be43e41f300c6a4d6fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0af7c6ec62196b4d0cbe6181764ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f2e91f0fcc073c07e75562f325c1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9faab2ef7ae713da951e7beab5ef6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea55b0caa13ed50b706645cbf4a17317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3bfbd21ee6ceb74ead8ffa6a3a32318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d25d6e49aefb6e50d3c869ce0c73c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6795c5a18008b72426e198ba3a62420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b1aaa5067d6f07501f1611213b8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c4889d2c76b04dacf86edb25e2b7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a0b3821a0d98c36867a1e3cb9b8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce732643d00e034452bc7902c679aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a1dfff606943289cd6af14c50df625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a33d4905468d23f828f4a4ed0689326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3279b6dbe89270ebb72a6499f2cece27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351d474ec4c9913d884f09986e1db0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf1d2e9d08df4c274415aac6f41bd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5acd1c825aeb81c68ebb0e3f31644030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f2427560444cd2bb4768e2d7456fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1762878a6a5fcc8499315acf154bb3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8996ed203a876fe1e7cfcdbc2c20e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b16936fbc6512ce7e20419d1c1e2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac15c1e20331d241ab173104aa01d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd83fd94b0d6d85cab6d385b73f5f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515f66c2374e3a7a0372e6366f18e6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37ea0a54cd5b012833fb3f55bd7b3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14baf9d96d66699d8d1b6baebbbe239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131d57fb4976433bbd499fa3be9bd2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee28296682b91439b6ba77da66e09be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daca91846f97e8aadec475d74027ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf205c47e335025c9fb5ef270f7fd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029d511176d97e12e8efb802846a6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4a88a282fd6c7326153e64dd939245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6f62b87e0d8111348100f1690941846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a875b8b9f1971e1803b6b0250a2d0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be43a8633f078b5a70bde86329eccd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95ce0a67812edac89150c2a63d7eef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23c932900eb28e8369b0cc91bb3a2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab3b985de84d9c31b990141bb0406451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8485a8d934e114e1d4ea6d4faffb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435527307c78e633d2b1cc046fc581053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d99a03fae2e01ddaf8a8668120e6e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab14e60e7c8dcdd70771afee1c26055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebda2c5489c7aaaf60d41de1e5f37156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb504e1eebf8e798b3de91efb9c004757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa9910f89821fb117b81b4fca8a1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a4937dd750d1e3967e939fa72974a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a1dc2629f8636835d87675a6de7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c311113a70fad2513ec1d60768e795761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879de361e723e2bd7ba819bb271a0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b437db7a54d970b180f01d6f4eb0e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbee7027d725c9d59bef1a05cef1e1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca62fd0569a32416d52cafe15fae7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd32b34dbd9ada766834250e038a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa286139e1d2256985a0e9dbacbc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3670b58b8298e514eb8e5932aa1f94468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db549123e1f6106ee47743ad34bb3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17749f710785cc83e63f4cdf83fbccca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a8a072d8055afe924d3459de501871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe991ee486731b35efe8cfaa8f343f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47af2203653dcdc320859387b105a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588493c34d43c1df3fbed89f7005116a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db15c4a42dcd22dc93f75586361bca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b50b3a67d26929972bf78401bd323c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ca9480e10d389adb8a45e30b843577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466c69bd783af78d8f604129c5844c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e865f11a96272a67aa2c9a4c99f4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbf6485ed660a58740d8c78d5d924f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fafa810ca33761bb46d72e0a5dc37d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716b9b12bc725025512679ca382482f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4975007c2520f64f719f0bda5af7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82466116c466cacdbb696f168b3d46a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ee38b8c567bfef0cc26b7c1d41e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f008c7d0b0e975e129633dd662455a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd06bd7db643835df9e1fb5a08c05787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68c1f5887d4794f118f65fc6d9d2f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fdaee5356390df2639dc059064b7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d44460190156beae7d9fd81d65af590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7f29520b4ce39c944eb858ac4b3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de7b27055c7772c9fda2dd683d11cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa626c6717b58569ee03df8cd273457193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cfdd8a04ffe04387157410616779694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f000f587905136e1d89e2709bfb93bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82fa5a2190a68cdc96b51b2cf2eb5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ccbe01ffca31b71be4910449351197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20f974d33fbccc045da97550a4fc2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92a46a9281e5e7d2e18151ac7114b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c352263cd9563217108a42a9c0006a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb01145147c513f81d179f1aca906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6120785b872cd5a4b7b89bda52e8ae1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c458c8e4fad4702332d583a5c3b1b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4f99c6fb9797c7f991ea057c0bf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a156d4887fd3773a4850e9e998d38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a440aa44c5b1ebf3883c7b7e3c701106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7400555066099334a9f9f3b3f275d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f01acfea09349d0640d617d8770f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0789e79d5623a4cf84ceb532b820e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd66a8ea28898b31fb7a48f9a21722110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea0ad33b324db9d74a7e05fbbab57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d997b6a982a2a42e414b1adf02be1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75581ddf9084f8f740a2dfcbb14afd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451590e95d996f481a746dfccb1f6b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f359e437b7efd572f4c233a126aaac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1779065a8e95baa75abbdf5f1f659116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44041b370ace73f0eafdf6818661ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c74a6d825f66adadf062ea99f927118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49965331583e87eea6bdeb0f56b765119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8b6975e55432264ceace439884ef0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b92a0f62a5d3fa4b843388ca0c32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02179e487c4882db9f302285bf48b364122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebafab2e3cb329c1481e30483d59cd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e2ae47a5155a729697723dde2bb84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21da7a8432bfac128c149b5e8b90b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3574d7c0a18c6d42f3cfc535963c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39df21d1136d2e3de7a95cb13bfd572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9be94eb09e7a5ce87d211a9f548f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5888d3e8c697fab2940d825c2a582129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82b6732b074c4dd5121035f33341a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3957c476e63116aa17ad5d20b01da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345155387ef8f9d0910632a5c2eb672132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad743f306b59d6f3cf0ef9d7990cd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa114a75442cf6671a98841fe9f15b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c20ed2c27dd631e39153faf2bb807a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c3e5c2dd4643f372d0a43f9a3ec98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ef58b45df9b53aef5fa9b92ca3114137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adaf9b93b131e40b1dd9ec597a07b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af7ec1d3b569f8b2f2dafc6fd928ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd4ea53f44d3e0cf8acd9c57f5c50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a12c04a578121599d64ac8d5643b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99f72c4053925a2e76f6ba1860b2cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987313683884f6c04c0cbc9bd2824b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b667abb38c3a2d52e2654e6945db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bcae04159897dfaf01ad5c8ca1390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d55415ebb36822027b9d1fa93ac97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab8794ead653a8fa5cff3ad335127147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99aca71805d9cb9daa9a2bde1d83fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba89614dcc92310d734cc687a6740e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aac4c68ab8ab418d53d23d15a7dd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f6511e402c317f4ff83e76c8f15c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7166f3b2fd33da09d644862e58ee5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160994bc5b5723dafcc53343632e68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c7dea39092cbf69a7ce5a228949eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f84c2329c6e5f7de6deeae0a0c657155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3f47cdc0a386ddef0c6516a13b367156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f597b646f9a3a8c98a8ca489d4b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eea51eba9e354414b3d227d7f51df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc88d64f5912a7319f7bd5c44a1a72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ab1da16f97ec6d051b784db175cbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b669a55e03277ccfc19ac2af4c5e378161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd0e1d8cff1bed528044feeb31bf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db42d74151d9c8b03af770d619397163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfdf8832764edfa24db0223b4ed41b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede411de6ce48118e32934f5ca92430165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d135aa4de0874309aa3951af365de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597100e35ed4ddeadcce88dfa4f11e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f3b84c9c5c1d78dd3c35a53bdc8c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd822e4e70074597b69333242b70dfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c303f6c890f5720e365dc032850148170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982fe905299dcfb3b1b937dc9c17aed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde40154ecb0208ed1322178d53c83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347da4eb64e1c4ab827498280e3376a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae7ac74fc6c59c725e34f05b06a3f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>