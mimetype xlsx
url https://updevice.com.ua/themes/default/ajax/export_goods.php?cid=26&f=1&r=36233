--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b502a80ce1b08efec3728cafbee611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae2b26e0ec7f0f8ba55e17fb703cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebaac45601023ee71f2284f19edfe73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed9d3427686d1a732b8e98d71552024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf27dc6246a323bbd636209267672fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8ded9e4ecb909ccc8015d16f08a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b785269e1e8409aa485d91aa9380cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f58aa5a241e0af9e9d1061c9ed2278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0dc732c09e1f1803b6e51f5ea63c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a5fcb56aa19ab9dc3c255053d9b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170d068d66b26565379607d125ed4b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32b8c1ba74bbac7e7bf619ebf41ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26216f690e717f47f353a1a7b3868b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d1cdfd74737ed22d16c5f4c46a1f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782092bce3c3b3504e63819638e097d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d2ae10ea5998024e3a41a37c0743216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f397f82b9f6906045a6eebe317810a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f2e906f8dbc52ef8e78b147c4f16c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0edb3f4cc3405e61929ed71807507e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20687ff72d1f62305fc34c3de62e1d0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28581d42cde5772d9b2fa6eb5b3247e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2119c2c9d6c9f8aae063de358b2dbb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c7d378b29416c4b9ead9b5bda10a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e605c7523f5cede6506ca00695115a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ac26b5ffb42f8248732e15bb3f9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813457b9b0612361117588c91853fcd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e35b2ba75ce7d9df5bbc7c73f6b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c723c4934a9da749ad0339e4aafdde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681796a2a23c5d23fc87e04c23b2cc8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af46282e89777de36d372c726fde6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a6f47b974ea9053f7564ef61af5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e8d0388126def0244ca1059cce7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b27556132142cf71829cf7cfddbd1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426ba947add52fa36a662a6e273de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000bf723af42fe7f808abc5d67c22df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dfcdda361be725eb78af82ef1c18836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdacf5139e26ca605d39e3dc8a82c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8c45548a4987dfc08eef7a0f1063e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e2ba7e5811ca8863dc4bbca06138539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9622b00aae8a270d4f06a3b49893340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89b27b4695a4949c94fa4aef820fe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c5709265ab1c25bbbc1b12f8c3e2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9973e400d5efd43c0389baf4ab838e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e044f4125fca0ddd1eb30e813583f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df232b0bf4d7a88a3594ce52986f3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ac9d69715f2e294d9d124dee44d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645864fedd9e6adb77ac9d832296504c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595cbecf60134d795b10195261e876c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb36b23da297750e0d9fbc7d611f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572842ef9453c71717001d2ab4e69f8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc109147502ee35fa23309e7eb426e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2888e4a69e42cbac8c7094f0a991352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12bb2259f2c3f4ffa0addca06a2c0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e7c44010e79e1edf2be75a9e49d4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65f8131519f89dcd7d5389136790855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961aa8f984b180859c25c7cf4b2baf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109bcf25ebf554cabe19df20c894bea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2450862a458b29740d55cb908cce9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d812c0e6d8775be5d33f2c2ac197959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992969c54906375f9b2735746d4eb1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac7faf9e5157d096e9fbea9b582b9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae934395217cfbb09a8fb05285801162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a666834ab2fd54921220b02177b9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4eae84edb60000bb2edff5dfab0d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2143182a8589058b003ec856df897c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13235f4ae4182352574c23e5a8f63f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7f4d8396887ae83c343f1a87d65e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9233a30b58c056df9d409282844ae168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21737f382edd224158340dfd564b078769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511270df78008d36d0f68833e6aade7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc0b3d18bf2293a9ffe974016685c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b21c2193667d5793d2cd1427d4d9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c42c8a2286d63c484b74cff13e8f6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0170cf5349dfa019f21a3aca32d2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a16b4c33cda7f185ae7fba9506e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290690592f4c297d6bb43bc8980ee77e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d8cee02c43fe2e7000c8a487964577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc83428ad7e01f5828387f14e0e43578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de1ba0ebf8cab2b641b34a7aca536c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef361dfb1cd2b9b8d777facaaf66880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7bae4d99421495f4ed79eef86878d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc9c005c73dc65e9cc03a7d644624782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58390984043ded8405041e1f1fe95983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721853f04f90b2b8ab223f1768e529e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0fd0df3f70382bc67c97230e7f7f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32128061a0681438c8eebc7d55b99986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a35fbdae65ce6e729c0fd4496c6cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aae79a0659fd45a485003fdcb4c4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac2a8e1a185affab2365bcf906dbca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d018fd22bc2b977272399a87947c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48f6275195212c1aae2c4a402d8db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e3b60ba6986ab958a09d45e4e61392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5786eb736980d2d14445d36f8bfce193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134854f28b12f1a4fc9c24a2a232478594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798493893355345d1fa5be04aa732295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba1863de7c76658822b7e9d88cc1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8772e47f811d3c771973e8d39bd5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdaf5cc985668a0331c1732a34e6a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35160d239aa07d027f71e5938151a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf756e9413bf2610d78bc3fb98b9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857aaa90ebc89f96502e981b6776b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263524228ba33f6db25e7299df3e707102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dba0665ac1bc5610362bbadf4799f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1204b64a4dfe18ae94b0beb7d11102104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f3d362aab8b24f3b234db4de0de9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c1f05543b9fb79bdacbf0194a8582106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b595911c821e45ae79919c05a382e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d1b6fbdae4a36ebbc546a623a862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf77be1e78907fd45b8b5398af41a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06117dd416acd7efb981f9da3425c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc5bfcf5bc305a112806d625b182e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e5f88904671f4063dbbfd0c6fb3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ba9ebb1cc0ef755b42852f4c5314f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc23472e1b0f203504db1359cab54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab3573b9cb089125f8b2a3fdd4acfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62619f1e8c7aca12b67cbf34f262d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fc53eb629381ec9644be9e70820c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0396a19d4001bf0205fa22948cf9484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aab99a5115ff02029367d76d19778c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a61c3ad3d6d9eb85b051154c1c1e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfad13b364939ac513f2cf61c3f9ef3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65246e14ec7a85094dd09a206d5cad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc3d88bd33a06a4fbe9caa5e0f599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccaad5b2f451c7d2b612576f3c9f6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba769c2cedaa04203ab033ed255e37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02f61f20df0c8544d5f3ff469e6505126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51217cc59a664f8909cebc74fe90ffc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763860c35026022b8026cad49adbe10b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f841280037f75e860b92a47764436129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed67cfa37ed08781c127400534848130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398fa73db2b3bda463fb82854bb3d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797973fc3810da4e17c3de48c511aa37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba059f84f3749358da7bd6a693d26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d38425a40ab3a6ac35726276fa57c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea26f245f91bc13c9a548abc9607ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd90554ae7fec0282b93efb2581137136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd9d3a2298b0f7b8cb2ad4dd4ec010137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6ed0a8d35a0aa9f5671f0061f736b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f451915335158105a51fdd32bca6ead139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639acceec5329a1921e362944bb37de4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee906c5edb7aab053619790f21577a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06277ee1e3e0ee1a830a4a06933c142142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb3d8afd6cffe8474f5f62c08bcc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db0375a32a2aaef5f618a8f1e778b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742cd4886a3ad5d75cc609a87125be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6049d744e5543b2b103a0acd4cc4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d5e0aff73df85574e0e5d367ed04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173913f1590b1194c6b1f1cf80f29db6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c06b6ec021ac5aade877007bb1e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb157ce21c720423325082c98cb343150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ecad68ff6cf4fcce2232084171226151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32b7aa1a6877fafe3975168bbf3d9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf71b3c4a0a671395ff5fa14305a0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4e32fb250ca77f3fc3fad6909c3be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c33b35ca6ec737578ce6db4292fb62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e29acdabae089342727eec68d9779156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b78a86643c8b20467d7960b129a1d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e79b1c0f53b69e8afc36042eea874158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978ef10772137950157e6ff56e2297159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b84a57e3f8f4a4b1aafbfe0238fbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ed99f399f31d7c858d42f700b7dca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a709fad24e793d5bab9baf861632162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d130994023ad0ada60d8676f4bc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071504c8186195c1c8a79208196e61cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499244b479297ddd3c21cdfb300ff39e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcad382a5c1ff4fb751b2c1b7f5bcab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d676b435dc5076f7918aa3ee0c84fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461870f3857e7a1492cafd4fc414cb1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edb974fbc79b2bd8bc11d30fdfb99e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0553bf1a4e6c7c1b2908bf685f5f8ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f1a4dbb459ee7567fdc821e5b1eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb59bab9320e4b2b2451f7c877c5b04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62763ec758f8e479b8845a875e7c228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef76f4b0658dd60b601c71031c615f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365c5619a1c2d5a72c52572e419f86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e54acd8c960aca6af9ecc0424b01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a20c50cc66cec0578d29c5770b23e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3386b18d55b1ca6c3ca321a5352f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d92728e66cbdd4a569240400ca881179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302e99d4cc8598e16bc7fab17e15808180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7063006c648a4a96a6f858d6edb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd05e00548aa10184748cc051e91ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b78c42adc3f78fe185ee72bc2845b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12ac55f3ef525f7d7457b953e8c5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e84079a93058d4313089e0baab6ad55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97103abdd909ef2cdab38bb7737cb706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ac5f7f3e631cd648da7b54b2ee1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b736b4d055380487ef9746d1e0e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48171cd8c7800994a8688f946874ad4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a0a8588bb715bec7b91cecd8b3d1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b49071239c412f60926c63793e40311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84c5341b89f09a3abf0a00b8f014f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a5a42450042480a9df2f50e22e64713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113403f137fe284b5a2d76c13d5596514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0402ea38bd2ba18642806b61f210215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e437451500fa151ed0c5949ee5b655916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a6f891c6f987869e80e6e84c0b3b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a26a09f12d8899a721166b40f3ccb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbb578f4c59165b46078100e5edf8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9320103a7e0955df02e674d8ddf505520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fbc59b61a328a9035422c9baa8e5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e697980414a02e702de56372e8e2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df6239e69cb5ed8ca945f11d03c7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad240354ea1830d97e160463c4e1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3456db7a414d99305298763c5133125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836a59a742dbdc690b3bf8e6b91c28426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29950c61ff98f2ee133d1ff06ee2a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ee00cc588e3b9628233bf5ea4743f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f25cef99d9c6588cb68ef2a908fcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310828ca25aec5b2ea7ac2c397f4b1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133817b6e005fc10256622331e89bf0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4629a19ac64e2b01b269f04755afb3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26696e36928b8642332795040ee8bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d385dbd3e7a74e40cb05d820c1cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab956fb123192bc47219f3b2e9be1df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616f22fd4595910a992983dd3a29ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe3b875504776a1bef7c0b291e6d3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da7a80454a3982f906860dd3c0343c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2644d05c574a3f911da621c851bfc3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632b72f5216d8c430be4e7fbf13e4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de680d8b65fb70f5cd8ad6029c7bf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2defd551099a9e0ba892c250b1cf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a834ef3ef69220df56549cfc07c2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5fc8338d2341631a6bcf35ab3c4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc06fd870466c6f78e652176358cc5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99099cd606d1424c8c4c35429ea2cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abc550c301c144e318b9c48e5d6ba947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00fea380a94d4130fba4e9c2700aa248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be864b5a14ccfc16d57e1e2e97a157d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c95da8da633cc9957d45eae846e4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea6a69b0cb659a020e4b972f23926451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daa2de852a5107668c3b2e3b55d6f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6abeb02055ef56ccabc2990036157b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d2046d1579911c8fb4b1e076619654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d25e53996bb3c263a205ec20be83955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6349bf1b23cdf388b24cf25440fee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c26e2c67df31795d3b586ce8424eb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dcd1c4e8a05d74a390fc4295be9b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681edf90523ce00167d5c997b73059159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95b5283011c338c33f08b0ff34a8d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdea4ce5e07061650b9aa74e94de78861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd90421e4538c2293ece69f1e5fe6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e30ac6304e47a67a55f4550d465af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35118300eb0b299687206a4d926608e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1d6a9788e821023792cec664b30765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2017017e75fa76a1cf98552173b7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cf681dae0f594836616fbd44bc9f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59fbc3edd4899c3f00c334e3e6568968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2408847b4abdba79e2b82373928d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216ddc73a76924ef5aaa7577387172670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace4502067f519c3700658a7451b3ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602151fbc4daf3d49e1e2fc3c0004e8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13829412525d93e0032d0fc5031a235673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1c1622e818f18d3b4460dc9ea4f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab753c6f136dcc5410357d944736c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec671b463561443c11b5b47524dc97176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047421b0b7b1d8eea101db7d448a085977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c57d6d9984057c68f97013b14daec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c63d247e18e1a47bb6657a0f5c5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819f7f8ee7e975a728a08e94fc559480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2e9a5fb35f1a7f501956f11313a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf718f21df3225c50432791b3592c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee4bdc7b3b27a6ba1e406aa7f46d7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c9f56fffadcc3126d31af2317c75884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c395724f7ce6da6b5862bfb9e50585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582ec2c1964e883044fe5f19dc3d3ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b804d51bc3b1e3f395032a6c527a7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350e28b78717052c1687202235e4aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4baa7dd8e1b816c73df11631cd76889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e32c9a2ecf7425ea7c46114ae1d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289200c9caad68bd5ec27dfa94e3ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b403306f4be4d19b86c1e9fd27be24692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be9a8ed788d5d4894e2e1d454e9d6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769899fcb493bc1348320c58bbb6ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a239eefe0f30c064e8ccc700cd5c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539367726af4da499549122f4a5ce35396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e4ac5377832e4ac31e1c3de058f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c460fa338c4e012c5748b93cd1987498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6b54d04aaa33f393fd74c027c41a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fa7310c609b2128b1addb1fb238a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a5ce9c4167cb71a6ef382f7edd8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4736ead0c048f36aab2e83784cb45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e2221f23afefe42eff3b7e6b49ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf50acd9cf68724abad8366b48f624104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f4b05d88daa23d22f26f9325c5e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a414e94e79b5b6d98caa8ef57ed6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf956462894943fe04cf0276b8317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23a381727fadb2a735c934d5267cd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef06fb6d677e62a30faef34bd43ada109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b6b590b13903ce68850555338163110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22be4271a1239090bab016c7833daea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5eb08844ee86d0748f533143cd66d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f6f1cc18f24368a38d02e19cca43b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8084e6b8b7490c771241742940a69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543df4e1edb55ea2fae4f59c62a8b0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546589a8e22572b4ad97483a4944fc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395b9bf89cac2e6e36cc6abd858567117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373ea24abf7b78822ba4d73cb60f01b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42812e55cebd1d802bcbb39b7861ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413bb2d75f59feeb1e3ffcf442e697a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a1af7084a26054e4452202342d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cee39e234ba47e201352ba1a2dc134122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440153b8264017afea41868ea9f75e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2699fecca63f697e876119afe14f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa4b0b44892929fed355dfc541eab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0475d492cdd08bc48c84f71bdd36a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0df36a4481d38a2fb323d8ef18affa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189804792fd1a7972b8f8997c3338b3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dd47acc3a87be86e227e6c2a3d652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80fba5f1ec16306636b5db53b7849130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0c13526a1c492e53c85b7b1a76efe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d3536a4d822394e86755faed184dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7024ab559d1aab6ec7f0f1704167dc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0085d3b04584ff6ddde255e3a421134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82697ad0bc0f9858ccf8647841c012135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25ac565fd089cc6a19c0a120430b5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae94747d14606ba2a2bdcc14f6ca2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654414d6fa8e409f9ec498571c449772138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b520a694c6fa5d757d294489a4c4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5ef413c4ebaf13bf54fb304540a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b915cd30db73fd1cc27f2555534908141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd5e0d0f68f392af6e3a046f42fd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93826e6178b5d90b0989c84246206b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caecf9bb5bdeef3aca189164c7d400d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd9e1c8023705e1dca8e5ed9c0b41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8153feaf8207eb5e719503d08c8c04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350934ba5120c9660f50aa33fad2df9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672e15ee9f3e1077cdc2ab1ccf656a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f4c88cacb140be99ae12f5e0ea4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd9a7ea883042a5f33f844239d64d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e5d60827f7c11d9f3808c5cf01a61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2af5bab36c8ba94e7ee50f898c34e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b07741cd976edffe88156a3461eb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e401972b472e8f5c2690371ff24bb45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9f30e4476cb870003ca32a8b2fdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52053e2e50894f0efbf9ce701e5b54b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f427f2c5d8d31de4b28511f6b9bad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c38c0656a402734e0d37fd76217a05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4550e75a2a6cafed86c5c745681b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10712c375f45a024bd00ea6eb12f440160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e10e87127b5393957cd545a4eef062161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86959b9c411b664120be90157309d40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9bb69210910580f9b357f32eeb676163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cad1217178d950193fc973c79b922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520accd771a21e796c7b0acdfbdd94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68825f9eddbd6c9c390b00a137c5d9d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7932c4f764ccf1eaee89d38cfe7d34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143880b05e11448a7940865e0071772168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3ddb1619b73bfd4a899e601e9a3f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4353df03419614c06f51a54ef6742170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6716d182c85c632d8a242c5a65cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ca1fc1c50a1b135051e518ccefd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695260d15337d04fe4a1dea2e0a1bd95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17521b179e865db44e018f0163afe06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043704d203afbb73d6410094e7686264175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418e9c857e23487856dcacaf00deff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd34d29bc977864da80e005342f58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccdaeca9c4523a04ae8502c7cd44be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be20ca342f4164f07c3c443704415179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2bce8ac4a3711a38e3e67d7f23b5c180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>