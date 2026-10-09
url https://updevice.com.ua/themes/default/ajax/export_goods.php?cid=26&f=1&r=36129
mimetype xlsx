--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc110346b8e300b7b43ac1dcba9d9c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333726e1bb2ca615b6e01942290065802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b7cabda9e6c13f725bc337e089cad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f18f7545e31b0fe76f38de045f874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b1bb963ce12563c5b9494b1d7a6815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9569859b51aef3c8a625aa15034dbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a12226eff8188bab263595e8ca1967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9608f12c8739d29922766a09d66fc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a17aaeff925562240ddf65d41664969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c202a1f340830340d4789f1a8615410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c16d3c66af250c0520a5f034cad8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2fcffd8ebe2482328423a753315b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0b4b84f71c52e3e01e1e975f7d31213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf883c7f133a30ef568785804522b1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4f700435d1b1158e5fa73acd84ea315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa00d578f095b29e22769b41fd0c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3352802f7c28c193d4d766478c07917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c142ae3aeb661175cd95664ed43b57918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb2c6940989d97dac27aca3b88bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c58e0485562387c06a54fc12acca420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e544fc0a07351dc83963a9238f9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2a046e1899ab46be392475f0209922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c84513135c92d2e89205b03ed1eca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545db82960a24ec8270e6056e869c29424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82a894ba919a96f6c7b88e650228625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2be9e060953ec997a36af0789c80526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ab1f52435bba4333fccba02f569db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eca7aa90c768c916a64b446311751e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c21dffac099eb8feb7c8c2136680c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c75405b0161374c4f13fd77f731f9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e7a5f08e9321e861a48e22bdc873931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d9ec4fd8a517efc10fea3deaadcd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153677dd1dcab5ac846687a454a5c22533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdcd06002c0d1648a70ebb04f6ab2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb607358ff28bf1a238f1701daeb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2655784b610c4c398ac4ff815c212736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca8b5a9151d845e8da9c5a06b4ea2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3605f45932e9c2aa39a52be560444938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657011e3da8b79abafb2e4b96a27b0c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe107286dad4e5c223f6dda1ee6d2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d5ffd5aa3124392ddbead6e58a66c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e023989caaede7da6529b2ebfacd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fbe996154e0821a96ba5aa72975a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353108f4f476610f991e566a81abd16444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e570326f1858a28235cced9f4d780e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995627cfdbe8209cacb1e04fde2daa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb14fbd9d0dfda41e6bd209d2d9a9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9461ff9887490114884b3b2b0931648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda4472028deff9e5d877daf67d144749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d0834080ae73cafaacc4173b8d4ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca2cb62eb6e5f19aae9e7bf3086f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279bd05adc0f5b105c2bb870c56989b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee50911633f867925699306c2e3b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1bed217507ea92655368b41fa157454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb6db78e1e09d2b6acf928361735f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637b817fc5601ed6fb44c72867584af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584abf37a1aeac8001e72043b1abd8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add0e70d0f8be752d138c330ec0223c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac777dd3f6569d088641a2d5343f6f9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a2a7d822d4f9e431c4b07d38f549b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e6ea2145523f05f2838a092fb2fb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf473cd052f08655d3603f3f5acd793462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b68113cfe4c6ea776c163f1a9e3e6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aa295ddff3e634fcfbf3bf04bb83f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d46181fa32672b055fc28db857a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57770b16c884d6a380568ffc8164375e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06660186b4f24e42db8de2a64f21f13f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e3dc32e7ee04a216d2f4041d48ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795928b783bb0a3c964cbe67f07c45c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95191d14f4a523610a9565c79523a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524c91d0e860db9347d90d52c6ac6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087fd38a4a89b8a72982ff33ecf9e9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc74266139c840d6fbc2166a3a0a28e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d037111974e2f6c3ca5a16b6b6157874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679baaef4ada989f73f103861acad7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a7dacb9184a40b014e90f884e76c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f9daeae3150183b5f3ba05cf1f45b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125abed8f9ae284496ecc202498abd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f42625ad905c4b31401da8c9b2b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52827c573b6c6be67885a275f3c6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2607e3b539a6b83a8802c240965d4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66976923f14428033628005462db893682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44467a96ea13fc4164ee6d81c30f8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec48e89b10bea21f14408e418deb9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119b3d1c8226e111794a0cf9ea691785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9fc810073fb2eb62a5b191cf8055c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c166148af49a7b5d4e495e7f29a120787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c96559e4b654418e4f660dd1f77d9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ed495e77ceb66689c3f92421b55689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0241f1bc13609c6ef12998137724a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1df30d7fa2be557d3d3856aebc3b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0060a758bda5394a4e0dbbf5002cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df207b0b3f41ba2191930d5c659feb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d2d16e9c265e39ed876554c282dff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ce3a7ce4a48eb38da0b22d06f280095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df9d3afb2c0559c0d3520059395e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb6a549c764a973803720ccd5c93ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bbab861479c0f916bad7f88eb1b5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11330ea5128fa54839776695b98853f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99611a6e88836abf6b02b8ba08b73f48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83988517a3af2c0fb6c14168e99005c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28bdcbccfd0c90bbb56c11d7d9103102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74383574b97db77bbc3269c97711122e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac0c599ab45813d968949a4346617104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826fad816bda24f17c06f0d35bdc497105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b222be64b696bc0dd3cb3db6ed487106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8664e5b5016adac92b87451c69a5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b42505c519e95b660576311954e0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05303c654be4feae7d7a3152a12ea056109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65c017ad10fef5086184419d127d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda23c542e0a6bd9452f355424eb04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de0e69ac11a5af4a2264f4500bd0da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aa0a9c094ab3e00de190ce3f2c0e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6d37ef8f0aa5f96cd97f73ee74471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d48709a878e415ca507cd559c2647e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a6ec949f3d2153cb54fe0fe392404116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813fa5f1535bfa80e42947ebc51c717117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d9fbd90de9a05b1c1d42969f25771118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe04186215c116625e0d88d31472fa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bfd7811b7abb473560bf9c8d61d70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038aad53887d2cf97c20e283d72cd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62783fd3ae439f3abd4b04d2470447da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08bda5d834ead1f6fe1b9a9e3d634f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b89824c946f31a045da29a6ea0824c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5e5483d504fa8c99c1abb73bc00d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25430d4a7d8220dbf8978e2dde5dc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3600e104050c05cf38cbcfb3efd84b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a187ab0383bbb8e1c665ebf9f0820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de0cf3880cd6e95eb44deba396803c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b923138fe8dc7296a617d1e645f0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e698509c0030ae07bd13aca51ed3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45139c6d588cbc8bb52fb44315a5077132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6720b2d715ed47d0b107c4e7d80da1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b1dfa9cbe7c5d706047644342527134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e523a4a14812b4714f91e446a84a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190f577509088ef2db2a768200be407136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250114304e943f04c08b9300fe7ca400137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466da2a2bdd4d9b51839d87be8f434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5320bf4b2eb0397411e085f5f7f57c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbffea2a7b13fad6b3c426d2c235186140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce9702d83090565b17b5faa58bda31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff636a8f857b7472e88c7e0de664c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0d1be63c74c9716d178dabd9c757143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99265280bf47a924c6bf08f0a5dc8c70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a12c93127d88b5b91af41439f07473145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2dd1325e6efee1765ae127329232c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc966ad830170f2f033340a84e892f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aef42d8fb116a169bfdd5fe0dae611148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a05cb6fccf5e53e48000b1b3a1c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff015c7b6b6e46b8608ea541e26fb506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf70806830d3d0e069cf06397af4652151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bceaf8911ff61a1c64aee8b3d7824e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa26bb5299d3ffb34f0a8fa80c33a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ba32b829a006d62284bd78d0f908154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7a9d4f53427d54bab13fce685f71c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0852a80de699a7d5bcbcc20752e62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b213fd7e6c5b3d224f56d0e9046e46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc593dc81568d5bf854d1778b0ff6c4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddb358ab3b5f70874306980f6e5710159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f37d13a36d6b2c79ee640167e1f51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d528247534826bd5d08bb3db45713161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778d9a2ea12d15206040d75af019e4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe48c5d2ab330c2edd8ed764ac0d623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c662581356f2ac93a0bab0265bbe3c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f50ee7e27c77d972e998d9b973d942165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d90a33dd540d2b108afa763052d15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3f4ea6951a7833df86f8db5a6b3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e63ac3aff28bcd152e8c0647fdcba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e42e961da473092ad6a1b086aa39f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095cc5d7103308b5848736ed38d361170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11a21ecec8e24b6a4f4a8dc39eb320171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692587f8091a1aaeb6ed16ced77f31c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4d4680d79e94a8ee4b6c5aa5a0dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd1287fc7909c5c67ca2dca6446e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e884f389ee7452611229b391e6fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cc692ff603efe46992cc4cbe13712176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52419ece28ea2917a894a8eb466b292177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891def3569843a6828cdcbf2cce14010178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db64e433633a65cf700d85bf7bc5b03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af5e13bda0daf2752acaa40e042d9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621560de5f1b41e2efc639517dcb8ed31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee7d9272ff668affcb38e82a299a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec248ec46e16f254a634e907f3cf893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d02ba8e25eb85ba0f9dfa3b87a734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d61bdb5df7f427b136cafae14d2525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d38f4fbcaaf32270ba750b8e1c5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849111490f1fbf04c6f7dd7ceeb96927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4e8d683537b088c4fdd9443e15688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7eeea8d1048b48ac7db236292d7989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d2d0c3f86c07c0e6bd56210bff2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3306404a2ea580b1944df098407258111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764428b42331f11ee65617335fae7b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9010d9dc9a53e5e3a8255d849811dda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e931ae379602e255c36691b0febc3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df2ad379d92183f6537fb92d8c097f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793b8d590a63212166e34421dccfd9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3ae590b7ca7209b99301916e131d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0ac37022fe38101d09384b0049d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd728143ed93c7a6cbc41a5593956f7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acdc7db84219eac874da4d4d956e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9435e4e0f99a18e930c6412fe5e4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61c224fc20e384b2bc325592b8adaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b66a5df684d6256ec873a79ce0f1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595574a98938a9358cb6f6dc4687450224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693e47829dbed4e8be38f44fde038525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265015f0132d237c545b14c8085fdc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a14db8d198d97ffad4e5f8ca743f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d1a0a0a062246767c0e3586ef76b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b0c0ff34380246a60b60bac3ab1f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833e0769dcb684821b4c2e87f308e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44504f6124154fbfd4cecd857cdc21131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52cb7b6232a19e9dacf2a639c91d6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999306bbf1101d5913aceccf1642d44033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee55bb82e1bbe1d653d95b2cd42f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed3d14b40a34d90233f99d6c39e65f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6535a3c4260c51290aa8a88c30986f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e74a2c65e3aab98d6e6758a9bac1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38e0856b008093761e3729b3cb9a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fdddb6889b1e3ae2a9a17122af4da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a7fb942720d8b37587435e52909ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea8884c9a2d1dcbc626cad5eb8b9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcffca5bddc11cd8d801c80b17659c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb1417bbdb0c3f12ed1e76b6b4f9ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f75cfa4f913386d88c4cd971ff05644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ad60a058bbb1a638acfe47639c9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7e083ff0eea42bda5ba50737205c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d676e203277e6bef9db61af475973247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a0560a44772c751c77ddb00fe2eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740220d72ed3a897b9f3cc498b178b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed62255a839ca0bbeadc44bee19df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d270eb8083d4d609731a93f392a1bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc33429a63832ec764ef78c0a8442c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed144ed195a771afebe37a0f533a6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650e0879aafd8704afe2fab19db6fc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c4bc88217a0fbcd9e5503a0d9cc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7166d4f27bec616fe46e2203001c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4169aafcc145bf67b78b258b21b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430cecccabf3cf1722a4def0c04348d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d075ade9ec9ec53783ac1c8d9e47559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1a98d0a23b9c43e042d281341d6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c10e0ae235b4029020e4f8d8abf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca29e68c8f05c2c1f4e5b415156b61062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c01c9442defdfd381f4c35db6604d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dfd1841439dd49070585a2aee7f1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11f513359ee81fae79790c74bdc8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74da122afb5f6f71ac7a15d9455578866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dcccee959e24ef01608ad8d9bc92e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba0dca208b34a4db3f2548a0f593b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b3ed34046974bd58a77eca798ee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c0e0810b2bceda3c8f5e781d355c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ad40d4122de048fffad721d9b6eaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b93b583f452fdbccfbd01d0acfd19a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852ffd6e75dbf7017930a1b04ef3c6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c40fdd1d9f5cc78e28372775bf4c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18853e0b00de13e1e858f55e00212f8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eff1f8cfb2d915eba0887faaa3d7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9e1f13669c1b8a14e239de948fdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6922340dda57478340bb767593d46f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb26788cfd09655f38912ddbc8f051679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1226a375ec800d4348abca6e61a15e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46a61886f60dc003a68fd3e66aa3dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b366c9b30c7e2ce2a54f94f46dd9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c9fbe2a1c95be7cd902ef0d5b4c7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b171e6bd195784e66265f8b85c2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a57052786f23007637b6958231931385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37d6044051cf4acd718c0918308dc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad9bdfe95d2ef49b4666ac7c10dd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6152eaea4216205b7f6f0bb13ab088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60bfa4f9fa70fb45a0d32765aadb2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72786f8cb504afaee379cb2d46f1881f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d4c0bcbe23b02ce8a96b62a8227891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a797e3c5d9ca495f388aff48930092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1c6c35d4f49ede557a09a2254a9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f6ba567529382deb8c6f2c14ef48a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681bf490847deaf727707a3a76250e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427a7ce54fef69b88eb1683bb86b5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d87c53b1635b6c19081c1033d105497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e69e3735017ff7fc2d7907bbba1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a8af68971d5a4a7fa3ffb667dd5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a66ae3b4da934de6cfbda700803230100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1544b84e63830b4c5cb83521cdb80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c8ba385a453858d52750f855999f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489345d4b6c5f9352cdc7339e11e59c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f08f30709542d9bbeb2bab0491c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be2bbfef83ffd6f5d6537293c9b734105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bfa9117e83269253c95e68b853051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29573db5682b8e3d69e3dae15ba1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8200723ea67bff44af184993f09d80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb213a3dd4364fc1a33fb1396578c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b743b29260d7dea672e4e51ab17a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede5983d10e517442e35d16bd5bd29c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488bfb1d392ab58daba22b7bd73c39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e63bd9724108d65a40d0c63098aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8502627ea938935f7b30f94ec185fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931f7f989db38d0892567aa4bfac2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae9e4637905c428594c38e6dd6278116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f19c6ee7127173f1d7f5df0af9376117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b52dc98ae855db921f9c4a4cced3b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3df12ffaff9d272c729b9ad10e3ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acabec9cd9e2acc433fbe3b3f20eb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d853db1c53d49d53d258386090512121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb218b22a11e104e5db217a1e01a43f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d1630f12504a14811d252abf4055123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454397abd21df424126f771a77b237c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a421853ab6af3b0e8ebd835760be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f52d3a8b2db0da4a7116a78e3659d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b895df26526471dea389c26d94cde0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3211b592b87813fec22ab7d2579552b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6877ee5eb099b573378e9b2f4d605129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de5cbbba13b47a8e344394bc2f058130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb1291d0fd9c5c3090eb63b29d178131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602c6a0dd0363b2ddc4af8bee24523132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0d3133b02d2c3d9a8add5b05b3fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bce5e16e58f98fbb79e7a491523fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4e3e101441db7d9ccd9e808e87ea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f547bb5f83fd6539c9c298da84c8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ad47b16215a8cb3712fd9f7aba22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e555d31a36b4e1b6bd4988563c2ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b57623463749d4a757446dd609a37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50457bfb17e7f0b0a9e8192092b2ad92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f0951fa750c0746f60fad46e98c58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d89150042402ee08e8302b4a1ebf2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79de11730d13ee9e7b60da078c8ddd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa069fcdc44b1672457215360ee7bda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae98dde85da53aa16d42b655efb737145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a07f9f01ef30569f91707f9cc24d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59c5c62582f01c2b77309ae0fad293147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ecb9d9e77463ca119b3311576e0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb6906a89830f228181c2ee33cb9c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1664e944cc1b1778e0ded91cc4a736150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58471fb5decb25bc145a9255b404e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e9a3379a512826c5b72055435c9fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da535a0c573ded02796346cc1132fc55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc449586d465add0a1abf104d4a4c6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054030e98cfe006ae71c19243833c795155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e7847780c54155a8ceeb0c1348c1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023649000d6567c6a7e3a3df495518b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1705032ac5433545a4819c1273ddbea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d14b894a8c528d7776bcb65c40ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342deae794df9e524d22ae484dbb5b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e192247deab5fcc7fcc4c8d733c38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95788bea6ff5717f36aad4eac623307e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f22e8258272c4ee8d5b895d080dc8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52262f1a2b1e7c51922cf15bb9b5e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c51a49464e46b79cef80462a4faf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c30eb0b1e5391352a184ab7ee83250166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60712af1b835d18eff793f048c8631167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209593b8cde3e89732ec3c98a6863b3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba36476385df95b1b4deba16d882121169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7417a4eb83a6aab568cbbb08d07e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297c504e348ce287cba22096cdfcd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266c52bda6624c888a341ba48563775172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2c3805f11f9b13ff9e58fceafcda1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710a6e8ccfcbfc409667edf906a084b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>