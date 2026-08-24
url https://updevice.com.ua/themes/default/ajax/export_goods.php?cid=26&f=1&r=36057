--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63d1d13a79a4a4ea1c150518305bbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd571f187dc4d2756a7212d93406f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a24d6a472c6f721531f0b97d84462e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f110b669296b19d0c02150d4fa58e434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496ed425a4dc8d17ed64d043cd02325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea84f0986196025b25d07d974dd05a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3730a080b271834480e846dafdd777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceda4771cb4e720eb32a25d99c62fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c807b632f717116e8cf6b972cb0cb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1fc82ae5560e799e2f1cb8907fe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466717ba4f64084f936492b2c37aff011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dab9645f7751dd8143df24b446d4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659581b7dd330897b77fb990ac3e3c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a479940106d89912171f20e85d5db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28f495aebae91f236a593218c30f3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a76ce9cf096e237b44702073b23af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966211f7f678961eaa3ba34c0523b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a9ff3a560ebb7b5c104084474371e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86696627d451c642c88f1ab3e6f8e34d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd685b893f40ef1dd5aad03ede9d5bcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4037538121d54f6b31b8324d9337a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5150b0670386b513bc0bacb32c82922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c783f00b80b3800adf1e190dce90e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c635f5d3b2f670a5842154423f1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8cda926a114c5ae46a7e8b8c516525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7467d261556882b1c200b265d8ca126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211540544ae4ceb0d4df2ff7462e849027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b73f13953a47a585559d0eb1d05c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba68553deaa480b9b4afb84e4da948829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9051ef8bd16e445f1296d879958d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4968d8409b397858313d28c172c10f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ed247a7b2e94c471204cfe7cd95f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cffc9627f95bbe0d7b70e77ad476133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84233a30710bed2c8c9ab259887b2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173607efadca48d3a61fbb96703f62ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929647a6dd7572505c1e06fea0672d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746c15a08e69238c0f0c491f25c23e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9307c2af1d53a15205fed0213e4a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a57ed2d4f8be52b818979b723da4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1494c6400f59cd2e3cde399aa96240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410fa2f2b3f04d703d552d0e914009441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df670334744efa76b5fee15c4c997642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576785706ec5e16f656fcff90a513df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad80cc2ff7fe9f1621cfb82596ded44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ab5de3a358a3b6a1003aec1efa34f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ec60b3694286fd04dc1e9041387a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d82069fb0aa8d899606f9f186fe24147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0532620a1d2944516444742a025990348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f31528c4f04acd25932cae99bcf2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1136ce4d10cd0725b625e5aa74b4ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d9b5ead27cc830b17c83e1c5254d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd68c8136b745095cf9519db23d41b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aade21fc68d09b888663f20e410f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55e869ea693be686dc4f9b42d319d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f76ca5c235a03ed2e209ab58ad165555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce18ecc6a2fd623273ff39eed083056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee39a0d583d5bc48acc4a518a28dd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9533bf7d19db0a4db2ec313fce62e8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37d1d4313965a7d8c876db34a0ffb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a597e79756cb42144981c5d91ee04260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a538fb4664708cb74eff9143acb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39844f43cfa4221eaf8b239d331a255962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8443cd47b62357eaee2a639a1f8fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264505282a7c147fcfc80d97488d82e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c04a4e656868d0a874474be7ced6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ec5c13f193ab1c44c0623f586ffa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0557c542bce113c701ced333ca950f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65c86ed69ced4168ca805b50e0c96968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e2a8ffb837d99d1e9c8f5463665569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc4db36f0413bb23c4366eeff2526770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81309446ba238ba81c2239a987da186071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e093915f8bc2846c9e8d023b8b6b73472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad92ff5b2e5cbad821d8bccd93cae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01140a78e11d3fb5cef61a777e52140d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e48510af797b939451dadc8f2ecad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5adfed9f5ab9331e5af3a5893bbf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7ccfd566a601e6969b62dab220dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea11d27ff62cf20e81addd7e6388c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b5a810fa1fb2d58f1b9c07ae83a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00d5ef5232356edb25e334e9f7b0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd3c88ac6d19ed9b9d9aa0ead0dff481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7908d82e868cbe2708a3bfc6a109f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af577cdd18505037b44b996ba5e11d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515903c0517d91a5097e25d5b4f1ea884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1188a526e7a4b76965df576a0b47985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8bba9b85b24e2f01a9ce3fa3b329b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c236343bdbed821cda3dafb59fa0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c9618d7f4a04eaa3e9d2518b27d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45df60a953150b7ea8aa441a52f3f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91561fbb750db1eb20b9ce262a62fb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc18b4cffce23f852cbea4df226ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39efabbd5e56e7e89abe2302b9fd1e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb80cd4284b117618b8bdc949976dc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc194089770b64343450a17bb708fd2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c41707262a67ad6d660c7e2f6954a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca3733015d777f35d90a9e85119dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd849dc408a9dbb4e9ed0cb191e0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b886403b5b57b79d76336cee59a4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da175fd5e15492e75bbd1b3200e03ab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc7ef2b77b1e5f1f4bb8db0b272b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220dbd3ebeb88648939477c30abeed8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdede65d2aa552c7874b367d729ad5fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cc7d40e9987e4e7e4e62298e30162103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1faaaacfb95d0acc2ca29bf03aa5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb0ecf211963cba91dae9eba867376105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aea13f6c4ba9ee04315665eefef27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972bca27483dee63b4184909fc6c3dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aad2564344daf71a5bb7ef2245c65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634ae111540e5d5b8019b8d02d44a7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb682e78bb52ba0cec15b9832883303110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f173e64677094b7d602e481d8ce5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fc9666eb9d3fd378ef611527f1548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe998a06388d0314e2d06678e073865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f059a00cf57040c740c733f05593114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21683e817d6e04111440f1eba8bab919115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d616f6795152a119d2a0714ec41ff5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f4a589bbdb2e86ff968b6db559a1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc1413d80e3cce1d7018d9872d91b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff804bbffe2196b172ff0187575e51b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ccfc73ee6a9b2edfa4a8271f0b2aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b9077c76c4fd3ba6e0f53e1d182b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe0344aa2ed6c9bc52eb9f5bf820cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c34e0ae54d4cceeabddda80e53653123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bc19adc932703c054153ea976c4d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9b8ec7641a78aa9a1b3e8910727f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2127ca662f3a547fd6dbf618a303c07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af1c749abf5560326bc1158aa5f408127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e814cf1101b0fc83f1a848d8b06837c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f551b1ef118fcf695d9d817b47150129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481f0812ba06adc6a7d6d66178b16b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5067e3601bcbd54e08c4dd0f0946b18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b090fb876e03f154f2a7e96811513132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4557b5d15a0636226556b64670d0a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30630bb45b345aa0e2173a5f8401d9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac7e69c1fcb2df9992b9ea8ae4a1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9c320953e768be1abbe79c4c49ead136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0345f347a9f8b59181778b378354c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0458f81ec03a34b7604ba63138635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18bd5311d7becc42f00a6406bf6e39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f3003cf75b9c07483bc4adaa55e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1efb1bb13c0a750f55e9bce19ad9d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398b8099530d5a967f4078698ea955142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570260c85ed1712c4a3541d18096adb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be567267f67291273961225d6a2d6d18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a627295c01c3f58183c45b02a831c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086da178e95a383efa41c6645cd75a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761d2d139598466a30180ae124147fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a558afdbdb0a7b8006bcf666f86cc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbcc23bf085a2750f15f7c025405da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ff11641ee887202e33d320786432150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fd79a63a2ff171f93a2a160b8aed3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd3257949244e545e115c88b48aa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f231bd6296723dc08126457666106a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2533009a3d2e1ce242f6bf935b1a90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbc62a5e9c470d89ed08f33d0ac43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148f3279684dab7decf7e323f5c171156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505f076a4bbfe28980a9cd3febea84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3d592edff3ab1ec555a514702fe65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7485bd810f8bddf539f89c5193c579a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52699f59e2613216167ade79299dffa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b86b0931576748616d347db13c902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea18cc258d21c7236543572d1826c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736af77ddab7c107177336c3c7d62a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331afa42b1695993551262500bf640b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99665edbaeafbca389cd7224cfc14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a1e11e7fc92b2bd17432fc8ddf685166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ff16914692f55888c979d0461d5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f65d74328a72fd291f7171fd28b1ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730642bb8c1bb27f2decc9bb35207e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a34fb8d37e1e4b4d968c0148e2ae5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b17e0ad7cc3ef69d9737e54fe0921171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70669d1063ef25a468229c8af9c5da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e89df3156fdd6d237a2811a611a776173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b458d0c7ca7322641f86c6df09d71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697401eddc684daea97cea0162f6e061175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d7e4bb86eae53ade47f50eed40f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a665e1effc6766f15f00921b5e37f47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32edc7a60a6c50df29971d97d25fab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e6811f8d44bf66ce4fc0dbed0bd9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a604347cfb131a5fa7f2b87b9226180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3f5547b69f947c8c30d43be22a0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0bd9386f16e9f831080b35fd6f47a182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1eb4d42a007188e886e5601f404ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7c79b8ed78401190c9afce0f45a312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630556a3084b98a38bfcf47d7c3294ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea531c58bc64aea5e630bc68a9e2db9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd49a1e7ffa6a491b4c2940347542d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d92f9cc29c51fc13fdf0e04666336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d8c73c4d4a5d460593b53588b7d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fa7ec76572d89cea50198215894208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ebfbdfa7a829dc618ffac26667e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f927f026c67c75edd23949407ec101910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6481eb6ba58c37bdd72887bc790c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6886868f81475eebef36fc7168e3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892ff199c2757efce929ff92047498d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248411309454cc57bf3207ef1f916ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a807524fb3b2e28383ede4e613dd8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ec14a84582affafdfbbe103d8bbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144e5f5a4530bc635dafaff2058cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38d83ecce17b38ebc416f978ada69d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef16e03fb5ee7f5a3dafccadc9a8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd5d1fc149844a2cb4ef511ecb50c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885930b18e2b7ba776f095cf53c4a67921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b4e3934e123f43a131d27de278db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4d277191b93c9b35dd6eb4b3e270f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293005991b369e59024eb703c6f9d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba91ca045490ac9b6fcd3c1a9a273825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8c436437a4d12152fb2e6585b10c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa85ad80c2b212699607d5518face927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b28ca56400a2807328b72afb501328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb16be232e148a3dc56e10aca1decb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aac46d5b73537f5c65308d8cd35cbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef786cea12571da793db39e97ed8acd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105d6473a9643769bbcf754364aab132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6e2f6c0e2035b2b9a950d349cb2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010194dc5a811b65aa34d46a52926c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4fd6461ff66fe7cf67af6b2e22a9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb7e85812cc2e0c62c4c979436aed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57d2d06180b4a2ef51f08c06e25f4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedc5963b53ff89f4f000c74382a4c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079df0ca04fb2736116af766716471d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db31c7d33e09d069d052e3191b4ed5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf297c088eed1ff704e85c076aa3ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083da154cd1d96fd8dd8cb18597aa6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034e89e61faedec8c1cd6cffa99d8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48127e98db4b81c1fbf3611f0a43c70244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f2764f21b2f866ddf96d195934b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a66793cef9a32acad45a8c8365c9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad07fc8f4d5091ccc84a144e59ddce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11253b3eb5b2d26e4df4e0ea654e980d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6931dc7ea7f67194d39718be2c93249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b7493cdaedb82e597e7d28ecf4ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5eed3bdd6ce8a82d056f83810a6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a7357e5b65b7f6b43bafd61cb4c2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a9df0fbdeed8138e34c525a13bf5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13bcb41e6aa23b9e117da0e4cfe77e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ee571a936c210ff92c3c1b4451bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff29daeee2dc410c9c6ee19b55b68256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8918c8de687f7302747641a9995ede57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503171d789b58ff9c8c27a17a1ef01058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88357a1306a449c2ffffc3731dd6e33b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020c6ec9d2c22fad078e05c14aeddf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a43fe8a700181c58cef2d6fd0241361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681e9c12cd817d558192d4f4059262962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f0b988130cf2a595412198c7db27a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7475619acbb4379fb7f52891a00c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da44cbefa843ba128e6140312b51565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93114904d36f93203c955b7dcd5dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ccfeaae98446f74fcaeba6ebe264e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf040645da8876de07c92f150544090468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e74b71276725e9e1bc3990fbe4bd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b04251f8cfbb89e0a8134f26c9f6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863020c6f193fd452089c587c194e95471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dcb87ef02ac5256d4fc84504d5f8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2a6494b3f12f823bc28f6a096bf3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dd2565cb0c80890b63560e36bb0f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37d90dd39f6a3f29e020dc9c60a0e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b90c471531922caeb9ed650cd1058b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb079e5b102806caa7e117acba7eac277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928e7441b47545d56a931f7eb0a48b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d905b489ab6d2400956fcc4f90bbc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdbf2fb66de29c773b18025e31887080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb700baaa663383c266cd431f5ccaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6208ca782b31a92d4a581b373001a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf12b30dd73edee9885234a5e57d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e9d47ccec548a11d85be807a2b58b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a43a0b60730cc5d9e027b656b64a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97d855ccb7ccb86725ba528e81e1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f016b0d017793478fbce87b5ebf9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a9b897b2a9af6cf63fb77a67cb5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86f4d46f30fc915a9e773a0045beb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374700dce431c86d6ca8028fe3bc5a5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7aa51deefd37308d4740deb8e9d1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66bfee9391ac842b822000557d83892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc5fc0ab920ad8cc0359534700cf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a120d03626ad4d01135a1cdf649ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf7096e39c85ba3a3a706b90207ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da72ec681c371adc75711813bfc32a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21acc5a51240376e5c8ad3bc7ac87fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78695a70eee4a1af206c65392bac08bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a132557ac13ad307c68c405886190399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52389b700f880a310221cebb79560cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56ce43d9e8a1ec64d8378dfc8890b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94253fd5473661b8a824be4627a21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053fb0e08d041c47b415a87cc7c2b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578788e0f63a2973567249f3639b36f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f01f0e14243af99c6bf2ff011de1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118b059d9e2973db796944793e224a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8201fee3e770e65d5777af699ffe79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3935362bfc5f84e49f12fba875def108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685da10236cbed497503aedd99976e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ca7aa089ab29d202ba508bdf7f74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5286f17ffef4ca2133889424dbff05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcf5324123d6cd57f7efa88ef30e57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95008b26c21c082dc800bc99a2b2d3e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bee635dd445d39167bbc5b11d05f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad628be21c065f1007718fcd39bf7a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9bca20da26abbfe47f61d5cdf5437116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb46ca042bbbe1a313cb4362e4bfc95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500a5396828aaf7938a88b91cf438fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be9f3769e0c971a39bef28f798452119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d43ae8a584208fb089211e716e4128120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dd492abb1b128acddb48fe29772fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2bf239537014737e571bb0d508d62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872961a962558a4e4b832f249aa7d460123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40078f5a3b1afc2f1a0fcf740c889c6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779c469f742a53befa67723e7298d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb445356185289b5985f073173b6028126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c4016dc8905a06d2d44ea87bebdcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab674cab920e160381f8a939952080b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257667ce2205fad1e5427457ddd9990129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef4ac6f726ad3562eaf9fd91c80a70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e447eff1b82864f5eea2ab1428a08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0ab12066a4ae57ab2c41b51f0b5bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d37d1154149e5129b77080949441a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf2469b06d0c7372e94452615bb8a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbf06cec215d55cd35f5ed850dd8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa56152eeb6f279baa585f694a9da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00009e0a334aab36d8c7bfbb4622f3ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633cf893a3954859aa4e493fcb4325a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493874a554953ac58fb7f93dbd7e1ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5e9b177a0a9e95adbb18bcfdb11b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a9ab1e919ef168190c3cfc0d837c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97994c2e6bde8bb7ccc42d9ad332f566142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056ab146d6a599a233a26657a91f86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589519b5239bee07f6a83ff37ad697f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d70b24b2f839edfdeee7609d98ca5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b50b81a715ac7cd9b633461164b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438498195082160031c2f272b06d35ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aebd2df8efcb84fc85b7bc4c141a91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eda9f105f8285a326b3b3e2ea917ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593224dd7f2f8ee33a9946415cacb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d823adc46af2adf6941cbbff065b84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1795db4ad60b30ea4e1339e87f1a26e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018709c34ecfe3dcd1a7320f1205c3a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5f8b9c47839c86b801f37a5b114bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8cd38529c6348b2d8f286fa2cb1dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae4ba7220bd4247bdda6f714ca28c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569fe33b49a265a3b81562581b8ad9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d03ac30b259e8d451529bc7a47542158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc04a65118f56420094dfd6d90831159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8af6d4c60d25573f4cb30f18d6c4cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c777e1bc4c2492b1665c4d20c08d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cdd77beb511aaa736c83d060a23ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8e341cd2ff1b9750df967d731740163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d337865e92543f2792496340bfddb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22b4fc1f135255829f65fc1fe01b1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf6ee90bd56991f18c30b6e8d1b9b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5c8c0a85553c5c6337bd0ad17dad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255acdd2c3f89f009ed020e473e86555168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0308c5c483ad8310de6b73dd26b224169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d212df6c786cf8ecbaf4a131b71e61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b72f60f4c7b02ae903df316aff1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a8f3c1fcdd37965d002529c697533172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f133d175ca629bf669d3076336b96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897f21767a2e42836a9d60ef03d926174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19771d6e47c2dc21c9b62df45cc9a5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7885f925b3d3b5ce431007cd94cc01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406f88894f66b3ef5eb4f53e067f68e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd7f96d84954471dc1c2caf3067bd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481852e38bdecf8874901476a26f2cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098efbbb1dfecb4cba6b4ef108b39c3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d58ced96d086c7b25bf4cf877e692181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918911e015320c94a818d31102b93f7a182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>