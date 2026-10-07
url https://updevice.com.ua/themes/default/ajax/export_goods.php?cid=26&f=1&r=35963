--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb861724c961e9b014932402c51f0331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c1b23c924f3bc606c6d5e1ac224072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534584cad9b13e06a794d7f7dd56fde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486780d346b4b537997528f272123fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6675a4d91ab9fce1eda70e4a3e2c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddc00ae52304abe054e3ee326a8b6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666209065752e89c11e01ca3b42765af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e028f599da6c57685ae9404620b6678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ae1d33d7c0d94b3cff2f90c5c98fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fcf9e727f1c8cee6ad36742c4d6ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfbc94a7befe29b519f0eca78b03d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5075a20fc48c25423ed1e0e4b00c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23329b00cd5d78186b7dd84317d72f7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7b8f0f4a012098facb971f737171614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92082990bf4349e4794c17ba5d0716a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb29ba8eabe717f709ecdfeb5d96516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c4ba8aed57cd36bddeda86deae3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd855a0006df6d58b6f4ac0074d70618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f942bddf3913db3161d536be9415e6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cfa7c7a7aff1e91d7ee8cee016d7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502808819c0f55111e913a1fa8b1f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb005fdd48e60bc03367abd9cae2d1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0e635ac5c129250303bc622f1b6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396852b19e25b5b383dd83020e34f0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b560c488cc2db3f8983aa2a52515cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aa484ce7fb1cf0c136825724b044726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e534c2729f2ad36e0312866305be827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e25df019e528a4f0066464e7939828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e1ce7cd089c9029886b43e0307a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adf59c0bc4c046d147840534c7d1b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa3ea8bc56dc2eaa98c514b309b3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6400ae427a3c915a8867fabe2d9da2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5a7dd3794f030aa51afebbd9546ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53949aa3efc46c4efce303df1af37d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e734310c8c89de63c9f31efefe7da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8c44ec616370a3bdfe838f358e17f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b6555ea7b353b0837dda5d3b92fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b48af9ec52a02ec0f301af26629bb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8ed650b57abadd07e65498bce75439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39576c75e016d86626d22b24a1b1bbcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dfe1df816c91479f6c43176b8f05a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46eaaeabef4e7354c3795cb2d01f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6aec69affc053d1156854a4176fcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eb4f6a3ebee4f84b018e42513f10c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aa00d62d43c4e9fdc61ef99c82e6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86923c21184303634041e30bda3ba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6887c4a987d8c0e0f870a26bb2e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0d0277dec3e3f56f8d50ec9e91f7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b1832742c4fef80dea43994c3a6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb682958dd3524d13eacd617a218fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6dc65d21791f8f6f0672085fad5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e75edb84de66266658b837ff6fdb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c3daff22ce9ee4a7b1a2c0580593c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f49a8137a72621abb8fbd2f155dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5da45e0774323574b56fe3ff3947c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096bcba1f6c2ddf8730fc9eb4bf05f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af544337d5bd4e294a3d04afdffd644257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a0c56cf272ae821de3d38e79a86858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193bc3f476f9029a6763cf7632f1ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4349fcbe282dafb9a7828c7ffbb2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab070871bd5f8b9904cf126a230e784861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67f4d032fa3e5cd89cc62634ea4a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3de007c5103d7775a9afe1b22757d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd769eff54e34cfffb6632d4d30e8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea0d62e26fbcaf57046c74f34af4aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1900db623dc47afa82481240edc0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b7f7696c264326b505ea58df377e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0ed39ef052e35642422b0f1183edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495f299f7b45c7d68f3677d9c66615169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bfc9fb29805242b8d7e1eedfe21d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a01ac105a04e3e32f656376acceae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2f81eee4e8fe392c8860e468a7e7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f77f814f5ad1011d9e9fc84bc12673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80197c03406623d9d2ae9e228b5a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059361c62de0acf32cff09a2dd78b8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc00052e93baa1b476282853936444b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70afc58a6e7a853912de1b5b2d1eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f236f410bc395754266019cd590b8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9afeaaecd54cd94d8d9d5272a3ea579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ec81245395516cb03c2a2f1f5f5df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffae2b9dfc91be6cba70ab02dadcab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c3fc0b19927a7dc2041baacc478b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0477deb2b7eea062caf2f9e301c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba144867825b67cc82c90f5cdcb7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516817b911d2fb8a8f051b471c05b8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca240eea85f68d52fa2b49c0bbd216f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96e4624478048a6665702f754b8b0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665417e98c6e674191f401e57850ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab29a8cb9a9763905420a4bb1773e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc2af4748f626233e0722501215d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178badf2dc98619901d4b7428c4247991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007612792fe4f1445ce595943ee93bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947254ce9fc4f406bee7996cfb37cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9036b9c2976b5f298f5a68399c3e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe62b6eee2b96b77902c83487436d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95eea247c2d88d85347919b3c1e3ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d77e768122cd2c884663ecd0ddde3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca321a75cd46a7bd20a3ddf4838dbbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dbfa4e2f0da674a0cf342b9717d7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1847489a21dab4055e7b4fcf7369de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c4dc553aff7544600d22e3c2e9121101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569d4379b01ac403a7aa6bf714d678102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18dcfaf51a439cbe9fd42f506aff5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf59e273fe98937b4cb351edc8572d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a2ebc7ff02d5b65ee2421be0fd0b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654baf8577a16bbd13f64d866c703fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9e7f1a461f5cb7f2dba11eb50f57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63681f0244278ec22ae0370884f04f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236895dad151dd5dcf90a8a8b151d8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33207fbd7fd8fb11d32ea551ae52e6ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0ab1a00d3865804b38565e53dd4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70eebbd188cb1917dae4ba06b49800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db16a17cf25c84e76a2358eb9bef289113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52d7c23fe68195fc27e0e1df9b378114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba14de3517821d41ae1b1b6bda07ea5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f352acbefca4bf8bd4809922c0b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c2b25e2b612cbb78da30e7c84c02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a9839d7cccd0151a84b92d103a579118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273edd702576828da3d3fe57094108d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf85b96c916cb2d75731a0be16f84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b3bea0fabe5adee878c822afcab5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596abd9b207c025bc3a1d5084c15782122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7db71b556907c5ab916277adcb2cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e9bb6006b7f8f7d84eee45b492e78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d50b79f4bb1a8c3b843d43dc18d970125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe45586532958589da1bf0328f6306c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c0854c37e5e78fb783516d9fe3e7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5466b5f7c9d1a216002335cc4bef5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d6e199e41fdd1317e7bcfddd96b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eec3150749ac266382e1820ec5c64b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762c19156eea5efa14f10b0f24b03c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3379312ccfee79d425459b0e30f53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78554c80d69d7da0d73db70804f70d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f84c6a0e3b926c0324cf7b94ce6640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afc497e42755a739a07820c9bf455e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b073f6ab13db6c27557d2377f38a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a491ffb58badb742e342c4dfa97b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06169bf2a4ebf5a7570879b7a782f596138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016db1f8d5daa8b6c993ff58de810c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad2fc39f8f51f10003814e75964121140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e50e851f0f1d89dac354cf2c4acfb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb816ba99026102d16e9167892f105142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970242a9a9b6f2e46cc47655661ebdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09b3cfcbd95116453ca74687472143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d78fd657e14e292a7995ced10e6a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4a2839bdb8c2ace1c07d5abe5553146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac630ff8e6c2eb5b917e5fd2f0e9138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253077485f4480a21d14cd1827d43c55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dbb6620b024ad2b574aced226c79f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f713a6d0ce74d45e01e467812908150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799965885fb1fa2b2f02e3068ec8cec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56c311bb92e484e4f11bcc4275c493152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf55938deb1b596941f8cdb89625c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857de73c39949c2e6b85b7d23d24311154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6431409db4f065f0b7bbb0b52f1aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82032feb803f251c7351032d72e5af1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ccf465969f7b5de774c1802ae36fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6502563f084e6d663724147d9188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f2820e1bb21a06279c8b06addb9f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5462d339ade00f1dad9410a6ebfd80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3446b6c9180fee583a0e12d4ed38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdadc410b22dac21fda76d350bfadc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a654ad4557c54b5f4d38e6925a236f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f31209ccedb1f49ae24090bdecb5eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920212929a6628644ac9b18a68aa39e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483030b54f4c8ed4de72e403defb03e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4187393788ff26448587a592eb6e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a9f854a65db79fc573fcc1fd6aa63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14100e9004807837ed9e8b18d6a520169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b754ca4891f02fede8a49f7fc4b2da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d5cbe6a3c36a0126f2fe50081c19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe769ab831d816c01feef2252e12e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e5cea1b6852d54254d84329d57228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c255b97f3f2be2cb85e839213803174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f7cf68065ded582a96b2cf8abec37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07a98ca4f1b26858c696c4efcf7836176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76caa728040b2bf4a490ec390356e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f1dffe9df130c5fd1069238f416f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c208965fa3c26cf50d7cc8240021f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8577dc5c27bc57b87ba7802ddc7ad0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea96ac109cdd8babfc7466507c2b5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d079d8b7fbd94714d9b09b603b73a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca617ab97ba6a147a761c4052a32f67b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0abb802e54d1f1e54b84733cbe8c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbaf5f1af6c980bf5e74ad5a4553915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3975dd0c169377c90599fd54999fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8ca83b913afc8ee08e993910a6f327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f133dd3252ea77dccf23892778c11c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d607472b3c88f05b54997524b7095f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d594359e6d39d83dff352e81fb3ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe935e02b8127904d6ef13043d5a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a89c4b1551fb2932cb045bc18e3c5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0696dba09f6b51a924b2232470cab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7656dde67951b8e274993b90e860e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb4a926d7d3e5af4334d7c3f4ba6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327821e53cd96473eecc9ee6d1aad75616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58915603906d9ba30f1ee3880f90e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145fc83648477ea5d66bf528a7d5caa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934b609e7e21a3afa7607659926b9bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ae9bc18ca227bf1b1db031ef5d8fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb455dbd3e5fd8d52d907495b8fc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e0b8e7e182b16df7bb6e65e1b33b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a6003bd5aa24ce927609004604da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338c7130c013e196deb2881b5614bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb50497937ab691ecd506be22c4bb2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3360ed086cd293722bfd05066cbfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106abbef6dd5e7f50f04ea7d1045597727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de29658b9be4fa0016fb36104fb2e4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b90edc1eb90f7e6e917a68408cb4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814f5410157796bc2ac7c5bc973416330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ee109424dc9677caed59500f8675431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcd74996b98980cddfdd37077109b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918de6b24150409874c043c7a84e994733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696aa0887fe16b615383740282f02134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0542e3a310925da8c9bab1035d1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fa8e739b1520cbfcbd3fc7b70755436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa28d20528405a3642b48478112a85437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eeabf6a1e1fed35f8335ecc670d6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e254921330d365c0df4154de327371d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da76b338d51c8f61af3be1332b440d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f3829d5fa8229bdc9eefb0548468241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b28acd56f8461218f0c0df761463dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410028cf3df1e4878922164c73e45cbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a746f11cad21778e44270ecffb27344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a921646fe72a1274b44a0061ebe53545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d00417d0aef58edf47dc50f5321e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b823d1945031594010cc02057a001bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042170b959d8288c92d009d2a1ceff448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba52d0cf2ab1a58544982662fbd48d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e09d376a71b78d924b5cc080b27e6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d8870a7f6aa63687b7b688c4a4d3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b52cc490ab8dd062d169ee1e901e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703837bd6b4b9ef5549975d35f3d60fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103bdf757fc8378e39275fb0bcfd54154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faeeefd1e8862f31124b34baff439855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049027044654867068722d22baef0f9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119251e4124a13c28f5317c98a4c306557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50fbf1a6c6ac94c06ea73bee3f08cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fb9152a1693b4f7c58a7e6fa1755959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a2e1872b6765a5e1a6daa457528c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7667a127fed50e21ce6d41abaa32c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de85e5b7ec0002b3526a5753e344ac962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e600e8af30fd384f1d43575db8a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8813c68049e6f40e12fe0a1772dbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6262d698a778b4cd037d77bcf6615c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6a24e84dcb63659e27e9052983d6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d6335b7934866be51bfe2caaee14967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3d304b9cd6d16f62b2bfaad688f8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03196242980dee3869c26fe646aae0db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1b4b5cb76da61b5c9801bd61273f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff39c9362c83f70ef2a6d0b57a9ae771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844019f5e6eb0bd75c37f5e80e107ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f925d849e40128038da891582440a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39316ae02b94a4a4e3e2ad935f40174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883f8748bcef3d2543ce463ad7e22c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d11dbd112b676ddfb0dd1bd4dc21eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed322a312a42111e6b3b5cd14837677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8070ded43ab333cc8910c7ed7c804578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bd21480044a44f6bc694826b5010479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d8ba0934b5e0c5ab3086a0691b5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a4fc4283e5752511fbbd96c515f1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d190fd418ae9ed5b8319d3d22cf6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14068c4555e8200bce05dd7f505968b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c530065b7730025bcdaccc249cffe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989854b01c61485bec352697c6964f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98b84848407d1228983fd8fe55fe4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4a539fb2174b78283c787d63fc1ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e84968c687aa37c8f7f5ce9b6d28d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e433b9b41bc5a5372e590cf38adf4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5116e63450f24e24c9ac42af64c4a1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b92df0b2391152055d2a3b4c8d38de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb2a91c3bf3472c49f868f40a8d3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1956e19497fbf2646ee8f7cec6944a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa6b53e8529a34ce0fdce271402e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd7a90108a88c205c233d5a25e34d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba871cb79f9a8a4c4254c96eb765395e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b03edef36c84a38a46fc5f77bf1a0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d43067345f00ee27880306b32cd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fed36379241ee6006c86533c3c17399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb21b60255f8984962983ff19187a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d10cc1dc11e0b7a4d0e6d72a58a78f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a366397e63c72db2ab05f3b87bb3d35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091bf3d1f1ee0538aa0e3a8e9d829c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682077d146fb6e894dbccc0814363e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf69ac50130100ae0090a118ed089d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac45e10735d5e30e90ec38dbde32f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8824632649c45bc837a8b8b2be14aa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b13d8968a872696548bb7ccb5910108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5889d2314c9565de258cabd8b31d4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df78968e0c6998e2cadf3dd3e81bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adaaedd42345671030b2385702edd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d6ac45a4be0c14597df0f94b5234c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3002aea175e08159c043c629de2ffe5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575f2e43e7c91bb8ca64866d8382b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68578b9583f9713374fedf0434b3b81f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3f25ab7f75f2a591a2d8c67489209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a54747e8a81cd70d2bd87c795b81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3d197f66ee492f81daac13db6b4c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb4ecdec46a95fb9e28dad9afac5df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828a6eaef1ee6a9b53bab4661559bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852e74cc1bf41d25841fbf3a88a9a86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b82e2da99efc060e58880434599186122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69b3cc6ce5299be1b432ddbe40efe9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff74a15425a8a1a4f1f338f75750c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a7dd13ce593b9721f7331230d50c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8276146341be1918d38fbdde0703d50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0625f6970a7c696311a5674a1300ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c184e977ecb7120dc656170334a4fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98a866c926e4e47a6cdc0eeda756b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c5814f96f26ead0bb618e68b842cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12043177f9a30cfbc69eea99d0881f7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee14d8f224e1150c631aef2574458a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e42abd370f6eb20f9d866f7b90ecdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c5443dc404e547955d099057d7bd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185bbfd316a92b138951e7484077655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5e1b271469002108a2cb4b4e4a9f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c9539ab3e2cfb1f3bab5c976fce3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a407c1a82bae527c02089d7b1d21d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181816c812778cdfedc6cc088a9d72f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b23cab97e07d4ecdae0fece54ea25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026910dcd8b60de867d8abd074298fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7959b78a0dec97e475a8495ce64917142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80eb8baf7747987653dc7dcf9c6053143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b71747bb9da8323ee9e80b7f6393e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15ced1d31c5bff813551851d2dc7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf60dbc7ffc67b584d138374344526146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245bb167dec29766c46c013804d2f26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b896a63cab218a025a7a47fa1e33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb721791d94909e4034183e2ea2f00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c8d7b836485a9cff53561a5118e0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69455c3d1b7b2d8ea04daf202b2786e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048196f2f941f25c417b08b7a789028c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1e696514311a0e63ca0f59e2b0da1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7632328c6308efa09ca7495835b219154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90cf46241ee6f49e4ecb2a1a69a388155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76119cdf448839ffdb8163f180cbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba022da98e1d9e6c6d3a01152de718157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078c3c5c35b4ad98d70c2c5b939405158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be180842b1928a9f6c0bc71b502a5323159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6833772bd3d7d9a887f37063fbf8a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f72a4ddd60e6c33fe5f3f9492aa16d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9008881525a9a453e7e29d4839eedb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b509a44522f20c272b0fa7c40f0aed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e794f11c19ff11258b86ee237dc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f77e49b879742ed94a6276fa975fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717aa9802d42529bc8723c1e273eb86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680811da8fbfe7e19f086f96de17619167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6f6852c9155b8c0dbf45cccd055d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844aa8751e821ee5b9683c5663ce3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db21c02310cdef992449ca8160736bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7719957cdfe32632acdb3a9b2a51f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ceae38d96bf5bcfd05b4ac1c4218172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79b217fbff1579a8fab13069e2bc90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03485cf4d046a9926f09b14d20558a03174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>