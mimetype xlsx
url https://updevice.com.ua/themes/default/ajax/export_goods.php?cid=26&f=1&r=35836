--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424d3e4e2cc33bdc8e4588bfde1eb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3eba6f5de16c07013c5ed0e78d0c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dea2aea0b03f58bb5c7c4f56126f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e28f175a21d026a9c7447a1993a7954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95711d41774b061a7f93d521061c9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e377517961f302372c8d070af40196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a685d37b7f79340f05790a8831fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3abfca4e23a6f36d89ac7368364b238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f5e2b5e81551ebc83d9e3c48d7da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801989cc78d62cfb3d97d24fcc6096ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39856c9e01d5b261d4646cf78a54ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5fe6a373cb79c0cc0df1bba067ba312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93bc3d618e5b233a4e3fbb84b4b17613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb6d3e5373e4f6d8ae4b727dfd4a2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011156a941cbf55382c3dc892ff76b4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ffa52b39669cd61fd3a64994fa5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7df78775de46d31dd2c63d6647e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5396aa5955d102770b24a48ab17be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a29d40cb14a296cf1da38f56f7dc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee0dcbf7146ad2f965dd8f742ba2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81862575d4d6bcf455f65200352dab0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52fc7c438039311db7b94b56e4797422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce1f43466a4871792932364f9c301623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bfdc7b2495878cd4fc2a3409d5e0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e18b244e3d4dd94a57afded9962d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2641a435015c9a6f740908d675666226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194eb0a0a90a7b581b6ec13fcbc6e5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719644204f03cd77ef943030a7ce2f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455572ac5af4b99cbe27443845c8ff329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eac4eff7e92b2f0fb3faa70b1f5e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dae842c6bdf6e3298c5ac2c21fb9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a3f903d72a200c57ac64852b138a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e844bcaf073e0c24495ccd282c0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e6c6f40858bfbfdcf8b99b35cbdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14576c9f87d0565990328c08ef9885335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26360cd9214734a4c54ebb313a4543b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23595cd56cf69caf09b884f769157a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1eaa107f5e0e4589476a7c2535c4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75baa6543a49191cb192d52614c1cfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea54c7d92ac63264a5d0d13f82ee69940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9680e4331377529fbd20f7965095db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2fbb9baa2dcecfe18bc30f448071442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac539bd45ef73a4255ba921e55a13d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae09cac980e4f2a45fd160a44778a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb3129b07fc260f877d0ceb0bd5fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40783a565839202276f41b052a543346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5bcd267ce22243b62f3e5badc215547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace02e5ca7214309d8959effcb8cc1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437872f9e87edf89909ae02eced99349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023f95b068d92c165d27e5bcecb19450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6db4686247d798eaf8379ab6f96e9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec581f69aff7a14708c42053f4b282f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f656472b4092818ac99b60952dbaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1205da29d81908f1392f92d05631b9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728b57f067311965a51ebfb17e0dad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd235d86b33ba266e6c50f2cbf4cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215e7bd539a6236cbfc4cc1bdbc85fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b3add8d19c9e46a7feac54b9e5f6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a4a496f4c2deabdfa01a1860a836659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4214dac57bb3f42fb8530093704b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb887b2409dd309829e4cdf27d89861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914ecf92081ebc68cf898fa4bc0ea6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c537a4384f9eda855ebb229e18fbbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb38a4e75bbd8ff1b5d9b420382a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f38bf5011371d3d72ee8e7cfaf8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea59e5aaacddecc45c02d65928a548166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf06ba2f83475b115fd8008d1ded9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322c95c89cd776d0d11d1ce7ff422468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8cf63aa7580a3a1bb21dbaac6e4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176707e010ee48cb2703831214617c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd116fe71f19e64acab5c3a5b2270b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aacd1a17046f39d09628148da1968372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513db281e381d95b6b871f2439d58f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e9811bfccc039aae8a09462d0277674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c075832427dec3371531532530c9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3df485c8dde3be11131d21ded17ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7162a0551f3b51b978e9bc0e87117c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ca8518a5c60184e6e470b677e2b3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae7ddd37989870119f31c1182c705379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fcf7ec211ffb963302e3706783ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b0fd795b176486d6155af41d152b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527175bc186e9d25b43ddc00f0e8aa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb633218c510d6866eed02a85686a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9acd902cb6ba2ea45b4c07a2d8e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2e404bc572ebc5be99aaf9292ae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe64cbb222c04799499a5c4cdf64ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aef866b7f636f3d11034b091df22f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b043cf1ff2567aa21e4bbb12bae1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ec4e28dc424a828194abb3f871a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae2e7b62031e1763cae714662e65b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8303ace88457ebb0a1da0f33da1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ce01f65d47da15dfe31f5cb5d08992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed8f1e981c77ea7b0bbf483e1e8adc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe209f39e71ad282126479c927d80694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeadcecf9987d8c230906485899396895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f483c54d2e2eccc1abd175e46dc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a99a474448ecf47ff733c602b08897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b17dd25c76cc64a8080401ad9ad9ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca197cfa1a373922861501a5ff2a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75fa9df007fb6f41d5ce96e47d6b6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976bb4cf5ca7a76128e853dc37b2be0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aed6e57039899194de5c96c708032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb71a3f5b35a7c91847e61cb9a0f624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b105da5369a98340942aa8f8a594361104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad625c5b1cbeb662d6e2cecf5a09f8d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb891bc2358d1d2ede57221f106ab0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165e8d115ad496a74a9c344f048ba4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29211a37ace991ac1680e4990cfec84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d0b2b014c0cac8954e53b7f4ff82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e0c24a88702eb3546d8df6667c693110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf2033ace58092063dbb03ab8d0ec8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b49bfef318f7f6096ba1e9847aa0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a55299cac5dbc1af09749416739f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a543b0d59ddbc054fcc2ef822eacd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e12ee3fe88861d19092f07f1b00e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144b52f756509e549b10dcffe86b718116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84f4e517d0201a722674c181b9f7c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8d431bbfc2f79fb6c757faf04eea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f7b4e5306818c42ea1e3d50e47c66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325c163b9374083aac8124c91201838120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6c11a79cd42a9a5cbc8b8d29dcd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121780a294f45b895ac4a7a6bf51482b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1ea277fdac2950a2864364154638b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0adbd12b4e9f484cd3a8f96157bb60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4403f5f83df0ef267efc4dcd09d9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9f91e61dc841c73c00b7881fa4551126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf89d93da3c74df0cde990ca1618606127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303241b9d23ab15b2a6a5b8e7a7c8880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e01a32585076ae694450723f57c06c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775739ea3064fdf8c87cb183f03e6b8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646977bc04bba5bec31ab7edd4d541131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496636faad2dd870fe249b577162a6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0acfd83d66baa37ae4a186dd37f883133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11345d4f8149361ba8361470281c527134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3d7d8b33575f2b06500e575b8d40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc65e4f78a2a4ff059c9546f033073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f0ea6d75826b44424a4b4a1721da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6366ddbf477774beac14e8e0db5a5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4eb0bdc3b0af3e5f8b200c8190d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1a55d3179fc1b8c5151960718b3d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6354e16d33d243006625f565ad7c7ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb481a1ebb0e8bb34a72261d96acf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417b376471b661f446d8035c8ef2f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d2183f3841f8fb1f9dc6e4f7f443144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5654e9acf7d9d0a58127a8398f67ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e90b74cd64d90aaa4e02bb435c513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed309c1b5087acc23fca01b10625eebf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96511479f37975e96544bb8fc7a319148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9fec6d41d21022fc263df56b160c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7af2a4062c5052a3f79edd5dc117e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e5c5e9d179a752ce1c03363fa7611151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b69d8ffc825bc90656f40b28a107152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a5030826a75a9f130d2594b0558a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ab6292249a6bc1ea3cb6f52a1f37e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b03a548612793949d0c590038c10a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6acfae93443fa88623f9b3227a4c97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8899e7bdbd73bd7e8190c8f58a019f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db29696d0d8adb5774f4ea54eecea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fe5e68f87f5955c66bf2ac01de75d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efc04a8f2a95a4419937b85117aa40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b66993967230d00a2abc6279617a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aebffdaa9723da68ecc4dea328d791162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab215a40b27d48610adc8a4b4a6a4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9394ddf978e90e3f7865aaed771ee4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea65064bbf93cfad18b31188dca299165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678d96a8047d1e47a46afb223fef0fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad738e9da66d8bb4f8a011fbdf2889e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b4c0d11e7949ae5d6928461429736168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a16cbbb9873320f669c03f0a0dd41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf260a1236afa2e467a0bc464be1a3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495b0f0a7b4163294264194678a92d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f5e85813f4f8dd507e8a10ac38772172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c63fc10cd147cad211b43f08f5a201173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d0267b12ecb29d4c8aa463f643c84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c69f693b314a4dbff11906447c1b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678a77d15ca4e277ed5078df2c36999176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264e238c22ef2d1bce87e085ed6fc6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27c1a1e9fc25f1ccf83a85764b1f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ecfc218038242bee65b5cc0b84295179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8385214276d7f5061d51f780e7e24a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cb1bd6966a29a50c41ba03c68a15e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee164129ea74c8b7ce0e196c0f6d90602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf184f43f43c1d9433e31671f374ed13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258ed629dc5e199314713f38f55aa084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46396ba96004166e280aeba9a5904f0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161956cf878334bd03809c2674df86f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989c1af21c15de27c09416eaf7af61b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c41c0a10d242af95a198dd027437e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc3e879a6606803c26b6f02e0b4de09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f7f8981242f5684fb036c2b9c2dfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34182f50b493411dfac8580f121a431111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbfe6839d9003a70175c194ab7f65412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae51772d4f0ef47df8d692d3d18eb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2201b7235ee82fc1b2eae75d3dfb2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36caf49c64a7eb1d29b65161f7103615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788764ae869001f0d262e71c59191e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d615dfb56ae4dc3516f4570fd194d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2298bb0eb11b0018b16e5454ddf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f5d06c4dfa8c244eee05f163e8d7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537469a9fbb03cd951b4dc63d3f83320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec7a03835cfd620da7c59f1518a6ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9526de4eb987aeef270bb11d80c659022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e68f192e0627bdf6018e530a729023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf872f5138196a0cc941982984b108624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af472469ea2c62231b086c9757fef42b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d050a2a13d63eb71906a7da64b1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7344a1ed322723cf0e54174f12e17927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f322f39b154d2a075947f4aa0739c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ecda1f42ca61ac635c50eb41fb97229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bd59e846b07ad5a255450c680f0f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4196372d1a685eef3bc5264dab177131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b52db40e09bdd41eb408c00bab44f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb84096a05664af625906d60340dc4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357f172e2f6d9880c6f90fddbef90b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93c08d31f9a23979cb90ac7f41d98835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeb44826c31b009092f865710266d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef929686d5473715de932e2aa9253d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23d4247869640c1e3990c341f2f89838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ae2392b9977117fee99251dc6530839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0964fa8591cb46f1fd68615cc7c7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1210b65281ca5ff81a1bbf5addfbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4646880b16089955626ad07fb175b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cefcfb082d87a72aa69ec3aef7361e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1134c4af40229030d3ad73fa579ef7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77150e5b8d6f0734910f237a8d9fe1aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c434120e47cfa97dfdef0d158099046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb84a8bb034f38547a8796ee14355f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5a37767f8ee0bc4ce9f4440b1eca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6362b65007f41718d66391c46e1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b66dbbf187b533a4687cfc065cd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f2d97783155b763697724d9ab72251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec0d996e69bc7077cf47c26931c65852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c75ac3d4c1d944c5be7d11ac3a65c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c571f4f967c7e514bf7f6a5499d8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c394ddf86984061df872f4425df10555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b810ec6dbe3caf2431de3856392356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01467755051bea2b16e2bfb2ba4255f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613950e7501cc48d459dd6695747be1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecf34b9dc70725b640ff2915c2821a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c754de928ed1e47806d1a1394ad9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c08d662d37ea4a1b0eca6115ea3f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb6a49ac94d72baa7c11b048feb6cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bfcd990b74b3f84ff5c646d7852b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbddfae65f3e8df7d148b364c8dde164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ec9250b30a8653212f4e51c57c3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18c2acbfd2f24397c63955d16c75f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8aa577a5d1c28b78a603abe24716667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c27198c4d6852934d01d1b0272e4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a680c3737b38069d9a5dc271d4c8bce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c08bd6a32a3dcf0a9795d2e58c5de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8698b8e940945ec24c1dc278a4f80871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f27aa8830426c9c41d15d94c49d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b842ec32fcd6f0b42558f771d67f3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8eb1b73b99dfed5ce6554a8332b5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c26a725c5458c51a5fb0490ae3ddec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2601e48b32e64a20a760cbff3a57dc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04caa257dfc382ca2e937cb935b40b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf43a94d9a67f88ce8b2b8a08a6e31578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7c0937360c78e91e4422d301a86d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77d084fd78ca729809598a2f990b6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a483821aa6af87f9c494c883749c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45f2117662a04c6b8c95f1b2ebc04682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a93a1d15f48e68021766e319a8eb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771849a1d30be6ccaadffd9b96822584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed121ba4e01208c5ce974fc048d97f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a304fc277656838b3bcbe0e6b67c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69eedfae98511492d921bc997cc10187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7ad08b814cccdac5b36ef593ea90888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb2be5219ca79ed280d683b0394bd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb63df9f45032a17107982f76a58a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d9de779024d43f5194fc153027db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21d5be459a550c832a255059625da692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f84945a6df69198106672309d85ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e832559c0fe2694af05ec5eabdbe394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f2296aaaade7d760d92a3acee05695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a39addaa99e4b390efaa72173eac8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870338a07a3b57fe29895c7151b3ebdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77c497d45e4ca8c698ce9f98d7eee798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ede841cd597baccf851f87a00dcd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdceafdc8145e9bff395db9b4c3c7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe15016f7548328d76303f3ee075c2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a6220ebbba0f1d3ffde331f3a86bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6eba7d871690858259e4829d2fbd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeb31fd5e335ff3b4d8e9517dee774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bb3a5e77171c378c79a164c360386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ba30acbb80546282fbf855d5457e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab430f46db10842f6982fb433cedf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9fddeba7cc4ef11b64df3f25c6ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573752709b6e90a0fdad82de3c81de25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d216b8be1b3784fbde53e857081b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b124b8df37cd3f9881c5f40a633cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc98a2937548042f0799c2b93378c8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0de703d41c73a6741f17a2c3c131cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1dfd6f97259167bf8d67d93b05a9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e18bf6faa28b5b5c6b6204eee480115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d73ff9c2a969500db2bec6f0771ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0eb974b3a70003fd7cc86fd851805117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3842843317272aa4ab084a31f67d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9516e592417857237e41d53dd932c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec823c635553a5c03a72120bc13ebb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bada447e6129f2bd227ef54de65c820121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f27c5f1380cec6f0cfff1cc204982122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449460b92ab0b4365138646f71e7204123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4194f9f61e183479abb5cd8257ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c8dbea2e50e787213119f352f7780125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94283343e77c18f70814f7af0f3a8f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8751db7004787ca6f78bc2d051dac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f03a404803905ad62c76eefb23d0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5950db4c9f6ef1512f61ce40bceff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8574f25f89651ccdc65f8f19ab95a9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212a2763a2f242b79060b5a5d68a82e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858b1f8acd4fe27330f8e71cb23782132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356c86142017ae12b8eeace2c674b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a7a4b2479d55ef8a6da08e7815b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b149ff83e55881161a598864d44422135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e6cd4c17e4374e7ca906f2c6d7b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247b71feebaf4906bd6b63ca8db557f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b248b7a5688fcc0755ac06d2190e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34eeac470063c8b57d1ea75be5855139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c21af898b9618363d38f418331d922140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214031c7a7910157dd078a344c63179141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8849cbc15f259091f96ce6313d4ca3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351cfbeb02f1ccc04aff905abc25917143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df17e0f14bfd6148a90c81c1188a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8c2d1412f36af80c6f03c4343344145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391481c259bcaa9eed58751bfd28836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b3e5b3d6a8041333c338fe0632d05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138ad5ae32b967bac7878fb5ee9cd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb04d3469f94fdc42c644d104d7e07b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb93816782bf0ffbc00237815fd32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6518aaaf3553c1daae13357b4269d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ba6a0cec9cea5bba82e3bbe80d0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca4dfb5c75ed9a872a6d96a5d1ac9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8900e5494ac838475b3dcd3de2710154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b45a469262db659c9ca4250c830a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ecc590456262ef47a2464f392f2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2420e47670e1c59d269a628ee0081157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0699d7eac221c631bff787762427158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c40c00a2c12c01f8673c76a14de6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5804fc5fbe9ad18855037921d589e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfa9874a89c5e96777b85251567082161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144b20a09327ff7a9bb96d999237130162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246031cd0a697088b8259301af3abdca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25366d0d10a7cc15b3855e968b05297164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff1b75af1de003d4d095ef7e595943165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f48ce493daeb5baddc8808709637166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0084326c6f98d8a434f1881e1d39b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d542a3fed4f6be83f2f0c66dd37c2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f83bf919d59489b8f2bb18c608f72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b1121bf24591477e081ed56f310d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f020e916049b9133323f559f9dcd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f307154ffac0d9d3c30639878bd342172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc185d24ca2c4958f988a5b644eefe4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76951e292a3d18e88c622ab7b58503174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>