--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db885f2aa701b498516d8045d381c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd7b1ec3ee7f6897a57f57016c03b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798fb5c09b69de99ba77616f67d0cfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d91505ab76cfe212a8a540a3401f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064854a23739402e3cfd8fcbd1cc12385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e686ee1a76a7c21e22e8e98f809e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a967fac07bf0c18580238e23a5cbcec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932cf98d3bfe155b2b7ba4facf342028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94287ef83f88ebdaa61e7b1fa059198c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37565a4b24de489a3a3a9513e1e3814010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56185e5175cc4d55ffc4dfa5f6841b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc3a3b500dd536ee368e56193644612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71fd3f45d63615386704d29586672b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320c8fcae759dc64553d4191e8f1af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354480c3cbf12abf8f611029b47a916b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b4e12e78fa2b34c067e73372c2a2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3daf11eed6c34ce5e857b0725a7c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9ec196cefd84f023bfd7ed30fdf5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d415567bd97f22967b5f10bb9ae7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb20ba4a7eb968109ea76e820c79d7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcd21c0f473a6dbacd4072e24c9abd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed404ba1779876fc064028dedce9540422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f4514cf443a8de22e16c67f269c2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87c172001b9adfbd9339d53d35744924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556fb25f0813a702094617a9f6131b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ab4563dc9b2865169f1fc6ed34d6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5a0f855fc71df414beae94f89e59627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b72c5a2f0036a45488e4949188c5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eecf40e2520c2892b4a227c9769ba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0881385053b9fa6cf32d7344647cd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152705a47dafe8a3a7521447c17501031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79b0fc472aa4804308a6aba8302d3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fde57f6e13509e176cb9915482d1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e80cafe05799f072dbb22854ca5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e141b563fd18e591435ef95205aafe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce65decfbc7104ca389ea4c11e474436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37617083456a100d137a83a3a6dc0e8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364865dd0aaf6c3055fcb023e043b80838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1ebe05fd1b33870430a83ff65a30239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc60b69d8513a9e5320e731566b1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d246b727fa8d86fa5eae692f9c8313741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189840442bf167384638ecaa3cabc86f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852eafa5d649b0506b55df0310c58bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24240280f7beaa867e27ddb67af545e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf925958b892bc3120cd859a0fddbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793005c206a1c4037ffb9eff3ab3a1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5268931a54601923bbedd937137247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf189c46f8fe6c46aa9ac5e43cc6e9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1811a07b88087fb78f72010279dcf0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1d4eac5bbef59d8f1d97f4f06ac7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b0d920a32825125227849a3fff3f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86cde56e574f0f85b97a60ce9ee43152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39014ed936703b29e780aaa420e5a1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1e7746c61d5e07b4d88ece05df2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cfad7bfb5a545b02b96ce0025364055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe469c63332eb5940dd737ac1526eac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d435503fffb9eb33b9f7a7588dc06157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a48a2b9a33cb3dc82f2272a2099f7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910cf22663132e92bcf76945be8700359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec21afbc670026e9f7e2d5d68a9fd0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d32a98631466bb452940c019c8acf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8a18f45322239009ba7567bb4d49562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242cb8f5b68764c1301a42fcbe65a4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958eb67a8d9d03dd98316c1ec5aafda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce056d8c45bd4b24016312d79f7167065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3c00fcddddecc06d3d8520c1264f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f235f5b5679c075dd68d653ab6c0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ff0578ee10bff86361df5db4adfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01bbd53c75f78af2c992a0517468c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389bbcb19e91d26d8c98c3b61754e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1c841f7b1a52c3f60844846fd7f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3957de61a368dae7604e8d963076b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba02fdfb6e5564dd7eaa362a5d00b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3d8356f485862a432b3c135fcd6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa47ab2d6b983e46df0b72e9cfb3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6688504d8400a7613e30a6a7a2f338b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766492cb504cae8e19451255aea085077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736eb5b372fe05d42bcdf452e84263e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e8702e7df34badd90ea363cb5748979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55705961291224f98a11747a5b8ec7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eac9090c24d4f614428d9182b965781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd776ac891ce05bb4e77eade8a0f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa61ec9b072d91f3a07a365b923e4e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463140be2d5d4041b44625cfba8439684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695bf0ba863bc1a92a7ca6fc2a0ee885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da585620788fe21bfd5024d839645b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d522faae1f39f8d594a9560fa47ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd02b12f340b83524a31906497171b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594a5e0ae8d80e8328a06b6f7790be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b26b928ecefae0cf4aa2e28d2429b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33a58057ce2e7db424c2771368d1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0543e57a9ccc872e228da2b29b54fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd21a0939cf4336f960379882aab393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906555ef53c299c01c844d38f74fe13594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2cd8ec0c4cfdc35f13167172ca97f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978fffc479e63a1dbc299a187e1ee696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceb3384166eeaf7e95d949b5efd7aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de2188d0b851124a10a501587769d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80629d96b01044b1e7ba6fb335c503399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891cf2e0524fa076d62c0f0d9bf72c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137a85530d24c65edc4c3adea6f770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce3a936da463fd659d3e8ee63d597d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267181901116438c28e9cfef9beac4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33670ffad3d1947d47d470304e30be02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00760e47daca24e750ad19bdccc7726b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96d6a4f2501cc7f5ce27ac80a09cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ddc0f52f4fd19003848052f7431d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb938a8137fb79aad2f386a7d2b69b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7d95c46e7bd6a84b458b7fb5470d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be56e11a3b4982422db56be6b4c67f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dace2c19c51fe5468aba0463c7d14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b13af3df8873dac2ac1428354a2330112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6bd7c941861d15c6294ad631866e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c36bb2ca5f8be5cd039622e38258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b715e207827ca17299232910c1b7c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429160e834b48fb538f39cb5a3e6f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81b6a32aedbafb8669e9ebfef0a95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911b96935fd99fc59a177530e8d8869118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef0ff5b652308ae6ba74e94331833119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17060260e23102fc7f0458ee081fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756589d3fe2b98ef0bbb38927958efd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d20877b3a25af013bfe0e7bc3787ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a74ad7e20e96f3f45dbe5e9033ac6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4385d8d2bf395d4ae0e5830d1c36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dddf96814c2abb7a6cac69f163f264125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6e53475e197813b6b28156e314383126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9787a5a082adce22d371dd5fbb95f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433b3f2b572fbf31ba3537a215b21c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267adfef321c979a85cfc8fe3e9836d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b92e663cde6ab4765763bb360c2d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d66f5a8206d09e19a194bca27129b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e9545a53637262457333f0fd7481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7f656a3218d7a8832480d371e39a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc74c2145dd9e079586e3a8639ca72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb909aadbaf4f1c9d49734fda248b349135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4b67f6aff28e6b06c96c0aa06ad39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292388e982c61be757b4cf650934316f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7773400c36bc65e79671a7f81bb78f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b77da882643267c99573fa016c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7ab9b4c5b68247c762ff7a9da14d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3e39c110abe02e3fa54070f22e6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d92cff3a88db38c71b4aa05073f0e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666073f7edfddf1cb2edc771f2c0e11e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103e15121c93718f76e9efc2d7ada3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e89cf3d2b2b1e36ac7d97625fcf21d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9493b2fe7fdc9dd2695c1a3ecb3a64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784df98bddc46d8ef1c915d70a58ad39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed2c91ed8e30b54a86a7f9878e309f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadcac9dfd97830cad710a307be20fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a3eb24ee52630412210def81e1e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2c15d8ea692f8cb4f35d7c18c2a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae3f296ef90dd58496f23ee03b8e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db3eacd06287937aed921e2be5511153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aca396062f02f15bea12f9f524489154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d8073c70d8dcf233fd75218b11e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df895add2e18f71ab7defefdd476ef5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7701cd730904cc177f67a1778442f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92266ac650af34a923c5cbc8e6c108bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc998f2ef9b07ccac437e79a8349f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b9450769b60290d4106110bc2f40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92e333e18abbda378f2dc2ef44d52b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b8e4adaa29a081340afdf750456a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473608ea148e40bad19200e04f3ed8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e5444442bcaa05362549c331f0bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3423e27cab636494fb68afd8e9280c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b39459b64f9191351048752ad96f16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202eb992e726adadfa90c94e420e17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f17c9e92d1d267ac06068a5226dd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c7ce3e44b819d3598009b3058ecad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d544bb22170553071a20fe7f14c91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658f1e229c470b5735b2b61935d4ed3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b3160208b9c8732f008315c78ec95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03643c633f262fbb341402a0b3f026173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e802a942efa976d7ffa3a38e9c011d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e184aedb8bdde0b649b83084d371a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a944bd139b92d0789e48379c56b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1072c9eb6da08d317f0196897a0e47a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bbad0e74183e1a766c211eba1e29b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207a3161da26c0bf79481c6dad176b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc571365523a3ed332c456053d5e12180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea57d26d2e3a016d91419f9cacf7311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f0d6ac833c41a01397bd17d6a54e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f9b7f32f74e9a02c5d2ba3137daa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a01ea2236c65af127b15a3aadf51704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f016f53e465956a60b92c95a5fa5645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188999fe2a6cf42767dd9968b0272d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453e190622a78370a149fffc713e6a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb38f899ddab14d0889e37a4d197b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288609fa77610691cb7501a24d1e47e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb22dfaf11c1c375dea379a9b82307410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18db9251e3dea36db792330966351b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93391e5be0a2193eae5693fc96f0634712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582dac58a2c1751885b4ad5da3ebfe513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e611347a69b37d13160dba6d009014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe9ed6f81b608bb4a300155c108b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51c775d09a03153434c129f44367e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b89d1a2fc4a5d407550dd8e4f805f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2db46ef862fe60561465ab174943a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5dddc92b6eca5ca5360f54afc2f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33611d4cf88d53371cd239ba0588911e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d024670cd3a9b8f185cd27487c6cc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2da112f150a243528293184b0750e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f5c5d1f8fd486ad63c8d38caf8eae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985615f72cc6b0ce98724311f60f6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec23461e2aa560693311207ba377425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fae98270f7dd4749b5b1b35b4668b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd89d1a9ff53fef33b2edd324b9f1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d1f82e749ecbcb5d38cf61d6704628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa170c3bcd101cea1e62117cf362ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd6447d1eb02dac076d369f5819fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d739b04461e34e5b7832c3ff0fac231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46cc9f8c0eff37b661535c127f089532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c16f61766920dcf700e5e6af7b7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c3429b928c492473e0e17a45b14a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd016bf712824eb14abc2b5e0fdcb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c5042770a092d8cfdf57dc689ae836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e170b98530b590d4e4034170c059a9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98cd5607a862ec7032542c450512ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc5b627875715de2bd1f3982d54fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8136cecfa9ff171f923302860af7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6ec1cb6a63d2f7f95705d974e58b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba229f4bd1a9a66ab69692d76b2658742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5767182dd3bd274497b779d479ec0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83815bbf36207c09333ff8b5e6dab2d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2363129d9cb162d80b8cc02341801745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215038d486b54458a7be234a8dc549246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7cd0e06981b5b5789cc013bf99f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f575024bb8083c34fc4b60f0088a32b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f0238eaada5bdb02ca5e9791e39449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee52f27f35d71e86b6458e5cd4e7b7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c131bbcaba2d0c88a0cc7f19d35a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86552ad6e100a6175e1a6da57fb2de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65d92087daec82019ab2932922f82953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab73131abc134aea9b1670323e599a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751ecb3e9df3baa5548521df8ec9e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a3f9106634abb74fcd43b5dfc30f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce13c1e53cf69bce5abbac6955bedf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cb3e48e9616959a983f9a181b4e6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9a7371143014ad1861eda99ee30d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4802648d12986e1c2fe7bc21837a5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc729937c377f9ef5e7963c732ec13761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053bcaf9914b3122fa8331b2e85365c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd243ea2f99e2441754b136f330346363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63e7a1f02888a0531455e1e41c5c3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3089c56935205faa8825aeffaf92bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad418492ec4e4ba63987a3f2a86e657a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f559503d91edcb059f88758d8770f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6619a416023eebdf1aad518b7817b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1fb877fd9da8488f84c86bd64c63469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b524664881a1b97ff2ad4e58728fb4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0578c764c0dc53b99597ce4da8d8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aa767d0cbde82bbf9bfad79e9a51272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e912d46d14af82ffe5d60d607973cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3cf84f6fdc0ba661735b4bd0daf1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96d59348f0da2bff492f4cada539f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fdcc8e062eb520c66fbdbb947f55a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce9f60c6be0c8f805a993978c4346877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66514955491668b7be36f918ace9f3e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af8ff776b864c8f4232c9de8bde1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed74aed5f3b15695f78b69d99f70d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5186116a859bf82d3be36c64eb2d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e324d4cec0ae3dd53e70076667c70682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045d3a06317f188bc1d3ca714f58aad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542add65b2a6e27f5b95df3a8974048884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7085eb7ba40076f6e8fa64eb2bc1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73930eb5f865a74359f0be4292a3b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65169ffd91709119cf4f20e4e8220987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc356a474b20f96f876a592dd5da6dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d97206471de030426d69a1533db289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057efa9102693b9683bf204e0a545c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd8969820bcad0d016f313feb6101291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf1fc44a09ec2594cd808bd70c27d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d13dee3ebc4cc56207ba36f917eefe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1494816cb7f03e02b9e7d94ad42f0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1fad7947eb012e40a85c81ad5c5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2febc2b5b0d3e3ce47493a1fb73296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef0e4880e7492669a7c2a3d37a2a1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d366c8e52265b50dfb7a0debb72dc4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9c975702fbb46063f460c5dcdd4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782893e453e50f48e2e4a8e5f796a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e4a8cf02a889f96bfd26401debb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d49d488c167f6edbfa2fdad0ea5b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f5dbde6bc3194aa2a8bdd9bf68f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7865c68e3503e8134a9c937a23b169104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209529e9bd26e225dd5f8ca4506eb4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576f7f296dc39a490595f8b7c3840da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa041c99cddc790612019f9bdff7c08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14e070e9dbb814edb3578a1768d29b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31634ad1e80f964c1f8df8e2217b3f58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff26f97e4547c3a32ab976af366797110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8981dba673d942d1432c9f8427a156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71889417db5a1894103a684ceeb5722b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535abdbdb1a1867da8a857001e008f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d09ced3c45ae46a506885d412371f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e471df41f0820511098b07c3fb818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83ff9e0abf70c9053e6332f2d153c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe7f501bfbe46d89d4594469d3a94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb65a89b1e2c4328c24db3e164929118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bbea1bd42330b2030675d09108c74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cf331599eac4948dcf79b44a8ca34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5402ff74e416db3c2fb7349838af55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b77ff45fcc3bbcf28b818469964b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf2f8c0cf01dcb6b35380b375d010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d248e0b2440440099cbe56ae5d14ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d83399a36adfb182bfe34c10848eac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48bff9d62bbd43a60e1a3147cb3ce1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe47ba501c7a9fe5a463375071f98ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ab153f33105c68529fbf1fd9f6996128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14812421ce369d6e4ba99ca234b55bf3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151b808a286c0d18626037cf1a62cad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5fb61370e40cea7e9be6621d6053131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254bcb8057ba618f5601e45f2fd8fe3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad3ffdccbc9f181f158bc69c277722133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b0ba25506988b8954fd9f3445acd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c8b2756f8dcb7e4dcd606c37ba2a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e52e2007fe4120a8380ce4b7f1cb6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef80b40d43a824ecf438a6abfc751d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69803ca5de172e99e88ea7cbfb6f1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aac96f97d5c0914ca3af1d1fc89ddf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e13f4216726316cb4546fe3cd881a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce1610127b05170cf58d4e2cfe7067141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5320761bf051a8a3498b719e8f4079142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088951cf40de65e58e46a93a23e5ee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949a836f451610f32003f88f74666a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3bdac180b3bf28a777e4ccc593fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b2b75d2e6ddb6358b7196d395751a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654888ecc36793e5a7c7037972e8801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e09ae92fbff64ee843b1aa214c9318148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e877b5b53d32d94f3b64dce9745d13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36cfe485d1295f638bbed40ea8f535150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1765bc60ca99b2ea1b634d227e53aeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba57e173503ac58cbee1fff6cbb3598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d963a9031edd6c3cdad96a38db78e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fadd0f1899a4690cb09d60cfba46f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70c87cb7bdc4218c03ea35878753b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e534c7b1fb9df1c344e461ae8da1f72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58b7faca1a103672c59bf13feae4af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da6cb0a1bff5974250204f894ce1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821569fb009d555eb65e831933725662159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80e2bcb72e3b43560e23dfa9584908160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f72dc8e2e0f21df56ab3f348ae6b85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835617a97a159e204619c4cb7fb5fa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3914f0a0a5b2a68672eedbab6cc3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04cc4acf41547168a78ba8cf811bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084571c9d7b11967fc335900929081165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118b762878566f537167385248a394166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447139fa0f0e0eddd7ab090d6ce87162167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e594b719d5333a7105b4e286be00c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e64c5453c6b05698c660bebecec42f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d9783e98a4f8fb3645b39dd71eadb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372034a150d19bd8791de1d0c289fa31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50be29e5d3c121db50631148152b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0858cd6bc311eb566bfd81d7f7b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9956c716f5cadf651f057f2b5194a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>