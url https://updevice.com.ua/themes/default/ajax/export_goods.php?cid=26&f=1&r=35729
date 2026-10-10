--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116273c3d769f19fa6f457db2f1c73651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7747cea2d41fa9d7b8af766e6d8c7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bab4f5ad9d6545926d2b3d4c80b673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b9955b83b3f30f4c752fd56b23ebd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fe049f00a67d1c75865ff32728a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7421e82d7ddd84665c2a67b926ce16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec06f35015ac974a0f526a52912c8387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eec685bdccd1382185795a11c07818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c201cc935aa8db9ca495dc275e153e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8616b11e31f34da5750ef543af839510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0d955da143a9a8c2c8623a5c3144e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942cca88dc80cda4709dca4c244806512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a94a4341a60d5901de4ede2ce22d5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6dcfdc8c609a5e46630dc7d4a79ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da259399583e523f0a491b45d275715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e049d3b43ccc39e770c67aa958f1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e5a4389f8c3ac04d089bf28537e3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e070f87422afbe0da290c6be324cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c48dceda9176bf060f13035e6de4c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b168b7153b3511683066304d2ddff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81bdc83350e94f92bc38fa9dc5fe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58546843a8632611684052a1bb441322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b7d4846adf155098c97a04b6cfbb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b8d3c3d52f76b7f218a6653f8b1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d047f8ff193a70b43f3eb09baea7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373fbc41c4615300b7241a7da0b969326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef43ac2c3cbef045940fb4c202952c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babf4f2ca9d8b544224dd2612e02de028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078ea125272b7a333b59c1ed6467dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c70935440d24b16cedc0143e23f22230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f47d1d465e7aaf2f170475f8d1611531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcbbe24e8e241fcf5b0b2dc870f9b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119a9d8d0a4d98ed30690fb59c0ae5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c2aacb93557b154765fd267fd36dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ed4245902cf3cc72c0e20422625b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d89a830e2c42cf630f05e1f860ff936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8b07d6a7e6831e4b4feaca8c8b1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459e17c29b04debe074314e1cd7231238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4bc02e1e26846a648b6c9d67ade4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19495514e61851ef735461846c1d0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c237f604d9c13f1bd561e0e624c7cd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39967d6ed9c58840485467000f99e8b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2df5370c455f5a85c06094ba25419d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d6137e0ffa2702abd6ac9d5cc20744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892f9b206b1753099a5863f3e5cae945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ec8e2f940580cdbff8b6fd6ce88446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1d17122d51fb9dd5ea2a5cf143de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd58c7dec8a30b2da26aa7f99c7a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6596ca35ca2f722240c3c3e92058e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4629216550d528760d328a7fdad6e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528675a7714ff871709fc39171ed025351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdb4687a7c1ae79294c12ada88eb9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3935d5598b2d9691168a839935f2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679c3a0216c4832b2759354aded1b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010af8992466291633a8119e6810e1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bff70781fe54b760574fb1f841f3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ce1e11d6fb1003e2a9da9486948f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1a9c8505315f781fc41ea2e2ff06358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dadc966e8f37536ba04e8b325124c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf17b681f6e4bf32f59843cdaca8c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca59ef26e9a858335bbd9113469919061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354baab7c156f65a4713d12f7065be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d1257e05235d9bf681c0e9334afdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee6a5d574d3503a083de35b55f14f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4521bcc5e93170583487a51e450df365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911787e7686298bcefc085ffd6c099866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefed3fd2cb2c555a9a03227cba0f8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9089b2944809b42861aa36a9b2d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698bdebf3057bf811c2b26dc89717ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a50d64baf5e8a8dda884b9b7ae5cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5008ac34a03e4f021ae3c4a3d8b1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b25045344f189ac7d09e53ab7e47b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6caeb1fe2504f4e26503f2d42aa373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40a93cd090941df0a6fc445008be5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5f7b6ce1ed5d8dc14614b937d2e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21908212bdd7a7530881b0ecb7b0851276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf557c7172f67a428688ddd2b5fb2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7247474360203ad9d12ad66672ebd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd83ce42d570a287ef946417be3e6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f72e935ceada15def1bdf9b87bea2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e307c76fd87fa04297be5a353db90a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b75d17c233989de0f72dd2df179d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a67f2bbc1cff5346567eb11c0d2ad383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63a29a58b02759922ec155140b85184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329fb37814e244944b54c4b877936f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f28a4ffafbba601f4f3d2c072eb9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a87171784aecd8b1f6cfd29b649f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692fe8bb812fc315b87811cf9bea36d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30797ff759951a94a9d4be016e1f299d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82909080279336e6e7e9b47eb17f6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cd1bf44c32d3bf79d864b9de0c2eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c842bb70d081df97c968832995bf12c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea940689e4778d518d9a1b2886edcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b9771d4ade4aa6ba2c9464fe0742d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a15cbc25c9fd2b57901d16e4d910bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e7a302e2517d0bffe45df2058d71a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f9b8aa4476710f090d2973fca761597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d36972137a4ec641c23d4e510e24f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea15f3bf9f0e2bff92d51431e8ee2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26fcab4883c380258380f8b27f8c20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ac930b2c0b5605e13bada92f0b9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7767ec12daed8c6f501af90c2a9d70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879041dce5a680578e6e5f34d0f291cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74305c85b855c45ad68fb2ed9b178104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728ef8296b2b77819879a2698a1202105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027e5ee577bacc673db580c5c0ad22d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1968e6905d145bcdc500573bb09cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6a425360c206feb3c5f91aab2c42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf8eb6da74d1a10d824aa9a3224de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bde5aa4a418a983af718300275d7e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5425852a0e7c730798dd43a457277111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39e948227cc3954fb73ec97e520842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f237275925dd0bcdfa7da70fe858f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ba2d83d697a60848c27c30eef00e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb468a8f95e4a31fe4c2979bfaa9595115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530d0ae636a20a2cb3984296c507aed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ace2b1129bf8d35bf7e6052f1183117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b35afda89bfed69075d13f9621bcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc874dc447db758cf14566176d5809119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265c4b5a89fd88f1eeeca0ebace7cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403696a0aef784ddd1a8d30a0f883e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280be25493c886191931488f3c0a99e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434d03cac937981a8bfc05f611163d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ce3b8b31f8d92cd65105fff250a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8a1af195ed2317081cbf7eb3bbfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163664dceff881f900165e7899615452126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd7a2dc01dcfe2c7a05c1108eaa1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b019363630fa5173e78bc677ba077128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc320b96d8ca70a93f7028c1cd4c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e174da3325639a414e7d8f85a9785a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4586fd7eeafbe95006b2f0f92ff9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8073a3155ec26f5eb787aeef7f8c82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8e742139ad13792c80d6a8ad5259133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9f4eb7bfa74137a80964d795edf1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e88340395ee13dfb32db10877013135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b36792c27cbe64fa9a489c713036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b1bd869b4f1c96e4ac661eba2156f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b3ab8e65458c7ba9f4019fb3fc1e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900229fed6f574d185077816a371dafd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8d8442996b8ec072f9a11a2c9acd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1da57123d35c571b83156b24f46ebb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d1d596d3847d337051bd899d79e54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacb53ea9775045f1983ac4ac9e94cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba05932c4a131f25cc800e3b0cc9806144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946b72f0fba56b84e069afc102d296145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f2eaf417f5ecd6c6507546515a51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf57d74bccaa6903b061292d09436b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2807437e0cc94b05d2b802de1ae8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be748928ebf6b3dcf84e5f9ee8cca4de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3602ec69515db9f35da279c0aed1514150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5132e3e49048909bcac154efbfdb0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85779f0315e3c75ce972515c43fbc44a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36127c95e466aecc3b5c685f2c0d6a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf76e5259a60a4104271551943ce9a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d76abbc9f9d6c579de3c167337a3f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd502072410a4d88e677e4bb3a819bfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff5818ac78eaa28dc3cff6d0dca927157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671c64be7c29a8f63e9438ffccb6a80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e68c908f9fa16e871a47e76f8a06d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5a311c847bfe28b15f598a4433afb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3addc70ba86ea5fdf005f1f00e0fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694857b164f74a623da3f6908e5f49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c9e1e53d6b74ff1f2919de7bb602163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f8078a6782fcbb0db234cdf8de634164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae613d657c60241db4be39050543209165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e258fd94a85779556dafdf77e7cde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826687f97e36f5b59b82681fdcae6519167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c90410fcaf7b6d5957e702e77a172168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24fee52132ba43b22b63f621f763f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df12ba2f96310d00a104d21abc51ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd725bd6c15246f2da862fa803595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b7c26c3c376fd871c2c819e4763a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f91d32b577d4f9296d93faeff7c0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058dd5926ab9d2aa7ded6f2f0715d81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f53fc8d05bc8b1779b71058da73e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c472aacf08abb4b3ddabb82f09e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6763a82cb276c47827f915159a86a3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b3bcd869648f5073e079781a6bd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0c06483cac363ff80b7760fb17613179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd7b361352ebe339b03a7076a380d5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74469c259531638c3bc15ce7b68a691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ff787ec50bc2b93e2f6da68b5f3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59b5c51c89be0e50d31d87301f94b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61826f56e29725f24a90215d1f9dc62b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337ea27fc4d0b5b5308d65b6a2fa6305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ab8214933e8c2af41af87898d16e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff9f96d26f65e38ff2bf6945e098cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87aba00142e0f96385ae22fa7cf6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82d34a0c4cd65aa9529b9f222cd5969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4604fe0638c2eb8dcc803c61c76b8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00301c6b8300007c0dde3f752e4c73f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f81bea7ed0e8d5d72eed5ea95606812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf012e4e5c2f9cacf1ca4b27701af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc793372d6c5a4b4219d5517e15a7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf23a7d3922e2b57831ab763413cd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e6d92bf894977857b9b99580bf2fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd2db37e4ce003fc464a1a8f7459a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c464d81e962c0bd07812097890cc0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd763b58404628e1414e83b911848119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286d2c7d89df95aeff0b6ac6cf2b11f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca5b0b0334f0bf8fe676852dce1ea721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc79f19aa24c15ad7613455c4a5b0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6faad6b70a359477a498d4d904c0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8931a0664277e2b80848bd5fddaed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be35b496c0305e6c2ba7996abbbe2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe20e533b81599f0adb52a1062a126b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5672168a7ab0a7e5bd63d5f86087b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f078d6d65c062a9cbaaebc9a7d1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c1759474cf55a12cd8af7ca3d89f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d6a712a86473e8144cf7303b2dfb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51849dcf60b59514eb7b37b663d7a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df10df7a8b880ce3ac3b720a12398f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8cd084bd6797830232bc1f68f2d6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08223a1aa2417089fef70c5111fc1a2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b816efaa1065bf515170bd2817cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ebf02e7a7fd70b118cd5df8a034236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab3d3831aeb06d3a94671613a97bd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dc182a3080c4cfc034e3587a2019038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fcdaf030db1c83ce62eb3df17b17739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e8f09c829324f30fc304259dcea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939b9735afaad496ecd907a4d3312ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6ea3804d228963b035de1d4211c3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb4ae5d591096454650ddc871820a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1af69e7e1928460ff8bac8086637744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758a233d6fc8b92f99f00a065affd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125202f60de88857f1e0e8b37bcc114646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c822efa4ba7a191dd7386b7bf7645b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc11643eb15e3b6e62170fc3f54a1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f45b622dd1f6ad42b46539be33b4a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607841efbde2dbed711f3ece2fe7e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe19bddd57d5bbed503d3fda8116151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977fc83d78765ae147b1eee8ab54b1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4adf886fb5e314a39f8c406df3ed2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f285d76b1ff9853d8c617277432654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e205c13d13237cd8e5e443f798cfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098be1ef0bff5a78eeb5813524bb6d3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc92bd35aa768eac5444ee8c47089057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638bd280770230abec0eab10ec3d80e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5bbb806857678b4a9330b750e2e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da27a6eda0cfb8dc449d3879b5b3ab360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a7598ca908843f1dada695cae9adb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572148b9860690796d5e550021cc758562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdeedf283348aa75db608f015ff39763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed574625bcb8746de73c2fd77b74ffcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036e2c4f898172a8bf805922b260bbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f9c202961fb687d1d2e0ff1d1f6da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dd38c2888dc585b9c0db36ba0d75467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ccae44ef22a9b9c2ef9de47b4a3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e636b53d7b816c5347fbf541769fad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b13c67bd3f0d29905621d66596e23370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1a8cab1548e40b8919d5200f4543871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d4c80c28f0fb4c83752088b3e34eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c11b29a0ae0f8e4fb68d77380e491a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e02afecee41e61b06ff65ecdefbc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e30719c87e3b8a04320bc2054990375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa102cd521c763e7ccabda0a46ba4f6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492eb64d1bcf798b7e26d90d08f0a8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56fc2e234ba18b01f03d9acd0203578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ecc9461801e7a36b8c9ff62d5fdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9498d3a685601bd7cb328e7633da8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d727201ee5e1130fffb115c6a21f52b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93239dab30184c0be51b28e57b51da5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f9a674c3ee6c1354530b9eff23ec783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da31bd89f64ab7f238d64f408643f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d366e7a8660a48581cd0b783f00df4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0618f50dd2c0aa6da5878b0034b38c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee394ce5c2b47ba03ea57ae139e1c3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c19a642dcd32f4cc13f1ae169bfe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93da0f4d1050e3b3e1bcda7506321989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744456c305287f7eabad80cd865acacb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b12e2520ab1b0ec6abf0acab8a692a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779af1821f4d508c362c2244d3a17d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243454a0740870f662a830d1b034649b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52876d748ad3fc63daf1149e14ef603e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da069fa12fe08ff71028839603c7464495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94dc222ed02ef3e560c50807c4967896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b5f34cc816b7b56d31ddb83d13fab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daa70f010375efa6d179af6c2bf09898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c8a1e99e74f363ab1e0dd12df796a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f49aa8ab1d5af1372ed26ea3c7631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cd326656deac9202f1ebe93b243ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05349bc7ef337155d73746b075c8605b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85757ff8aae72acb686cca08f8873e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc763668bf2c7c5056260a714ab0320d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc969ebb9b4190b72cc47c23aaa03891105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549c306a0929e775df119ca1170f03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789245fe1fa1e5bbb70eb760a3d65c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e62f69798d33d6170624d7d7cf46c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de124824e2042da185a6b5e3e963d35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f39975c481ec0ffd02167fbf7ca92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1eac44314c6b92ba46fb82a793a45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643ded33a5b3bc00b9291d394e68e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1e185405d060727b20d0ac6231dd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990048bf308cd4e4c75696251ee1eb94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad2c03152d444e237eb9cc1d5d1415115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5d1ed842ee96130db0f1258f93b31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee1ccc5460e43475faccec8861deb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3e1bee3e9472fc7abf3c590dee9be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da1f849206a2bdece3dd59c83ccec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c797c0743f7a50018372393c9843f27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a2718041b9a0405573d55c9ea1e8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990d3aad3beacbc8cddc74fcc97798122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14668043586c5104b38b2334011a5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51767f5eeda2a90ba0d4d44f06a3d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7824d48978038391a3fb87cc7b75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947f60a44c96955f53c857d0585928b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d729967f0f419aac1e8ae4b33802e52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5db6d983894e9c7fdaa7dc3d5677128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477083331413ba18ccc63ebc058e870129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659380a30a099de5a67e3c560b18fa2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9054d8778a988e66b94a42ab3777a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc3a7fb6f12828fa6c96a7b859f7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5edb16e111906136924aa86fa542f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd09b61ab965a7134b3f1d0e46248134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba7e122f3798fa17d08f3ecadf647d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5905a21e7a78be86bdfabfa72d4fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3953c82d4607803b7c5f227ccb2dd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d917d9270b90d6474f04b51aaa50b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e35d88af4d372eb3e465cf1ab10f1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e54f9cce332b8880c461869866968140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b7e0cf6fc9e401856c92950b6a1e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf5b8ca1c48de4048e73175a20885142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f60ff90560adcd9be19cc5b16a30b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0324dffa6daa2c42ff2b7d8e6d9a694144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9ac5d989e366e726580273cf60d66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea36fd9067b2ab418904b8a616107a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a7e03721a4cc0e00763688c37f36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c71a902cf0ba5a9f60bca3309a7c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeafea742cbe273b07ec58a274acfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0310e00c928f1540901afe750c995ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3905399733276f347703446dfe801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c81b1f1b7f0f785cd13ddaf4cd55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be66693b2e5bf6fb3368d209c1ef3cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e3cad5a9767932d259ca562837ace154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da381d63b8decafd6adb6d415a86f0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972aa37ab629893c9a5d5085c66b33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a03f7104aa590a225fbfa628f25c57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daffd4a86102a2c66e958083d2c095b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829caa082789aa78b98966fc22f409fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201895d54a3f4f00888f93ad42b94ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831fba685949b9fe80ee08122c8f48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa3af03c4c629c16ebd5b1a3e1057162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d390b174e7dfc2935456083f6729163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611442ed4817f01c9c03b51c9d91580f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436349214c03caecdb50daeec03b8282165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e475b6df344869af0b07c98595da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a84cf814b28c2fa418fbae5d645b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d664c3a580616ee6f8bacf0169e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cace0142f8bc7f0932bd74330e58b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e814a2b9ec25810eec6736d4bda72b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35658ae7acefb86e6080dbf60ccb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb2e9bf88c157666a5092ccf8e33fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a195d06d533d1aff01f07d7a36b0c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc291d779de1e7d801f44e0941b0f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>