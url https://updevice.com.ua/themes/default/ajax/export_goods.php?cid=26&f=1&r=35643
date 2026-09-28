--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -799,51 +799,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80086d84ea45ba32542f603191aefe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f8e353694270ed930ccae7b6a89b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624db85e907002e0dac25595e76d7843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84322bfbd64e9110969549a5f134edb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043d8d2ce16691e8741757c8e7ca0c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a211bf72bce4fdadca49a01290f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273bdbec418f3e85391be773c06d167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538d716616c9e8bb80e0857ab866608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d06ffbc074ae2e0c7ece7694c771729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2c05c19bef4e46b981f7f60b1df710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c72cc0463a342996880ca8df452dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d9593d55766dbb1f8ccf644c0c59512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59c1c0213b224dc0ee4998d59c3a1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce40cb1a80bfb62a24f559b1ee1a64114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ef5556ceda19b4e1b538bba36acfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d3e7466984ddab2a0f69281c91ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0384f6ed874325e09298149664dfb8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f4f86d9e71d29059e802a3565d41718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb05e72177944d68de0fa9bc22507c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ae69dfcb5d1dc746c724f4f94b2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c5455b30732f19f7ad101cc1544021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce908dfdf45e6d806b4841593c46822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2c4a4ee4f9dd30c7fbb8a77d04e1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c36601bf07342a55a81a1e4b2e2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5654f140644b51764138a2242914925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917fe5345cfdd7611edd97cc6027bcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc75de7e9d92ee87306014e09ade827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2506d3888f0aa39cdb26bc50f5c8e9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0576e0b30444232e42ec25314caf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7c1eb226074d2798111ceb76dc01330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf08cd745b4cf926dc586e0c23b1f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38363d833073377c53ef3f11dbe113f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026e12f59728b03e41c10b2c685932b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb3a7531aa9fe77ec1575a0744a6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7369cda23cdcc2ed6f9bdc071bd8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df549a8d0d8fafbac4608b9d712a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d638718f01760166f1cac29b8d10537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064bbc4aed7bba645b72dbd9e4a57338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6d531c7852aeaba10dafd290a10c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19d465d7eb4c768cc0f70f91278e0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40cd0ff2d1b356629afdf75f11566a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e4236078fc6d0ca011c3633b35c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30823ecc2dcdaa9cfcdf55cbfeee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb3a19592b11e5f7108de0d83b24d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae44473461603e485e5befbcd76d29545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bd7de2e7766fd51af7470c82c8f8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800fc3f31feb71f863e133b57c1b43347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232335e7d9d374175f8d83c6fa32665348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d003476838b34f2a5dbf54ef5f90d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30371c6495ceb30e3c46318747e9416450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d7606c6ec46da2393cedd916016551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c71eecbd587f5df6f159617501cd2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabcc454736c3c2cce25108a2de50f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc06eb2eb6024f3fcd9c8cd0f7f3e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58634dbd70aa89d8c05660ef5257f3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ace99f64453d0fcdfe716e85c54156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d337c6cb77994fca6a2611d32c638757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab3f61b68c5f5f3742cf52a72a760e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bedd3531a3dd25992a7b509555b0e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccecaa7be9f52a2363d29fccf1ba1da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af65fedf82618ff157a12da8451b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de9ed876bd2705929958fbfdca5e2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34443d76c91df133aba821d8bd900b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeeea207a796aaeaebfadf1ff87f5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebde5ae21711d71a3cce8c9536f15565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779999dd9f114c9a33c08fe8c06ecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691173fbe3a438bb0cac98b4edc8963b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465b14f239fbefa16e804ea2b4525e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b5cfd53e4588ef795cc298b4120ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cc79a7a9a27e38a98f5d718c0904070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf53a245adfe7ecf9b1f2c8b6f85271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a459f551292f62e3c4ef61af5ea072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67baf69511d56820cc1f24a9b9e56b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af11f5c5f6ae65644c1a9d03e9606574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed52c4cd7801291a57d594cb4d3ae2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdcfa7d81f599e8765aac11096140b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c78dae1dc9b759e132568094901b0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d77e1c8d3cec3344566c040823555978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0105550d74ab576bcb86b1eb9f785e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654718e9cb0ff09e31b2b6158d0d4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe0415b9f6c191fe9db1c5fcd7016581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d5daccd751becbe370544fadbba882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e8aab5e30147c3e086d867096ada83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6b3fdbb43dc3d52ea6bbfd6d9b31584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f649fc8a087f3a153a2c9fda059267c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b52b768f86f219cf5305f681fc14a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2299203c7dbffdc7082ca27f1aea94c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce1f4bbd95f2d0a42ab261ca488a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8561a3aa9eada58e159cfa1516894389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db6c70d1d6d059066e3a0bcd478ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9a96c81ab94bda5cf623bc18406d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73966204e421cbb0193daf05dcfeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a56424cdf52d2bfd26e31bd32a7c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c1f00b50bcd3e1e89c5f0a20eb0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886bec3dbf39e1d51434b2cf814693895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32c8cd7ea9f51350ac8bd8620182e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff017fa2707577bed86b29e6ad552f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b89aae5b1504763b4bc0cb88cfee398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9831dfacbd0397b0ed6951a8d774a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170dd5b370f17784d6092bc68d91f15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156658f0206c34ba25742f681a3c06fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d100ee364336dbde5684608566a4d76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398e39cfaa64fc316bdf5b5bc63f387103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f456eac449f4bc816b47caed7b08e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70635b3e307d2dbcd01a628a7848f8ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c45b532bbaa9b94f7b16d9b2ab8c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fc58b3cf48a92b7ba65f9fd102c98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e056f6d2238e91666be0049931350c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99402baf4d0abe15631b7d6632bf1c76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbf688a4b1f98e34007fd187ecc9d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0106435beee697c0a0b08704bb1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be466b81172c14cae2f84dc7ab9402112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26e5fe17158dc68da504c6ccb865d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d43cc44a81f772a85e95548a366127114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a629c19701a416f4fab0794c2ece4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca90e74ad3d23ee3feafcb50e9ba0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ef2c84e461f3a710fe058d837496117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e00a3bf11d1a5d69c58d3d395e4671118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b188ce078a53f6fff2d09ab6f00051119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2d49ed49e21dc3fa08b317499e2f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80231618514087ea166127e93bfc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b025a8c50cda740584dc9160db60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d02deef61bd695f70828ea28aa1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aabbcb565beed7b630df58a5a6b432124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde94f499c0b18ee8f27e929564be1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c39c2a55f56afd2e69c4fa43c0f5f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b123365c5ed92887eda8c3c8174ec9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e99a407da8dee5f6379b02acffdbff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2a372b3f3e83468f6c0ec752afb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f41a0a51af7d4ed3e94c8432307c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d66c0886ea38022043b361ceab9fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250348191a9b161678673594e28478132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8522895c938395477b337edf08138133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6d5e184dbbf34869ea2aecf04ad0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be807fede45ffdc89c7445fe1a5aa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346aff1e76d344914cd81298048a825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfd69a486d3ea298426435e366b268137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566264062d4f587e8e0ad101c6f58243138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfbb5cebc4f95b0fcdbec90eab924f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba80e57adf939d302c3307f844df3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a70382faca7d8f69b42016648f204141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5747e1e9d3b3daa8672187f020f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da4e01b0355d1243b9eb40d30af373143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b1401e85ccec3a2c5dda49b44986144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76780e608dd79be0888fc2c05a96d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a81e755f2bd0ba50e3a55d304ef51b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d6d95e80554ee5db5097a0a4688e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8397c9c122781d3951e248049bcafb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d2a490f7a57f8940396ac0717f546149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171a996fbb73355f73e788725dce269150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863af38227a6946ee0589b9ace5fe09f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b44d1ed68f3333a500cc7998fcc62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb91d54f94efe6988ba7301ef98f88e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d7e058c041d587d9e92926783d09b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95ae3ba1184820979240d92cfd5117155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99491a77078198dce9c383bedb9ad370156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5071149b0a4da4144e7d6e327f79f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fef9e3653d01bbaef309eb6328463158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d0ff1d764eb5a10e401c531a7bb3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05f42ba478fc6aa2d9124e535bb10e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c15da023608a2cf16081efd698155161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc367ab9a85b94914c9593f3f1fcb5cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b4247bd6cdb70d431ad43ab86fcf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c66511768871a92c3a3417a860dfb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf22d82fc2ecb69375637e9b0b068d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be959b4079b94f39fed2d1eb6498bcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eeeb0d23e684a703126de966c5ff5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdad2c3bac7f5a1dc5d5e37822a379168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8256e99254f0f6c22dcc3d8038e66c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aae4fa17bb2f255e1d191cab0c56e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f556018f7fd0e24aed9d4e35ec767171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423dbc8708b0f9495cc8ab3137bcb20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358abd3e3a8ca1adde628a9be78bfd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b30fdbb9735b54a6ba4ba9435c2525174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b9f240721f208158e20ccdd4ef423175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a352eca23e426bf9495a42d3311edf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e71b2b42710159ce59cddb1b39d97b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704dc57222b61c8546090100e5579b5178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048536eec648c7a3142f6cc902251ef41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d05e243c9d7f29657e8bf527198d702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433aed36b7f37e195a081e0cab48b3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0607b63a092afb018d4413825eef64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9547564c80eca17c7364b46761a385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51099a7051901b9ffd8caecd85189e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08371740778400fabbf21d2a5be701ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c34ba7c577facd0799b164e400e538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef4578b5710f9fbbbce45ab317ccc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e54aaccf24d810e964050085eaf8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30093b023821ae2aee765830632bdb7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b125624b9071d8df1b0f5a347a3dff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3161038e0ea336802c8ff02cf7a9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9d2bb48549064469d3c16da0859814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b1a18b35dd0aeae932d8ec93fe39a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffde95b03881c2c8cab7c9fec9872116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff166185fdbf37034c5ffd4a6e71f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc88aad62e52987069aa10f9c897a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587654b415ace215159b7d6fc0e9db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92378f22ddcac616ce0e6ca178b0194320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08447a67b419220990c67d32bf1c1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdc25beb64a4daae0a47593388a1f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4de81cde80f6423806781223a9c6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494cb84ab52dd96ebd57d521a2204324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a543a651e4df05529295d7e60776825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed84f3a609af2bc1aeab6bea884a0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff33325bb8acb91582d7a06c9d853b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e5b9e154c71a1f585cb5cf62ec4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c0eeb323077023b41d9f1bbdf52c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e63bac9b15c7ff1a1c50125a26d0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862303c288a99899abf2ff5edd99cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52173c86ef77511c6f15c36f607ded4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41106b71c656effe393419e86866d6b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62424c2dcbac2d134418c8c926d4735d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c114e02d5f7a33fb2968da87063449635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b674e1e2ac14e9c0b46a6878694eaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd25818db6f26720e515736cd8a3cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80260035ab7f4e3854b89c9b8405a6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdcdaa94a14091967145b982c51c0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c8c05c06d949ea91fc2696ba7b8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1440a20e6aad0eed02befbeb2e37a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c872cf98e8ca0a740eeb269802a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982e5f6c4c17a5c11271c4203d06e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345327633830cbc6319eba96a8761e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75397935587d0a5d6fabd0e9a0483fdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6e45a514dfc2835448c08579076e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8796e95ec770aab14a6eb4e75395d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5675309a7abe67eb29c09f7ee078a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78489f3c8f341b9e28dac0b3fb7d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06928d2b7028d74c614dc18f4b1d9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cbc9d18c3b55eba2d0b6626d1a46251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398b9f395d3a508b6f6c6bd18249ce252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ef80be0c02b35ca3a2bc32f9daaa253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0e569715641bcb542b964d97c546d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285841413a150b826874e215419d007155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3d70a8f39f4893a23a1c5100b2f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284dc0755ef16113ccb3271db621be457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb890df4b53b27f675f77757b71938458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b38205cd0adc5952d9bf9c32354ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f40fadfae6fa48022887065cc886260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96e4d249bf48570e33c068a3ee0b7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a957b837bd4a280375463750cb76062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1017937b083b86e83b2f1253817d3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e46bd7f6f6c8685578dd9935303a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1531420a1fd022b19cc45b63f935165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a32ca46487094d5a1da24bde080866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b769d49d8e08e1e95e98a21968a42eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c20f862e53ab421dbbb24bc92aed9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63287d631a51f695ea46d3c159c3da669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49405ae5cee3a545b063241777f5ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f487eb18410e6ab8513b29153ebc8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da6cd4ab17b978e35313baacfc16672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90bc1de5e581a6e9e0310732085eef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5748faa785064c3afb5a9357a86f11174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7f5cd1e2dc0ce05cc7d749d7ff78b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e96f329b9059ea4f328617ca7f7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a817b848b9ca67c8e05eb2b88edef477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c029e1bf0d19b3a783a81630de20a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa68a24f85c49bfe5aa3a1c398db8e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daeda1365041156d02924419b31e3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac95677ed88dc6bf26944b0be48c3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f190d813c3aae796d05e2eca774c3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe140f887ec0b608b3d297e0c232a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ae25d3789d9e1b27596cb9b1afa0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb0411077295b3742e47dd37cc5cef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa21e610acdfd6841ca9d8262480c2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11a3c20b15da312b1e99b66a374c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbd7ba6b427693e09c3a950d17ec3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fd97b3193c96584b539f01493119e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a13639d81cff4dad2001f1f06ec9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d067eb05ed97f730360b5480e0b4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b798e25d83b900f84c0f3008dc715092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b957dd91f4f0ebcb2d50aec177b8cb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea442205bfe74333237f179a93488694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e201c5f260b2ec95119766876994c9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487115693efbf3097613a1678c812e6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545342a7feb60d3b88b70969dc006dd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c648229c573a0219601e9c817bd10f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52eee2a1407af3441fd26d6a81cd5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea16e55973c47ef91a4cf45aa4bc417100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a203c079c537a771a8561f13a9b404101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd9624c351b1d62031afa793d54c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed9fc874aa82b71a9e2ceab95b693e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda8b53cff78832f929a4bfd7970003104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca775d7f66cbfd9cb5a271296bad43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006a14fcb4491233b2e4313c04d386c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08715378b5848404098489dbf4c8ece9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1d7ba52e682ed6643c26ef05e226108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e4e5021831fc774fc98334d7a33ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d798e9f9a1ca59ad9ecb4bb5f740e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b958293850c13d13b43ad840dc059f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48525287bfe955e8aee104c17c59eb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8469c0c6a42e1518db3a78a5038d65a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1735c35c296238fe59be08a391ff7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d23fad911082746783f3fe14b75131115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc280154218cebc30379a1edd3d71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dce3d28cc10918a3e7f6661530b96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1a165f908ade4b869cef1a6ed9cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785232e8326f3b372587ecddfeae5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633547008c18d0b66cd6b3bb236e895d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120491a4a5990d45757bf281bdf2318121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa968408d0882ed45dd5d55a279bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a8db82306bec4385e98d4f8ba258123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95138cecc822b4a1be1a32d30be4a758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc7a469d0197ac3a1731d33427417125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4b49ca8593b375254c8cfd426c1b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46025bef800173034a7a9780ba7b2b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed79618e92bb18133181d3fe639b3fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d619a529aa5e59e7f78a01d08902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3b889169f6d72271f9c2aad85ebc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0def57ca4c137fc3cb9d68c4d7c2e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d387f0130309476e2330ef7a8a036132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c501e7a59a3af9e074fc6805a1f0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887977f44d1d43d01d570fa10e6e32c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780847bd606b370dce63e6826547c497135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b65cab7d995e82c5514ff0673fcfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b178c225411ceeabfb0820b893bb871137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c6d939879b2882203931fea6e4bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182705beaa9fff22562f7dd37b884374139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093db7f971cfb43d388211133cda547140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d12e5564f02cc6a8dce01b6df0fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144ec95d9a7650fac00489e0ea4d5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2568eaf86f09d513eb7bc0200f9838143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb1456b39707c8513996fc8e7ec9a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8827a5fe04c4e06e068b1d7419eb1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ced75890165db429b7f618bd5527c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974d7fc68e0814056e19e6e16946af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0632b21f551b7d07bd9787184bb027148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc180d2ac9ea2dfb98fdc0e4aa609f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436dc3369406ea3d2922f7683eae3cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62f062448f86cbcc6d684913e19465151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfbf21b785c98841d78e5d879f5040152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f639941c2f3f57d938abb304eb1fdef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe851950af049b283dde5a30de46ffb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3303e22970cf6bc926b1fe8223723e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe4576e978c1c5b788ea6da054e70a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e053de86e610a78659baf306d3bf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75426ffb76031e1fbc5441f3696365158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1fa0d4e36a8744fc292d83eb3022e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aab27f37f65a06cefd77440ac67d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03451086d5acc73253104944ff1a16a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7101218a954eb30883e31785f9d9d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1653f4007ec72813f3c455d01e3161163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06289eaf5fd1c0ed7ec58eda89f1dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040b1c480259764a02bdd65d3c1a19b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd269b71473faef4899be304936a3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24bc948885075303980eadf73bea9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9bea577db0bb89837b5899b24ba1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693c0c77865c5066f4889a122975f4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e71aa4493eda4a80c41438740aeaaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3dbaf33b5a682e53b4eadf04f00c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7c26fde5fe832cdcd654c298647a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc5002d0428501fc1f370a0babbc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b17162ec586d4f6eebfd0666cea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f8f3f2d945a485a01e7e93739a5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3897ab77ca3536e501df784cd45ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2f6fcec48539f5f41690fc7a297b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73abecefa95d7d418f5a5ca47db651178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>