--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d288189e15cdcd32bf58cfb6f457a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d02fcc4e2e5b05344edacece66872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33a51f26c6816965a2fdf206f88c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a07de11e1aac25dd86c01d28f5e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199473c6e5108519eb383f2e8dbd94cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f046dc93e0ea7a990d223d6338ef76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ac28f330b31a3b9f10686c00b05f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14389a3429bd5c1542ec5a06813f478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1bb0908d456a4286a258f539f0409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee828674600b23c6a9557c5ce712ad310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc4bd563b140751686117ed39de2c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3229d396364735e2494365678724c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eabe3c928cc8fd4e06740c6d43dea413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2cf69d488aab4c77bbd82eff49b3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8148eb80ac0397c3544c2cf9c93577515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b35d614575465bdc9591fa2b9ccc0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08e6f5ad37d1751bc0b6488ec76ec717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8e2849ca8ce2e67a63d3d0ed0777a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d5c0e78cb0661a2d23c0024ec1db919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4ac01fb39167c0a5863ec80210f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9df1c860767478b927bbf280a2e7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d75fbd9a48a28cdc758caa03711922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cebf1e4a034f0d4d9d3718d5ef87d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a77b806dd6baa969db778756a0d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6f769626b77da2e0414e79db46dc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7942e0ccfb0689e71e6c17535aa44c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530288cf51239f412aef2145a114d3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c4175d50b8ff4ea290cd1e87f51428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783920ef98f37f87d9a382b1cb4f44d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c60c1252a2012583f478c60e15d29230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8666fcefff28b3e11a996ecedbe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6142a02799b7b38e662566d43fee932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120728b665c71ce41d5354cd9dea4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3935b9b2b58f7903f3205f6d2b53a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f5671f252d85c4d522fac07af14435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697685641fd97e93772d965997e868e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30028708cbcb25de9fc72678c22e07e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abac7e09d4c29a2866cae838502aee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e3b6b7a1d28b0a60ee355bcad877839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7ebc2511b3e9527f208b25144572140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93287c6872f60cc89f15962fcdb862a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31983abab540d9027f89a7d7934a464142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c8fb4533916ea4cb3978094e5fda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b556225a3f67614a04df1fcb44a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48104989ece61613d7d13201207834e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d5541674cb209118f746090f9c5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1181348dbd9f170b5994fdf2085c6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19f0d0dbe168c9af06ec5839dc131c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13174f974f5370084b532954def802ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b31b132ed5e863b052a352ab1be9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd2aa02545b1a69db662089cfd56bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33aee424c286af47bced68ad70d8fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67001e569ec28c9a822aa145d0509b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72be5ad6fae4de15fd189001fe152854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66ddf6808341301909e94cb7929ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd63dfe05a0f17567cbc047f288e51156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb67907cae966c8c3eda4f065de94d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f7a454dc5aa97b618a37ff9ab0fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3108bc162f713e55005f01edd904459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cf9799407334d9f8bde4054b02cf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27115a7368ea69c7b02079cd58ebdd8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf126cd1c1682a245ac813416e9f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b08abd1b03bb2691b5662947fff5f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb36d2e53800cc9b612c350419570564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f08056269432c930f6ec2798fa2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba94b5cefb44b820cb35e6cac498466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd099570e50671f8ac1b2f52ea61b0c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba9f59663cda8c27e182a4bb47be668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd285ca26cf994f1588a9da2f75d53769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71f5db15723818196dc8874b1af22770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf46eb6c8d5e821e789d9b2592b59b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b8471a7f79cd607b60699a3f2cc5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4aa992fb32966321e061516353f9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667dcec081c2e861849bc1a1627335274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc339419b0ecef2093893fc27ae32a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00f40041af1fd202e426c8251a66d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b873d41916fcfc437cd1dfe1a7e1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fd81c2be5e3b91116dd20d132cac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108e1a6a408f6a8816221baed43d3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb68357915d3a04e208f3c39a303180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073cd05caae70c63b399123f5eca85581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0deee16a720e228ef3a222275bcdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c786548a7a8866cd39b1d4af4cb23783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f0ec873b369e27b69d6233f3e8f7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c0c5a82df8decc8c01b8189040d4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b357328ee3c9b0e7bc81f8934a17a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1977e90af24324ef2dbd395ffa4d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63974629d3b47d8a1735547b8d23ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff926a1b47e8c80606f4ac9f5e684689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b771a2d9ee67f1a5787833814712090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8a3ebcf386a87469d7b8d4e4bdda691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f30ac8e73f4736f7c5d6cb3a1247fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837397c1506778d4127fde2364c933693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c03669ef6082c7b32a6b34202ad2dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca07cfc3fc367be6a35e31105bd71f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf213121196f9cb696cf613091aa5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309cda4350da9d56bb19271f6dcb94e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173de370f5b007248e9be583eff60e4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35ca07754e82419f8d276290ec0cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa472144e4325dacb6c383c9def9e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06381ef9278f9469bf05339d29b05784101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a357e39b55b88cb3f5524c7cb928fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db8d868d6928d774100dc8b6bcf71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff776fc52d2bc9296e34a04353571c8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48160c031222171c3186cf41d882cc38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02dc2ef4e383a93f39b8cd809b68be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d317223d8f0f74abcb79091206bffa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c916c4b9bed1e3b210f032426bdc99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232651cd53b6324f7fd78aa6c3eabe8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0850a73da045efa82c120561be636110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da936c38ea56ab7958edc3d59136e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0797faaf3ae840a17f264ebab8d0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a0fee3d5225eae5894b1e8322734f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316903f8e4aeef20d7cbbc8ae667e3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277015920ab9c6acdaad5641f24e83b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3859df2b47c694f4028baf0be214c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b8b5b8b50a95ea880bb1520c0ff0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225c446bb070f4bb1ddcecf4755e6d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e4d1bb72bdbf6b4b85b40e3b2a560119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf38db65daf558d8b9fbb11fab1653120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e80c5409f81d0edaa16b65fb483979121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ec6cfff079f20618f983e4912088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed17ae0cc276c09c6cde56133b5549f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062d206ba50ca53080631e745f3ed42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6859e9dde3decb0e01b6d5213fe41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1223bbc4ceb2c2cebd838eef8d8d64e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a8c8f87647857e05f0ee04db44037127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeef55f5be689a2fa57e002ed553343128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ee183a75ca966513a05a7643f017129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f90234729d53a4cb9c6a18b6458d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d3dd6deaa0d0dcfea17f8b3e4b0b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf844af3a552f00b0b9f558bd0fe1f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafde62189d454753e2a0980c954dc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f2fbbc996eb3edfdfe4bce3ecbaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6dc75c3d5cfeccce7087163d76e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a580fa5897e47237fae7c4b898c997136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce355a9fb7d07d7527637abf537ec90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fee847e08c8e5c89d10be875067d95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a3fc6c6900b9f616e587ff07a64c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144a14843c2777fd085cf419a3ba103140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e56e0dfb8641c0949dc4be2eb625e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9c6c0273802d3f83fd54c29d9cead142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4ff50266917ecbfedad7bacff6af9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e61b5898104e75119700ef8cd6f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21dd9497c9e6f7c160fec842ef0d40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8d25a4d28245c5dc045b02ce615fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e995f24c4694ab485f317c996bdd3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c68c53c86c25a3105812b72488fb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8beab64a54fe45315741d7fd8a28b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac90dddae2af41fd411545e86bc106d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a552ceffe578a4f9303bcc55ebbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90fc039413b0386e1248da0c084862152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f402f7d76747acfe6b07ecd548f21f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ba2ab5621e823ca27d18e67d6f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7866d8994fdbfc7adec45ce28c2901f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df722719491490151992c3110afaf52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2510993697c6ce999a61dde3c79ca5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed8a88b214fb860bad594f886a52d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346b94fc85fcb6f54e5dccf13c2bf83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e6bcdfd559b2f2f931d5963d97423160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a0e9144a64fcfd97f2b9a5fe1b54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc71ed6d8abd576a75a9fc384b3db7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00517c57fd4aafb42ef8c013156005d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358958fd470987aec70da3f4e1bbcf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b777af54b38775e116958ab55d83d81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be972a8a6677edd9ea1d5799f4c60e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891195a27c0a32896ad6247550f43b75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375efb3e312cb0ffa0c09c6b82425226168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175efe671dc35d3e63896465ade7bc58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ad707036b7437465402ba6c219a98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321da21cd1fbd2c1ec156df0a2da72c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f1e3f1470af368d1cb75ab978986b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62e5e67c4ac700c9c660d10899786173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714be72ea1f24a3875bfb3141826dd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525f28a42c3fe2f245ac8c3c26aab8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12c278f1872ebfe79ebadc2b044b18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7eebb20607a38f2178dc8489cfde3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637880527dbb218e1a1ce720012447ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766dc994bd9e8b4edd7bae5f8ee179c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3afd5b86ea12b928569dfc29aa20b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6ba24578afcdba07f93cca24fd2ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf2cf5d1805700263798a059cc0702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd511575d5e3c1705552a84a7742918a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74fca48374e6acb99966824bfa248e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f21c1c7d53c0aa16e15e6e4d1ae485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777d825df2cf0191472888593392afb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6205df30a3967d4d25a092464b66e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689cf1f4605650ac8f0710ecb93f2028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309b8d8c0a6eeeede5cb3b84e4ff7e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0bf9083b7081a7653b67559aca64910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b80235c9b2a38736bb1f089b08411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c271db144b4892c5f4ac3f5e6a29612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cd240b987a6f99c6a5ba96580906613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86993bb517a90b60b28fd1c14613d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c8babc6872cdc475c0364d439ac115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e662337d3ca920ac28870e0bc608416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289addce1139c00a800eee412e8dc0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0b55023f3a60fc27744aee093d6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dbcbabbda8a92c9793a0d319fa42819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3428d2e7571c545f2df2f8343dd349e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585029586b335cb122cace236006ca7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa810f703769bdd7ce3ab691601c52aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90acb83f6ed4427066a8fa5109595f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33dd92db25a0389b0576b8e6bf405924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0869b3633b588e40bd40d127b8ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ce3f7c68ad3267ed3d1240cd32ca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437676ae8836fcd3348be688d0aa2d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1040036a8a367032e747da463ab23e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764de4c8414c75978cf860be436d6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ddd5f96123932ee857e31ce23adc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac1c5308f7b38a28f4d837c293d7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88b3bb228bb455f0e3cb7b7e485fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6b008542b5d6b1c9d535beaa5ec633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cf32bf4558f7a103b47281b6b058d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060c21c1f2eb095f648bbdc1dd3b41d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffbc1949be8d10623a3ef1d7fcdeb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78721986a218e718e55dd42a703b0ea937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b62cf704ba15d63fda717d151d6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42ed8079e8f62d1fd0a3de3fc064d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa540ff95d82cd08e440588b36d8dbff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242811e8a9d2853ff5c5db248d50cc7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89f2ce3aef47d06e637757fa438a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b97e890b9d66c91c48f6c1e8dede3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e43c601c730319598a67b9ff2f95844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9222026d10d37b86bc611e7133d64e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b29f98c6aac08bff23b902252efc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200da657d89e677534cd51e3728aef847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618d536de7e3abb32855d5b70980e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49155b7f43f91a1710875fe62b39858a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cabb25594b714b4452da6a5fd93250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e07362ae21367b941418ce4ee1ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a3dc8c542e35561accdc86ae7c1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9996d9ac0b6ad6cecd8dfe76d2f4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8482e394e8fbfa812d6c48459543b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33510e65df4ba2859b90377576e235b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74731994d46bb943fefec6bdddd883a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf615867840b716d22a4c8f4e86980057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee0d42ddb2702aca06e139535cfb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54168385baf2116c5dcc71d7ae4910d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b16ac29b275dfb6af084f8158e78860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad320a978a38ab57d87f1e1c881cee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb49bd8ed58f69f794c8da3842498b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a141c00d61fe890a45483edd78286d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb736bc97f325cfa39cf8628c6e9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d874cc66ab44ab22121bee03894f1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257c0cf19ab81d7a0b9d59007d309866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10496f53c9d5c6c7eb674eee5a18467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dbff3c666cd2a9f7c2bf77468e7e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a259f2a321e9c0686803d212b1a1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859a3776ada626f8a6102b908b7f3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcb3e661d898a6d9a70b963e15981671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7910673037562761c51552ae526c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95936d104b82dee884e516f5ea42a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc29f4ceff899e2fff0cbb8034a471574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d520d284c8c310a79468e5b6ccf2fec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b979b7d78f4b4bca4e1339cc223576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d01aeefac00f4444d1dfaeb609c35677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c12000a35eed1638cc5cfae15d4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690761b530bebf131f6cc2b77d1e266d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b519b29b91c5905005fa3b822cc5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99c787a62fe265922ab39d7801014881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea132aa36b5bbd4e483f8433a501e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e578761c0441a58b540d81376f01183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f2d110000997cbee3ed13b7cf4e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b07cacc1f68a567c8defc9ae961785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce721fdbd244fd2cce73ea40d6f7dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7e244bad57f26f1ef3da52fadd87a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbedf472290aa38b6102e4a3c0b88ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa6fd996d73ef29a8e317c98b0a5f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896bc3bf1e2bfe4ceb25353fad437890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab36f46574697102c0053edcdf7341e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1fd040a4e3f105098743f54631d7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ece2d73080595e42a489966cc07a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf8652a5f5f56d3543825c680f9e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf607c58870e5d20e46a87af96f99b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066bd3f751ca62ac085f5b5940a2c4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742bad057023ac1ad3736b16e8401e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cb2066e4e79a89a26966e14c377ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fd4282ea4d35dae704e7feef2073299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f441b5b042dffe57211ce80b7deff6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84657d41f92c6504da624c1132fbe9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e9bd43662375ddff888ba78502a15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a24fbb9fe5439a783c29d4183d113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331cb2dc35f9a0e85d355cc6e8bc472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78606b6b2853aeb205e14397a1c75c5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074f1704d68a160d4f63e84384e7070106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dc2d42168f2915d1eca5b96a93bce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bd931a78c97446268cf94bdc3045b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70171906c9237d24a9b596eb23f85a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c312cf4d055dc78f2c84a4b125a06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4554fa8922e8e849ef42215ed0354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699054ab27e987e50c12412fb512c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c70688db12d28cfcec61b7e836c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d171c5536a90bcd0baef5e06b929f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e15bb9bd2445721dcb54bdaf976c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15542c970b823dfe2d38aab33de0aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a53c8579c2e80d696dd89d5f659a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc98ffd43c0bf0878cc3f33312e643118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb142e74631c89ce1ed8cb72deec44b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a75deb72c3d4fd2da09c90bcc6cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3a49498cf774251c0099e4350b20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf5242b2184e42c3a97e44a3551fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf001dbde835f910deec779862c5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529909073406d8143773b1e47d470ddd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c597b66e876e1cc662e714e678831c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6298e1cfcf2d55feaf0858b8881f97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee598d4d8787dc11902b880b445abc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04e093163fb1d55e0e86143a1623e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb06188128bf119acab6f7d3636f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc47e543a096a2095077bec6751d04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95feb6006bfd4090acc54f0ba197551131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9aa97ff36486cf64b900fed7dceaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de644a4b2cbc3ce636ecfc1199faab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f478d16b55eba4eab29aa17c5de1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73de64694fd16d75785ed4ca7a29c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb51effca5d4a6e7ad2e0ce90bfbae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4967086fcd82e5dcdf82ac06fd8e3c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e86f3dbbc10bddb661ce18423bb8c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73f41fb89fefce6f64563a6c29717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d8893664a3c1f85d82614c4771dd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f60a626987f308e8be49d6bb1707141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af729098099465af2e0d47903158210f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72d3e1113098f3bfad81305000818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa3786f4286cec551365280166d2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b70920c968c425842b638216fefc0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbed9baca54b4e9f87e94176afa902146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f619e804d3388ad6b591716f44577a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d853912ae0e2fd70c51e2d6a8a6ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1256112dcc0b53613d65c9da4847b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437a72ceb44f57ea4176f951d0c87a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d04f15b99585dc50721256179ee9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23225a374328841ed06ee3fab80b2342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b066a442cb9648d62594f2c443d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741831e99eebfbd294257a0377ae8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa89ff916851f96024d69663b6bc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258472be7f2f6a9e608d6517b496e81b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983869fddcfb014014075ef97607bcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d8e39be4a09c064ed8d4ecfc5c9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63952b860880de140454a7ac2ac4d555159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6443717647945b4179a0f1dfb0de95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6294d94093cdff50359b24b7d32896161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5299c0339e3e3e86afbf4f36900aaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58022f8fef595a264788552c6bbcbad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7774610213739b7e304f31a1770bafd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf38f1dbb5e6d8ac7015005416cf0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fdab5b98abef8bde86e273c5be08d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b020cd339c4af42858f773ee1aa43b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc71d92e658af853b30db82dee5e02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf44c02cd1b1b7f5ba90a2a83f90ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1c2abbc9aa383cf20b5e6c3833fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a56501ce216b89910a6794082092c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317728863f9f65e4a50eabe599d8ad7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008b38198ab53c4bb2c2b6446fb290173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b97451024ab1ce5af59255ac784e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>