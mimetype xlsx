--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e68ae69f98c88536a41ff5668fda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a52817ff0db7747eb653cc94724552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9ed5232b055575b256f72c2572aa33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecec44db99289776a18fd8022a9e524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a2b5d2ddbd34d8e831782fcefdfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f59cbe470e19d5e6a7cc73f3acf0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778906ba1b137c9b6e497e9b7ac20c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15835e31faa6f6e3b6c8b7c0d9f028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f844fb90c1de7d68955d75da236d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33f2529797f1ec258edfd579b90d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef515fb2eb35f84ae55a4ac49710675011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a708a3ebad678f6aec673069d5f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04d5046ad508491c97dfc525749d8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a978ce28ee4dc0509c704130c44c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff7cb924f442e4d2fa0a2cee3e4ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e4b620f57a21ea360d6ca62985b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c93bff8fba9af60e525fb9406788917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f6b43235c43a27c2cf0ba4196384d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd1360123a07b9530be9cc556840b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576dfdf5f7161ac773274bd1990239620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953afc47a6091ca3f19b0549ce8ea95021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb78fdfa40e522d153afb994a105f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d75ed0edbcb5a67cd4dbc0e8e200d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8d1dd807eb71a304f8a2f7eb4b61824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df27e59df518a94efc3b6ed53bc9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9973f74d41021234fc5ba26cee30d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa73d6a9585e400036b69eda53b7ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1721ccccda1ec1fb93e36f75c367728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df34576dcb3aadffec9f28c042341fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d01b2c8fc5e2802473f742985b0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5e118441e3ab502b664188c8f47331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8cb20a479c8596a6399b6010dbac932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b881b120ecf571d59ab1c789f4e602b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f677f7e8df1102a684b1196e9c2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fca451d8b19004bcc7d999f810f7cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac500e51ee7eb91c412667569c0f6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280e65f815991ceee57ce777eeccc9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7433edae41627bbabb1fff368413b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0628f9ddade0dc07b475ab4d16ac9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9359a6e5bf95dd361b6cb859aa3f6e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40088fff6a06841d268f7a4aac58a2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a271530e96ebd3f50d1c2329de55442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83cd8f08146ab5a445d86e170bed1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4acf7057720591d344c7440a85a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3084ca32efdfe425066040e3b10b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c895dc4030d0eb790aebc65b16244f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e813ece2c7d7b350e0e14fbca5482d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50151ff529307259d9aff38bd2bf8d7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcffc086dd49afca237b7ace1d8b2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95b3d5d9283570c30efe6f6a47f4e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f356360f4161a3e03d7a096cf76351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f08d2c496431c8e5ae16c802328052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f8eb1ce7d676d84874d1835ebb9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c85469d8b3288e01d5e2bd594b08454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a69d2626e2b59bb2a9640d04a88dba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc45727387acf4670dea1aea80128a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207fd296bdab83948943961b8e5987657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e52de64da82704c725da3e183fcaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd671bae2aa4b45db4e8659f0f46959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c75831d6904fcbcf9b58e5bc330a0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48134dfd43af06344069d63dba9ed46e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ed02701bdaa91b894c213cea209c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347da9fa05b63d0ab756668984d26d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3d76757e02b01e45209bc1c6a41a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d81df6965fed0574d97d68b1f74c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49828e7e08ac4d89971810bf7c1947d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5580275eadc9842f5ad7c185512db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061697983e691447ccf7e27ec029ef368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20004a421dbe083732c29287dec7bd4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d5728bda7312b538647c3d4ca790470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6de12c9f05eee6bac0e67385a8175871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab625d77ff68b0cd937f2c9f12fc332572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959858542dc369a3a780b405ad7522973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17678e698265d6d645f2ba7ddf8597774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc549c525d818549ed850ae4a92b96775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c11c217a7bf14e17ac8834c5b8773176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29828bb5a3eb16242bd205497127fe9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c212c1d57261f51a78e9a5647f17178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ecce61b9ec6cd46178aa4a230933779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd640264d3ac7f085ddcd5931100937d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9863443302a269e3c18b11d6accffa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392298224ece1c2d33ba7a802f772782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aac8a7e550e1d36cacebc3cfad7c4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be67e3dbe8682587804fd459981c4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c5bb61c441704ca56921debd1bd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0be9ba741a9820af0f141dbc769c2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a0d710023fa3674fb59e35417ef487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8a64d479ea0a58586e922b42248b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7230c5389ed6879516648a3b55b83489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae008fee8e34edeca291adad16ee8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fad9c833449efdc57037543dc3a0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb104a7c32a6dac0ecf7e561792ac3b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b36a9002f1d6a81c7da72a2a537f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f6c606103c1e2cd8a397a1fda04894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cae8316cb94df2bc23908d5623dc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16db67aacc2661ed7f37a8da2d51e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231caefb7740bc9930a4ad3c116924a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00470a19117455b6d795174fbcfbef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d14873f383799bc6a6e56549b3eaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ded689558c2ba04851d1637c8b24b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8780c19deaaa5d2ed53ff5e39a8b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed6da285d0313966c614f03245093102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fcc9b564d1b913eb4d5e26945aa4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d281ee6e4a3ee28a5724bebe50c8028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c982858cc03c25294b1eb53d2c90a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82534bba72574c8ce3bbda325ee8a03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2468342d923c3f5585b5455a990952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f49d3d6f24ba1a33cf177dfbc9c39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62851319732206a9afd6b117d166a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c3d55f203cb5839358dadd777895d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19937383d5c7725a73794f333a6be7b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdccfbcf6c3a189cf0202dda7f529c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858d96c5fd5f6caa26bf28bc6c68aef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbb36d94efa0fdb2cf7a1ed3010bee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db70bc51a4183b0e90316a1e1ab939c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f40f875a58f53d9e9408af73479444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab109e935c93d5b00caae1e248a7297117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e98de55cea653582274fc11c1f14c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3c9fa88aa10a43f8b84dafaa40023119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c250d5c920994734cd1cc0b3bae616a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32642d6f09319663f35334215e6639a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549d5b8df64d2a3994158de8c57854d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946932c6f5f8dba1a366b5e6c0024d30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8a5261a7cfee1cffbc701e670b7dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb16d20169fe8d9e3b81f41d0ea4b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa16773e26d331fe8af35c7bd578d48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cbdfc70ad0d3512b85c1a9fcc83c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415a7f44860c7061162177a33f2284f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f5a5abf7a32847f223dc69f00a5d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0117c56a81e323519a639aca3becbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308917a19573a5abff9bada0403614e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20b1f81717842737a6a5638be94626132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4380b2713346bbb65855f445989b07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42545b8be306a9eada63139ae689696c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b47f9087695d007d5c242085451d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0054910c9e8c1e3ce68e95f6c821899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd6757e81b00b39321dc983e73608f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3efa9c46a95d59119ca9891eacce3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655a9ed6a57dbd2f51cf88c3b1c377d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c102092e849e4a37c8862d3cc08383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeee164326face6533ef7b6884c3660141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba455c83bf34c5b2fe8526a390b2df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da2e8fe34be795b12c65031ba408c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df1db2e3c715f665c7f379ed97d51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e831033838d9e60657836bf0052970145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce7f93e889e28cc9bc4c39675b9a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2076a92573c360d6c386f8d2d2657147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac669159e4047f9e64c2a753774170148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b201a961178fee685e32e5cd56e0c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c5696bae1c30a9fa1513a93f95018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585a8ad8131c2e414f9de9da905a37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ad3cf401951730c99056be69641a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c4360121971cf79b6e4dbe6001ee1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399905fd9f573930073b2628ff65feb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e678917d8999e9bcbde4adebd877e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2251705cff41459b90c9257451ce8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da3958f075eae7534b9094dff909d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981d02696258929e835b436272c270e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103d873d2466c0f7b19fb19c6fb58c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626fcc7af0f3b5313c416eb43649f9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0ebf596a90f064b408b1b2258985161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281310f7adc2e6dc30dc97da6d35cad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984269fb53d25b5f4af4a91430c70ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ebdbe770325a430e8dd5788a8eab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad3c3677e7d33f6af6b46fdda60ddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc78711ada8bc462b46931b66a90da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f595a30cf22ceb996ab74d0f4b710167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ed0ad0233a5714a0134db04c622e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac3633a04e5137ecf8a2cc1373699d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ceafb03024d0cb9526243dfe9301170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867236c84a09a7a7b57ebaa8319c42b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054be859241f36fbcd4bd2a866c4952172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00b19d6743f5fb176512cf3dbde75b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb3f03516121fc06c5e26a042b28b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d05eb77d38d43ec770e4bcdb9edcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7045a7cc21800c0c27aa7f1cf1d7c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f18531e655e4372f03b4984fae294177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169b3b127ef8915b533dadbf211cd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39d0335af76ca6b5d157dcb72e172179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f58c83e42e8f3f98a15a058205c013180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e30e24ca1b75048fd0e74988e7521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b3875fe976ee6a9434425e9f25eed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c253d0ebe1745f0bde498496ab3ea03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed667296768ea034313f0ddc7f6734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46a1e5824c5267d839452d8eafc18a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90d06c88ad903254e5073d76eaea926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5c5d86782b9cda262349a3734c597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273ea2c89182e2141f34bee87f3cad98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbf13066b54192b4f14bb8903bb2f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbccc350b236c1e2df51d80f0139d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129659d94003b4d45cadfa0763e4bfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfddfdf511f21c3d24cc121209e162f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76c088305fa69bfcea8a01168d16d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52980a0d553a0a81a778b0d7d110307514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad0fae6766e23070b9515a304764815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13968985506595b7f7efa8eb11124cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f11af006cdb6a378de9a940d47da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c6105f62c00daf0134192c0fe9c5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c80b1d942a1fb4a9c0116cbcf858f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76b4c28c2796c13bcbea690b2009820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fac60177e96944bd7cd9877aa477721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f93b16ebd1778740dc420a98880c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad76d2105f635977565879b1ca0eea123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ad108bc58c322e9b6cc4df99e7b1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166a48feba9ba1974c19423d87ad43c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6b0588488917d44b9954999ffd2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9caa3e04a7e9d4afe7215c22a5be827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c6a92690b8b3d7b41ce2952e68a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89edd8bf1bfab546741e7f0a2c9d2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e117ba2efc2dfa71a23d34ddebd328030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3da4a110edb647d1388110712a6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8509f19d38cea21882e0f1ea308291132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20acde29f876c0c44f4652596dae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfff8fdd88da45dc4dbb3294b98c9e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ece2fe192eb89f01e45bd5005cf1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd015bd371c3bac5e83dd23f4a9e4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2661e029d58b96545c61a091c35c0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d615e0a181ce4d0e17241f05a31c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0233ce4f0faf3194f3d9e171bbf54039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad201edbbc675c420f100c1fe5ed89240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19936c4361406a6a3aef91794eb6b64241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06e9ca2492bf0763a78425878f841d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471f798cffd86c091eaea1679c21e5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf9416bc0e6a13cadbbb019cf057244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0ee548ae9c65c8099e9c871686da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197f96853e3468295fc5b122e76a6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f542915bfe25f0128a710cccc96a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a691186a8c26b91269ded84cae5fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d6f53d8ffb266c7af0b3a749c40f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0571c241ae2c51b1e83b76d691c24450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb77cddc79ab03c1fbc25a6fe70f9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be902bdf8c1f14e3ae9307f9d47bcd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe8e7e76cf3a714d6f7363461016353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17414e86ffa33dfa354a2d1430bf7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151538f55341212f03182e2b7c4fd54f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5c3c02aea16a9e0944d8c7bd2d5e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55dbfbd5ad0f7be49c6bca9311903657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bd24d7ae9bbbf1c55af414188061958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777630493a66d724799d10803fe2f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2dd0f7ce56ba92348904caa2c1e4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a0fe255ce8814043c49bb392b9a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52bbadb7d138d4703300f7efc20c3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c917ae0e32d521341eb81d6a2e71963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce2bfb81707dc826970d5dbe31b53764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeafe2af212906ccb3310bd598ef0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f40cb2b3e2f1ab4dd5d4acb155662066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f68dd96545f8a7266fa80ad404221767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c15a46b703a5b8f27c2df877720c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683819b39c9418ba1aaa560bd6c3e23d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e091cbda8be6083afa858ff9f591a1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffac91fadccf9e0d1bf602d9fff6e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661ed7c8ed854b78a59f45c10051eec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7967e1cb7e56a626dfd2834a13cc6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5abe25f843d6db69ef31b7688dd9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c72ba3d31ea340a1f505d06ab9e4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e889eb4447904dbe5f90cf220d3143576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd70e3a7a9611b80e86cbcd1cea441c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21df30cb6691ba4712fdef09cfb04c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfe620a51ea626d3bda2afa243c2be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f9302ad01a01b4fd95f0cea3fa5f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7735b365b0ca672c46a413bc6b97a0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd85c7c9b888acb5ce8d4c8159cfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cbc633846e62cdef4b4c59d6b406c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a257f6d1d67c51a41ad08bb95e2ccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf89cee9df5cee3d072997f6c2e3ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624666c8a69cfdef32ec9ac4e4b9a3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72559849a5fc2741a82fb643741454a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a7b4d64900ddad7378504a16f9e2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a86238064f34f7099b9ec7c73cff189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c9a0d9e1133a79159d7cafa73e0cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e1afb6c5fe7e7fa58d80c369f4b3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfe0b1523834bd3ccd4a975d100b0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a73d00bed8ce9fc66888e4605de1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab0207baf16a0412b9cb4b63a047a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c719732b998f85b7f703a7b78f8165f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306af39dd4643c7b598d1efce166c3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9487b248b071959aac08e41844ade797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae2bf8e294042bae8bc2016e026f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da796bd0f0cde7dfb9bf6a01386b5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b27627ffbef575cf0c8f4eb147052100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d482c2a1dc22aadccd062195bec5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9480610d1e9b57558cc19e0265e4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817fd601af1672a10ce8a1115a2db23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632106febb456cd6771834767724a6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ebb76dbc250522d30ba094e438093105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ded867718485a18c118eaf45ac8b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58db934eaf81d281652f967f9663eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0976faafb6821199de744b4f48ccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030998840f319d86a3931db8433710109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc35433bc123e63e3794fbf40e78c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab774f796a9db28fb17d77ba09138f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff923220e44697b27b792600313274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68437a74dde36053f404966964e7833b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51852771444288c5860ef586167b6622114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04752bbed7ffc4dd579eb7d814a172c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70761277c21401ec5a1df44c3581e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3b787f22e9f14f9f6c482c6b92f06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b9520b5086f03013aa949da763e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d6fa82c59a9bbb6b45d3f10c6564119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea25f88d17adcb50f302984a2871bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa3d41aff8893859a0eb89eeddfc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fd0f0b80db1c81c84ac2eb4deedb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e26eec968811b388d3d4a8a5f6946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1f0605516be9a9e20bdbd41133856124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe032d2778686f9e67fae0fafc50b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff883efc8361e11be62a9d28b6006d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023afc86b2b32cd48b8d52c476c5c1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae66d153a7f0b501dd717025f3ac3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b231960ece6154a90c3fa89f4f2f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117228979ce8db7c1dc6d1868c230e21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf435cbb4d0b64b6d223aa7e514f5de7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129ea80107687ebe0e7c2f047bef94c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48000acc448c02548e92f529c7f5a43d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8961e104b16bc632926d89ef0c8c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610490f95076ab2662cc39c66d1beec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78ab3c46d9caebebaddf370cde97c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b587b370a65b9921c07ce7d3e076a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83e60053f72793a9bb6ab5eb517ce7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42627b9d61d9b6dfa70c8cef265900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b40be8483264870468a86f09d195c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217238847cd79623b80e631b0ac0fa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b57c43376609bb30c28fa261f28872142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec45a28a66bef5c383f7f7815d764143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523702e9d7d6569fc458dd8e505f0fc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6049d311533132b3d521f729a341d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9838172c4c5dd5544434bcc1f9872c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b8290b27a1b5d96e268d8bb78dafe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece18e35d8c282c13fd4942b47f71a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a9600c13f6a72d25a3c610edc3fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b7874873d6638d1f94732ec0ffab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244063834a2669290d84f83f603c714151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f79b41949f997b77f6b6604fdbcda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df75d79b08740968058395f1ae52a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074415dca12f60b56cf53a6efb7d36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1d32209505d492d86745a6e5401c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d7b99936feb197446545715f7063a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a83696d3cf47b1e6c54f15c1715e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a40cefff1b88f5a6c40c8e814aebe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6419bcd0c5c70a31798b401575ceb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e90d66a9e8cfab075828f7baec75b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c4ec41e2094ae8d4a05d8f94665c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc27355adc3a2f663506ee20c9a9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f562730c6945ef438af5cf14a53952163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24279f7906637c5e3108ce86e0dbb61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dcb93e0f9ccf6d952f5b40f5f0912165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da57e67a6daff8c31e1bfe83542e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d66abfaec1699bd568473ee8ba3a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321bba0d7ef2d2fac1bdc6df8652d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e78dea70d4ec1ad1edd09a3d7585f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ef5dfbe20682986ab6a1ff46ff39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f0c1573924371b6c7b0af8bd16fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba6241b720c2439b8f1b4902cb4d4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee858756615f30a132aa09232cf86e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f9dbb364e41427d3d42c9da76ff8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360870f3610cdf98163eb7883f29f252175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80153ed9c8311e0557bccf72f9c8c69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081278d310a7018b59d428f59eb57d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978a5d371a2f6e8cb8c322aa819beb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1d062d3d00d4f9edaa00c01827f86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec506619b42c22094b2aa6d7a38c34180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>