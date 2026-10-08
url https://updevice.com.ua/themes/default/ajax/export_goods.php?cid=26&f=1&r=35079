--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370d0a0219dfef2451baddd3a990fc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86231e44d765d8da9d95dcd0ec2e388e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75991e779663ce4aa108d9009c2d14d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12abb8a339d83574f924702694ec2864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25291aadf783a241f67a39e74920115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1b4cec045530fc8e731f28c2d86e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4049bdc7626685d48f8f0843d4f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164383f73a6f6ff76b33cecc2a92ab1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f7c7b2db191c235ee4a6aaf7df739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9fcfa79650a7c7880170328f5f38a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692c621df55bbb7f5a188b1463c02b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cac1ecea89fb81007cf5312a9d7a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4db1cb875df1862a8938c21397e9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c83cdd4c2872ededc5c5ad2a411a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edea2a250e3e2d45fa10a5988e672f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b03cce0e3181e6b31a20fee4aad8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca56933438ee3b6446d8c42c270a98417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222cb5eccb416c5c54caad775c338f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f7ba6b7957f497c32d273418f70719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42934f3c11bceb85c7fa2c57481cea5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16b292f9350803ab1c7ddea6850af921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad55cc6a5de63f2672c8c9efc018fe422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899264e09eb56e0240078e70c8706f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b08751e41e71b923dad1ed35cfb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609c5f235e39cb4acb363cdba2e01d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f419c7325e473d546773888d13e5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ce328b0fd2d63c4dc37cff5e736427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ebb01fd8bd09b07eeadd84e0cdfab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c97908225f6fbbdcc1c3ab80870fca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d15bb0cd774671c77fc958b2394b2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ebc553e606c5588c327a8f72efb3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72b41275287bb6b1d1488c89f841432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b9e339e52223d957b17f8528d348333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe75a8af0a5f1441997718e1a27b9be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d38f5c4c96b6e147f815d6621ee1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a106bcd22a39d365abe8277fc4003236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff769af683ce96da21057bb971850237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acba59119cb727ebf372db8fc0019f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd0f9ee4f77523c9c8c3d2806175c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02b20b0cece9af36e7fc17da76ac740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4fa8769c63c0d0458c92edc73ea7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53340f56d9de6ee90a0077c39cb2d2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d7e0cec1a8eed76ac746e6c76aed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a268334f7dc4a31b96bbf39e5630a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550710f9e438ceb92e3920179e4092c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d56db4731dcd56a8e77f94226200f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061043858f2e7fd2f9d29d085926069547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570e4fc6922562e492712eefb20521348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98c925b6326a9ed21e5d70863fbfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658aa5640501caac957bbc2949b152350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50939bfbd7d2a2b44e7e14a983201aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075ad8e5360f49104b226371978d9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4335f24b890b588ba5bf60bbfd29353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ae141963fd4f418e09875dc68f6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186fd6265c6b97cca49029aaf7103c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c9c767532b55cf025f314714ed93e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6359c818ffd36690c81fdc9b7102457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a9cb003050e5d6aeb76273831236658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be9b5f2a70dda4a15345dd606e2b2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e9573ff201483cf6b91663a19ac5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1a5275235f49083877f11a426ae2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb71543b762fa25750aa726bd7c2b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7351298e76d772f5baca46274aa0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73eab5fba5c6bf8cdd0f3b51a2570864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e04e8e8ff7927c08bf090b07c34a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b47c44c8c2b54d00eaa99f2ca633d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e4c9cc074cc52aacea4c8e17ab2a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff0a753a19e5951c6c8b2e98d696068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbfeb727a89e714489bb1796f68b0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0a23f449aeff873e0729fb4cbee3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f05ec84a9e8dc5520b028c75a0f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d98c5e9a145640f833895635d9b1eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a694e35b34cbba2a36ed5f6a8e3e9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306136787b761c878f34bd71c2bf8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8184abf270f6f59d612099d8aa330c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e9aed99f0a19f6435435bf0e176976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c96f62cadb34c5c420132307c4bb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6512bdc30330b6b1fcee774cf1df7aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902f49e83bb727141e9c5a2a1a7c8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b0cc238a52493ed11d70312f28e8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e6fdabec1306d3183fcb0408eedd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a9ccdcc3c36a1a959d583ac6347d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5d12ab86f84d27aa6c494863456883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fcff999fe32033c21a6b2760fd2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31893ac18f7cec4dc059700e9484e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979f19795d38f75964b70d15f0b9cda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966634e5a1a246f448cb05e2fa8f50387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6af8d1684f1bb81160f85ed5ef77588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5742bec6cff061e1d47662872429cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ff6994418328f6ba93a0975cacb6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491204d9bd80095fa86cc5dc0fc3df891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73f7a6d14349f2458ea2e4ebe9073292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd133e4135f814aebc2744bc03258293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89ae054d7aca5c21a4570bc969b6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41f35ba0661497f8dfee9093264dfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea1b887ff452a0300edc1c94ddb2e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e6a19846d60d8f34a87c4280bd56c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d505bb4466da7ab633b7de482c178ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ed2e9b9057cc8a9f308a773503d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578d18231baa4dd8ed0bac7382038a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585eca0161b4a9fbd6548827d90c7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93ce98d73c2755a007f25b089a887102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c65d63fc43982714111cba270ab92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c723e2db43eef54b3e1ccfc8ae2997104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05230e544aaf8cb4ec0dd45ab6191c8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5829bc84511f2762ddb14d5d9067106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4ff14c2942393090bfaa3f8d3dbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fab90ca3ddc13c94bfc036e63d7274108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badc8d35842e8c24e12024e6c5cf937109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158839ee68baf8ab3299f14ce20bd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753718b937fd87f121e20a39a64fef32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9de8b3207173460e90037b84693a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337768540de5ab21fb2d668dff15be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd658ad5e545712ff2ee01c896097a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e333de97d253831ab357dd437954e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc23fdbf5c8c3630c346eecb348609116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426083150b85941944eefbb3c211bba9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1c38b8baa766ea7006349895a9d78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f0f4518d0cee0ed9a5dce9ceead58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d966998c712a03abb6e350b8886d2d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247f7cfd5cf1d83b32e8934c4f10de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d4aaf2995a3d03d022992bc9056f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadc566b2c406be5a2fbfd7d175fd9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa2da99baa5ea16f399500f67fbde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e134d78cf5a22d80301cfbbaddd431125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222a49c3522535a53b6c93cc114ce49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a442df4220375181705da936af1bed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df33dfaf1761894faa0e00f541c86a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed6185fc30ffdd6a64085c3fbc9dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882aae0a7a77c13e66c9ef501990ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2fe3e708fcefd137a73149f80268d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691872713ad6db5e206cda13401d7774132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0274185f742376b127a444cc7e792e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f102093c49bbbd58cb7abe1c4f270b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6819278c5529c0e67d2e469c368b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba56debd4585ba631798ffc8eee03b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf502e2d38836caeb18b3bbefbc11060137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01296d889851c3d3c1d077147562a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa4e5ccd9af6d62cd50af37c30d69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f015bf7cac39329fe933f5e47d3c84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2345d4a01ef2aeea6975dde97abc466141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b73af6fff60edb278466d3b2091a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b323699f49fa62e77f34f4954f564e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9493140350b31592365519aec85da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae02596e265c9b78804f6e6d0520113145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062be45d5acae9a06f0d26eacd79ada146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde641feb50d0bb0289226da819e89f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e7c2fcb8b3f0fc79936d81a8a1a5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f97d64267603472d2eddbc943da2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51892e8755a6b13c778c508d8168fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e63bc0af8bc45f8e4e6649894bb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f93492e7f932085335df69cbefd181152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d0e5a378e8623711f8cdb93ceecc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc711b18f760eefbb6191081df0d1b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4821dd670f082bff44a0c6deb0276155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286332aece1c833b7c6131a90f8fe99a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c1994fef68a2217a358b38ac2fbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d0a56582914d6f385336e0e570c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b574192fdb3942cd3975dbef93ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a361fdcf24dfdfe0f90c3e7013ceb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a0a9809fb406002d74b66315a789a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e12bacb5bb54ce06de6015bd63004162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d40cbf9378e06b3f88f3c7904e26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4186a3d0f706fb7985fc52c742f599f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe677f58a7dae339a1c769f95505cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd55cc79ee3b33e05705e9868af15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe03d021913e319d8b0bb165d49d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943c03cd13aae23c826cd8588399a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb700780aea84f5d6c953775c49d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b4f2383d312064a36c238d91b2df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be9eb63b080cff90844a33a1420793171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cafe827627abd573a5590494b0aa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c853e11f8468fe2abe4f8ea68f07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91897f02c7e0854db4ff36e7bb90b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429dc6d8fc5f6d81d7149ea0b811fb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285947b45c9f77d5e4cefbcd7ab8ed9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda03a74cedb6d2490f81eab7f07677177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc47d9ae7d8c4fc1f20ebaf8cd27762178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff0348dffb3ae9a14bfc26d4ddacc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b928727c8a6ffb8f45757343a8d8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31188023d8a44a332ec4a77378d87ec61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f5d6ac9bfe6d0c467cbd96bfea3282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01463243b5ef1dc6314181a7f495d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4fe7394504d2e43e4fb97680765a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268653aca2b3346ce8ba34e7607b645f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd952a75019891f12f335624faad95a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5360fe644fb6c97b6a0ea308e1a1087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720a26c18612173fc52e7c53d8cd1eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333859f4e667e4200e7f10577bc5cd4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabfdbc8a3bf12fd367b670062b26c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4f97857620754df0cbc8e0c6c6f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f5c5c3ea61a0848574723b07626312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a270ffc831d428a407a7bb1032dee3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a29254baaac4087265a320b00f87314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1e14b3ad769bad45aaf641496201315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce731524bac823069f90e12ffa65416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f70be1b934e2cc010116643304483917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf00b2968ec15012250303d5f64e5ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714584f2127fb5c45784f58cf4a9ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301268b2797a8aa653dc0de44d8382de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9aec71efd1e49ab823475a250f93d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3af4e9d0fb2f0abf1dfb6ffaf35cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226c4a7fdf825a206c43ec72a1cf0e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6bddf157902d387436f6ed7b9d17724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5568be21de252250bc0346c088c6c2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e23d6fd407cc6db14d057fd1ea358126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a72bde27b126597c4fafef49d23627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2a63cd24946a17426ec1210f22ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf43f6b251b7f1bd507a60d32153e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5094f533971fafed8489318ec7a69d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336cd84ad09633210debc313dd927031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e4a0d91b2939037dedf0d1eb7934232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d76fec6e2d66b983130274f39ca533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194fab6fb03028767a97c66cf77a2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3c85f9d273498fbe4080fe19e91135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89842957f3be4891d0eff09d50a5fd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d6d53799ca02c0f98c954cc94109f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6fac598c95559c8dd40bfce0174f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316f602e7e01e6273534ac5d3242b1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c52004338e307ac84d2e55a04222b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374600b33bb20565f270fa191829f5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0af51f6b42a5ea704da29197362d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee5d6137e41ae0f0e5ba5eef91016643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852c206f591bc6d4dd69faf8a352e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a00d324f05364f7c8a0173260e4fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe618e83e3d09da2051094b61ea631346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491df50ca2c5867a9c6cca06354f23c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8fc1a6d5637228e7d0d0fec8b760c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6c13f6dd945ca46caeb31723cd1fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d00174305062dd06b013e350cd3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc4681dcdcf3eba2ae27699b0cb96f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241042ad4343cc3ba086ce75438208252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0becbc41341b2bf96632826f9a10d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c683402ca588e70629c75f2fc3bb1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3fed9686e2e6fd617ece39444c1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b47dbf5a31a2d64cd88dd9f6453956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e821fc906025dae11ba661f5b764a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0363ea8ce13c567856e5d37966854f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f753c628ebe821e41694b9c23541c0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3052a3fffc3901335f00c58935892260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6b09a284fbcb1e9a55b51d244ee1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c57a5b2639bd619f54a3a53db8c2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32505a4951976c26ea4abf7d7b15161863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc39c249f62f95c3102295d22e84364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b7afc609c984f25d15b926afb2fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57125dc71ac0ad8321965621ce14d5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06462d1f22fe14c1e0d9f24e87d364267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049ed8fadc63bc0850dc26eefaa1cde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2744cd3e8090e3d341879801269b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a922aaa67438d70b34882105ff739870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfabaa34232d681a0086131a445a15471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dcc8dfc03dc26abd719d3e95ba3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b56548ce54dc5e96ac496fe0adc5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba896bb0973b21c66caddd91a0996e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e171b229a52815f3542b893a09b6e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b60bc386d73235b6534dafae08a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55a716651f9dadb5c97bebb71faa7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c680e129634c0deef2bf9cd8ce557d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824aaafe1f948fa058d1279f21ea00c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c73bdbe0dd20bb9210f66f4a7b4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8221d109a46b6371feea3240402eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b19a05d2be334f33a2cccdfa341f5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74d23ee405de6bd060b110e3dccee683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44b7b581aa2701f4388721122252e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5546be5a1c9b4b7eea9c31b23559485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f93befb44940624eef3e22165f6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b2301231b3af94398642ad589fc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef23a4088f783f71ec3ba7ee0ff92cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c088f07bae46c6970693fba8fd9c25f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea9190d3500f0ad333b6233181c4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6433f655973b9cfb19788ddc475db891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51547b802e408918e125c8770b64c1ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0ebb4967a1d7853a785bc6f5cc6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7fbbefc740ba72f4967a6cac6b84294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925e6f6b88dbc120d3d047c998399795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e263c4aa0a75e28ea762decf3804f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b19a195a7c7d9003b6b0bcec89bc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cad7fab85d4dba2792552d68bae3a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f30cd5d8fa6b9fe94f3af6639d80b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec4b5c18802e8198c8f64ff502397100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2182d66ebf12e4c46ec0df67c988a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439892e76edc41533876cc2dc45cd94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383935e652619524b1b542b19ef6be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525851dce169f2804f5f2055c8c9f5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac25fb4a86957cc4c2d29053869ccf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de4eccd66438ab2421f649571ced3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d83506bdeaccf6bdd7d15973626c79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd6d355d2d22930146515d41594170108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da5a9a4b0d2cf65b7efd555e7c2366109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108b4892cffef75ac161c2aed4cc32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cadf89c065a0e72791d581426ab1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb8dbd824bcebea1607e734d5369a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3866dae84116d71e16586cf09fb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f6ce7f72dcaf004b735d6945a3cff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff090f3c3907a4b8694b8aa2bee92e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6faab6517975c4545d5ca5ba2f85b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485ebf9ddfd21193f4f0993fa430fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baf3ecbe2b5e2f7c1aa5b19e72f4cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed184357c98a7168c8527917275d654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e034cd9a92fe39ccca43ef7226a6df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15defd1e8809afd595918c0950fbb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b130e8ae1b1ef13b09c61d7bfd65ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52046bbf2ba62e28c5ad035094327fe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb98b99a6fa448e04fc8383594271d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571277d22a38915795b9cbef266dd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fcf9b2af9a88df4ffb23a51407c4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611850c1780d0a7b6868625a9ab6b5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fb96236c624c678a8ead99fe91c7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1346c1746a7151efbb3b0bacbbdf19e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5162b2618e76a739156b3980f9b10d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edf30d8288a5b7de7501e1c51fa507131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a6fc8d435683ca3ca6831e2af4ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92e23ab1dbb5fb40ac8f93e962cc50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d45cbcaebcbdcb43869c309f0ecf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db46a165421ff7000f4070859ffaf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d5dd3ba2905876b59bbdae9753a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22a2784a5c5e44f3a951a11bc1cf5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda29784dff1a811d9f5c52a66e8606138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96cd8dc21d03f074d909c4efd8f189139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb80c59ce65ddfb0ce9dce900a879140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71aa6ec9627284025610ecac9d22b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a066bb53cd4adec6dd252e4a7c25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbcd4952bf5334e25a409a5c59fabb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a648a43474f45826997bb5fd78c04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f1425643682e06d9b76821027f75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ac2132f7a6c27657e703352cd6437146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613f60e23204a524a248a202707077d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abbd4de4fdbda4e791d5d8bf1ddd09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe17ca2bc6f268dd1fcd0033d17e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88466d9c09144f746c9b2f018ab85d22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea7d5f3725f0b8d33c42179206e5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9585bf5170a5557e0cd49d0e4d46a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64649aced6f94ec03a8e4f31a7a5bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09fc2c1b4dab4ad7c7ba266fc6174154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ee1ab9d67849607681387ac4a7f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75999c7881e7bbc5f20b70cb9c265838156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583791763979949b1496161546a178d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e3c79fbe3770b60b656140f57cf23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90741de768e75f5d5e82653f636e804f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646ab5062db46390963438dc8b49af4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637672a05918099c7e2df983ea1d595161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4bf26eb31a1a9fcb38c1ab98303c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d70297b103feb43a95b38f5962027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3be0b8a2ea1844e99cd8ce7918fc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d6b2fab3fed5dcb9d58c0bfb469b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3fc5640f9a7cb38ccff0a968da24e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6200aa5aec5904cdd99d2a684b3997167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ee9087badd4330d8c431a85ad7f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d7a2baa792b5561566ff589dee5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7e87d9ac019bff979f9c6c087ec63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e046beb50ef0de270fbf04eefd149171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45d49bacd2c24a21502b05615a4f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a9cfb3a72afb0a28f761f92b17d69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88caf8308d8f9ad62b42806d4fb89e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>