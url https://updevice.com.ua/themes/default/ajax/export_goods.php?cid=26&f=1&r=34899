--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f0c706bab0526a37c68ce8e41aff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574767b32f0fcbc902df943023e4f8902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dee25805df5bcd546e1b8bb5d272b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20df1168d68b466d93152803aadf224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67397dd840294921f34aea553f0fda765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a337069d88e6f0d27ea0f015e11606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb29bb276e811f019d1cf91a30f15e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e442a4d6c5482122d28ae37ec581458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f1c5dc277b59d14b3dfb1a77045a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7235b2861026c48f78a7aa7183bf0d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09174e04a8431dbde6755fab7a35cc7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc719657aacfd69508d1913e8c2639f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0cb06987dbd42b5d85cb6ee10b70c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee7d76d4e6df9074f8fee2c7404aa914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859b59c5882046bbb88ff2bb4acad315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4bd83dc447ee43af1054fd2cd6c1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5890aba09eb839adc89d9a5dd0bd2c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff234bc22af65f3f253c5ab8e1eb23c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31695e5fe101c7735e69cc1eb77078019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342afb359e2a220f7b95006e57d47b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404452cf7aaf27bfd050c2d15bf7a40b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fce0aaccda95adcaa562fffc6bfc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4a69a284550e597657f3303084f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac940960f20bf3a7f74f47bbc2283f1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f5078bb73cf0be614a2a977754ea225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69e0baef956c19579360dfcb7e00c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebabbdd47e0521542ca16ae96ba4d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1dc15b72226c5be046db0ece23fd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f4fc3d6f81f16b82c3bef4ca534f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72e9fd96014a419b8f3cd5261691f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911947643dc33726ffbc75091fe6914231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f083c43b41cfb5d54896f745e611af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499899f35ed89fec0c3bd8409a2c3bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970518daef1c15741e1c1cd6b36d3a8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f93f4c68b0f35b5aa8655bb48732135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5070bf66517396196f9bc75bc1f52a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27830672334d9b28f77719d183b47c8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca27c7803f485789dbd81af76807b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d87d60ecb7be92da634ebbd784f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e902ff4a459e51055f1fadee985a0e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ed32a00cd8121a3e6738f95e7cf4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676abf8e2e1cd227a3c18acf466fdf9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c521c989ef18bfe4d98da1888d7cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c7d4af1e943ebb12c1ededce129644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6c5fd5a37a821ea92dcf790ba56f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1957cb1d72713bba00c67f8662d9b7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb490fe7de95608df37e6fe85c9fcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3156b6e2d807acc6a9cab300cecee7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb57e41dae93a455dea535f9f0adeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a7b67af58fdebe3ef2de26f8fabdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ffee4c49a769488619ad44bb6df0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbaa7921c61157ca16554daadf67e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee67c1d676cd9421d8a6125dffe109053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd58b356e065cdc46ee77b095ab25154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52d943f5184606b1c12af8fb6136c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50efdf8f33f33f034b8794f917fde8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dc73bccb7eb4b30ba3f4aef1005b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4c7546b4c57716d31ae8c68683a8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ad20fca58402d4e4c74fa5fcec10e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311186022ad34b5edad3455f9ced3e4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63836b9a5ec261bae7c4d1f0b17e5f6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a082ed433d2e2feeece3b6781d4ecb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca5261ffc5c55c92565b764aa5479363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3be8673766205a8a6d8abaab1d70c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773304e103d8cc5b3a4b99ff1e91d47c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe977797aedb7d892b8b2171cc66466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab4dc7fe310ef944814bdf9bd8b4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c05435d3800bcb675452c2f9f6ede268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa090f54e9e36346722807d43645d9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4ef91980d812e02d7b3e96e2aea4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397bcaf471f4e47e43af6cb27923d2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9652ebc8f9b49b62126861baf5dc37d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3865937afddf4fc01e9703dfd63b55073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d54563606e815f43568945465e7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61acf9f0c82423adb5315a54350ece75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ecff15c08f0b1a7cb723bb16baab176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2534e3da295c61104ef379c9b1a48d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f2860f5695dd844e15ed2827748fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999c72ace57d7dd52aa7f87c910dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720a955f44f1450d43cc25fa476f2a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e34d60d058843253c6d6762d7870c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0530afdcb64371b7b2e10bb61d50082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a3f4eff2a03d7ed3b43866027e6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c1c3b2ff9759754997b0e989e73c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee4f761daebb4c5aec205f642e94285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b565eddaf698e054a4d31d53cc098be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b40ee44035eda204cc0c8317047887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad90e7af0d6c69eca7ba6f8f7d380f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e0f1fb8e3f0316a8b638025b859089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217304ce224de645f22fc3211d9154890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03554618f6608ef06639f7039ab97d0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf153bdb32756e5dce6e687d3011992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143b9645fb07d18db5f43b1dc8f8f9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e34a0c2be5b8fd3dd5bcb42d3e9d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372f77a1257f613b38e7c43e68531b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a29682b327ccde4af18a240a6253e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc29b87905e0c477bda5e97858fc1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc5edf6342e8bf17944bd35f0ac0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339ddb7a091314093f79d0e6b0985a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e77b0cc1a94099bfb6cb13f8236ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ef578f8510b4468568d31cb3f533101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146938ab04a956343e10180034f5cfa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749acf947ee134925154c1e9edde19f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b61e2b1c679c01e53b9ec6967d9a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb0d8adf75f7b05a98e57fe3bec1e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de17d84d2a5c3dc9d1acc191b3234106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6819613f93ebd11cc75850a5b7849fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43bed10684d44786e31dd8be64198f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54401e82c8bbfc2eda0492d5fd69b59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef40e74f3e6c7f0297a9da923bc5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d89b26d841ea6d1c33b0f163bd6f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d93f84ad48c0c553ff21ae5b9326112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc4f9694622e2766f3ebaeb3765e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ed22d2ec4fb03b9533e52945212fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4bc1692fc2aadcf4267d11cb3b775115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f8720b95c44a4b325e8a54bc96027116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ad6c1ef0f611aa1daf34df46e5260117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b58534b55abfeccc295b6ae02c49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e9185d25d3ccc7183090192c341a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c853d190195503fbddb34a11990f370120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3383745af2fb8bd9bf6233041a2d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94e0af805d5cdbed89db60f29e17b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a0545ce1bc1cd06db6fe63b10eb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1fb80ad9e26e0b12d8729b8abf86c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41364402f96997609bfbf0daab67e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f139644a6d0662e523510153b808a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82694983ab6b96f34462778284b02db8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e35006dc1f8b91ab22e3a50f2d333128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8d319f05638997614343ebe4795f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b63d4a2355c42ca0e210d6037dc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8190292362b22d1c9cd8a8fa001e6e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e7474d27c0e05f7c4fa93629bfdc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0175c6201891242c6d4e86a4819ee64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69770aa4298b9f651711e0439e37943134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a108ddffe77da7ce4de1c2647690135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1b071efa37d3fc08d0b8ecab51ebf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460892b9d1686b49ee00390b5610eea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fa12a1c701debfc12f4d44d6a07d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf9779e1d8ffa236a4d8454adb6fe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f5622612c329b7872ad6c6ba64cdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19463659b9f6bbb3a141e380d8e08a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7de8fc7f1849865d9cfd5ed1fc83f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece5a79cad6a683e134aba8ffaae7ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb78f7cc97111da6bb57541059a38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc26d8b8dda4dce53787f0ecca38e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e264711d991de49395bc5e5f5ae34b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d594e29123b074a2239b22cae8d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11e3fc340c317d662d851cbc333ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb861bfb73b5f94181192b3fb84e7c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92605adbf637cf1dd88ee6ba7425007150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a27e61c9926e77b5316b1bf0b2b7f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2795d365e59303fde914ef3f7467c40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115031239e76d4cf9e43f54855facd2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d8ae8c172eb8cf77f14f6c577eac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab95c7997bf33da9a06adbbfb02daa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815598c90745918e4aff2babd2b97d85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72db91bd843074a4a8f822e0330ca73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d826d86930ca0faab5c75d61296e92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9805b9a7363df5a0a338c438ef7b52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d079acf8cc931b26585718e947d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c05d81c39dff81fbfc5b66807b1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec009704ef84162e7384aec44f85065162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b079d25a6e3dd51ad5f56aa25bd6bb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953035f8cd655807204f6eff822eb7a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d70fbd62315c2edd491903adbcd8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0ce8c1e02056c4a2ce77045ee2eaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ba3dcd6266bb196b5803b7d571a62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2b5b8bdf1defbccf79a3bc0ed578168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf135be66b8853759b64d8883d9418169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30277871f28d861832dacc045baa99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39195b66749574bc6dcf6a5bfe44c94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8c8a3822864b078859dc41f10298172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c6f5b010c4d714e02cfa166f5401b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af8922b33a4dba7c68dd9c2c7eb1c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84b9f92daf2b66ab39ad299621ef00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97011aca79eb753adea6d43c562b670b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32665cfeefbd995cbdc04c57ba186cff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb791b1785b653a16185774eb44ca3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a62b18cc0d1c3f3df368b3d924f0e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc85eca54bd204c746f8df23d232f3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8959d8fee0d374bb7a26c86c7e590831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500dcf207f0f9c9e5391da964b8a1bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b16efa9cb200a6f58bdb3c21f1b6543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2b420865c6efe9576d7a367b85a944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e93cf2eb093199a94678578d6627b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b7bacd901d2e4cf3fa8ae04f485a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95f1379266b73b4a5b894c1f5d02e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f65ca2046ff065f948274cd0dbf738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39e0f5216cf52894d3dfee5b4a6939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada6c99076adc71865be4e4d18ed1f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9ae0757c78378cc9c367acd4ccf8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e70714e33b328454cb46eb04b51312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf1146ba38591d879ab946ac39687913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739ee9122b3ff11e2906f5b642b2b6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6405f63b39c4bf8eb73bcb366d92a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9029c8be7fde6c7aeb5e83375fcd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5abaa3319fcfb648d7cf3b0dd441417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31355baf177a3922cf4485ae2668b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb90030c701ce5946a8585a43d6db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8b932e69f72b9d239f0f2add05ddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc3cb785243184677af914409952b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f66be8f16a2cab8410b432e9928a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd9ece44deeaff7cb1bf7ab9e23b1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b8875d67a9951aba0f5339ba4ab7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebbe516b3aed3bcea9fb9b2e80dc3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224834b941d858e7274eaa5ea24bb4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd4bbc1476e1d57e725fa94c6c166527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e61d8a7b49507275cbba28d0373ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e6b1db46b3216c759e48eaaa7fba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bbb1d65941f67a33e636468ca374f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf01839c1f6aaab1f1adefae47477f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae733d9de626b73ebae05a8d4fe9b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499bf6399915bcf165918bd0c1c572d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314754a718cadf11cbab1100cba4f4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18dc8338a3f6bfc5776a3a0aec0cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5163961add4400fe443234bcf74f5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386a7f042e626b838224a18a2f912037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7227ad6b830de9cc3258d29d00b6ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfafdcc4daf459aabc84b50548ab8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6edfa7c56fc824100edb4ea5cb70d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435112450172cc9a58e3ad8b824a30b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7a0d5c30b5eca848cf4b57b30376d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd32f06e5c597e52f7b51f5742cd4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4f1a04544f679e5203abd7e0e80c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0226e93c68ddceaf5a8fb4a39da8a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd7752adac376bddf26d08fc76af3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b2b7c235ac9d369a0e78033ac8cdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea831b9988d42e3637d1dce8093be148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2dec954ac7c8944e9fec7aacd01dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3296bb1a67642c1e7c9852710b03fec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5bd188868500fd5b1d922e76868451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9309823ee1bc38529b249bf42a106752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd6c23bbc403a08984021e70af41653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c709a565071d89795ecbccb5b95fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7cffa8615c17008e370983b3e1fae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2d2924e24ea49219de7d6820924a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7e0601c797b9d06637d1313d27e3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2a7fb5188ce87a9421babc1f2ed8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af321717a9c424630da4cfb01672c92a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27df004120c68dc79ff15ff0903637560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe32edba3e2b427cbf7df678a6668d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66be4090621418d147cd87a318fd0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b058d9c3b72c720c9cba128f715863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a735a08d956def7ae454d374328664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d66ea506abc9eed388d3ca446b83c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da965d06657af6713506124ec1d98e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d8f8b117b84f569e5ba2a60fcc7d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f093f440a263226f82ff731dab3bfd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f972fa68e30408553fb34c48fb8d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5e2bc4e45299434cccf05a94f39070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce3f092c24ef2c4c9bfe4c55372be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c79f3c0e98e1a3fa60487eebe6f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c43a93d77b26b1af897505df7b108273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e97adbc504543dab98efa816dc79974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619fa7f6cd27e8d4210d687e590247d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef8b352e18df2c1aa26fbf56b197c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9d99afe7e118f1526620321b8413877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc407827fdfc5343a0d59ff0d3239578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34af7f721014fe1a4f05d0666c995279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3879281b067c12b45a3cf0c85b200080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d8ae23b62f9fd567cca8de3f6f6ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ad61b9b31be4cb03f648cc260c3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df272eca7f5b9c32d1d3b6ab55edbfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6135aadf992f1e35191c50718735b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb3d97150a1afc218df20ff85566385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ed95d5f53c901ab1760f79440664686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0f69b01f9ae48be04ec62d2ba9c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de847751c3e82353a9854bba18cbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19ac02fa3ec9079f1e64aa2693b26e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cd5f6b9f2d234233738b4808c796590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06e23f88ca68cc28ced521881aa1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d92341b339a40e2824345e33aff4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a081078c67b3d257f4c45daef0a6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95f1140059ce753cd4a606b9345a9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9740a8a2a3f54f357b6232d4d76895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94498eb66c683dc5f3b96a09d0313c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563b8cadb6af9455da38abe540f45a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc17bfde82c08cb5ac0da52f78cf5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71932f5da3cf2a25d3b8ad050817522f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683118aa03916310ac63be561ea69de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b7e4d8d5efcfc6c1c891a954b9e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a7b669f2ae4da813cc460ee5097b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c894595592b9b641954dc0f07455d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9734fe5bc2eab25f4cce8a2eabc58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8953bc15b26186d0afa5feaf31565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82b1853d682d7f3b297898420ce134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db13cae95d639e7cf29413d1dc69149107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c7d56b7d059fa192a3c0178082e42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cd272de0fb8d937ea3dc03f884314109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd5da3d29f0c2ed267d3f30c7635e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71d9b8f45b01b6a1f91f1c2c36867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aba8ec321606ba1498b6cd636c734e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77dba1b44790e8ed8af5ca7a6b781113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28260bad5b1cf32b9e346aa327a517114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd80bf288c5b00b09d1aed31b60106115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255840f17586ecf9a3b655a2af83c5f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02dcd332979b4e9163e4c4f58d292f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73afd3d1e8c87f1630fda6848b0aa1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e633c7db0e5e235deeb474ab56e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbd70ed72daa45811b9f73cd3afd1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf875870c5170a1b7405fbe852f544121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc514603d255fc7441acc93b47e4b0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ee18dc588eab4c38a7d5e5b03f10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807185c2ea3891dceb4e6b59de8cb3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13483f9d1fd7d1027e2fda4cae46e2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc302a368e4b6638d870b886e8ea6788126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3df7dcfbf8611ec287c3aa3805362127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4673e1bd0bc560fbea61ed60666ef6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7848b2ad62710b928313f16f0d16a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06485be62821bb7b3077259c78d4eeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0bf5f984bfbbd35663bb0219cd2c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba174ebc24d57a2f8b7195bceb0724d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05456db27eb2b2899094e4ae50d7aef1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2fd25d5de665c953adca30c8c5529134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d574f3a4dffa28f1a77c8e283593f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a8c9a620fb9c9fc63df1c3a74aa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de689e6d669457cee1d680146cd6482a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de8387bc062a52f35392c97e859d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4762e8265e22e9183edd0f42b87a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26714a3a7178b92f20faf03803ab995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3bc6562678bd8e9cadc5432bf64e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5814a3b5121b38c99801cdf9b6fc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7cfe822b936e36f80ea4aa1e5b83f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176179f18f8dc10d6f9bed0953c5763c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6ee88b3f1574c41b4a76d7f116211145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6dc8efb2b6b63108b78daee468d6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5b14bb133b6163f53b5d16b2a910147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44edaf9181f0587cfb3d9430cb5f19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229b0dd04f74340ee2297f534bf9aff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640576f1f0ac8412d0eeee0dbded82c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2585270bc8b5c4564f5fbe940edec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07dcb14b9d7753d439ba76650b22dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065dbe8a731cbc65f3c1aa5dc038065153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed051186d9e0ef8f9e456e65fa8bca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bc0b9d68f2d063e3658f1c0886ce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4569ca2efc7f9f0b3d5de5d13a6fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb656de235a3936c818652d27b045c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac63be64cc3644ae7322ef5d10e54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ca7deb51b3094b9cdb7809f8d39e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e6d70220d37eccbcea443274f7f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c5ffa2be252d3c50f79e99eb3a75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12908e9f4f09058436620342d98a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470eb53268a44fd648b1630c011422c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecccaae1d32a281441fb4936076d2d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea228e0bfdea3df83bc5925adf4d43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf71b763ce3eaee9f1662072ec9c5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7c938a402d3015cce24eaa266dce5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192291f05941707e5e1673f509477962168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8309739a4dda5200266cd0e03507169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940917bda3d32b0bb5a131ae7b590c53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fe076e3c207fb855b37d6389a704171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8ebf1ba0ebbd81d9f4c8a6730c1c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb3d7d2416dbe4beaf8b721a641fba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d11598e4e4b9730f98f5049fe266d6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>