--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac9c2f713384eb1f1322c9d2006b381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e97b0a62f6df91d39893668887e672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cd242c94b8e8289acd3fe481350e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a035a242261a2f42a40444d9eb484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd41aaf09d0c27b117288ffd58daa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015407794707c489405fa86ec8ea3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6101e02e51e08bf024a9244afe4d9db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1af1621d93d8ec96e3373c1ae52048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057d1702d560eb9ca5488c2afc25af29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe6e829f244387697b18a5798ae66210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d6e1b241a509ce669eccd00fb84b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412bd1c84369f75db4684075d86515512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf7851b97938ca28066890c6399c7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e88647b138c308632466f361929414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c9fd5c20ed8c3d6e3100522c0056f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658c40bfde24d1b4c86ebd1391a395716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826dbb002af5b3dd954e8250034411917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9f992c059dece0a68c2f9298c328918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620c99c043ada86a6cf2e1a7b47336719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78556808bfe002702f212870f65c0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce807ac8f91c98aec6cea3c1d8b5b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b879606285697c97cb37b8f374c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc98d34c1457cff116f59edf1da0e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d74f2ba85db766e9097048716061824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29a4c313087f5c7f22044d8c4b2b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc37cd4ae507b40b7c61a1cc370419c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233113fd1b4934a6cfc81b233e6fe52827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4209461a12c8c0b27f2c4e942f6b5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a763ea4e1d70ae90afc423568c0f6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e077b66254e57fed18b1f83baba536530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b4d49890419d08177e23668e2657531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883ec2f1533aa83ebde3efc15b22a7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1b566a391294d4b16727957ca5a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef667776b10e6e4e58e30311370ab2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976db775157de3f1b76004ef172f7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91122ab66f7118363c99e118f338a2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81719cb13428fa92ee0cf5aae39eccc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1bb8a7a73b3f94d7cd8a346776bf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5f4ddc7c2d5ca79d0a80fe50cc1b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e4e581bf9e013baf303b9c45f4da940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6959380e4b1fbaf23c15abfa444641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca390c6cf32ae91f79e8490aef024c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f696baae6f453a5fdda453aeb288a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa44b66bd1fa84184fc9cec6559e3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78a08d01769266c830f65c3ce6da5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9a0a6b01993a3871f025752fa692c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2c24a1c7922a733bb97c5043a34547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2490d2b6679db3accff05ad3aaa65948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d78c38843d8123c347a8c007857dac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516dbc83d388c7a992e5da88d48580750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1cbe2edf209f34e994232009b80d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bdbc6fc1e789018c1ecb3431b937e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef9986d95b229216ee79f14f56070053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc8ce45cd8c0257fe80baf8a8ff63454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60288ac01855311fbca48b43b1c6e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa487970e7ffa67cc606957954cc2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2dbfb7affe2518f1b08c8a5385bd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba8899e856591587821438fb1d92c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64d56e0bb5163205d3f373053f93ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72882fb2a03d77dc073983baa87c3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee8fb966fb6fa86a9cdee0ac4debb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d764f9d728e82fee8a04b12c24ff5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69ffc913e5ee765c46fa3fa976a36363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003548f64bc16a862c471bc41b948264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff934bb431759864e0e198810e79f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead951b47bf3eeffdcfbf2565d6721c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292b0ce34d422e789daace9835b778c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ee6d06dbade0648799124cc95b9e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea276dfbdf5fa79668e3fb88d5cafa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844fc9fba6cf71a4171c04ae25c949e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84268288bdacdf3742b2f1be356374bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb9f86e2c3fa30d904536d7685332272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b556d6575dcf84d82ed0dee04d3955a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e4f13965cecfff5779080ddcc0e2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891aa7a25462473233390fb9b4609e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b4e15c37ad775327e9d72cea9d98876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7059bca3aa0a28dacb06edee4780677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3debdd7b2ca2177b284a054626db378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d411d69cf2c25045e383cb90c08adf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b6493b3f2f17980e636832a361d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e0df6077bcbecbc3e22a1d6074bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079985b72ae3d75211229faab7815882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f85ae0362659450c88e21e7be3943483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a36053070e628316545816b35e0a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6381fc4a9d037e05f02b35362ed4f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a0d77c64ee72733ed98ed1c29ceb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736690ad226170254e96eb746d0eabb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e77252bdededf746c2fafdf9aca388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ba2d772a7dd6dc16d726940a596289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f67a05094ffaa8e81d27f33ddd866590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb464b5e27b8e2cfab0337bb451d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c47bfe979a62e0776c5feb6d7795c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059cf931e72df9ef849a498c4f4cdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917471f932500d10db47a07487c2f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba70b63513bc3092f79890b1f57d7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d1677ebda31d1e7a252cacb113a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284934b74d266b6c248aef31295cb07097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a03650d3375d61d32be022e9130af398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f151bdc57c212198f17380a792fd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac264c342cc1a0bb6a605917632349c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12da7db7d40d68cd35ddac059aeca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab73f65c1b3e77f5fa2f2acf092477102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e68f2d8de8ab7ef087c9893f86c8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21659ac7ab143f01acb44f4796f1b117104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e4edd1b38ca5f2f66f5a9f4f0ce4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7605f94b606082409dc183a9ecb39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b917b0264059d59882e6b2471dd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733494ddfbe81477f261ad5793c40db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc62f5dbaf2b0a23376f78975824de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e11666dffa8a898f6c8106b0883f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89665c762cd17a6a124c0d9201f1dc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8f1777b247c1f4b974f0df0456d26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f0225ec09e6edb393b4f9a1e3177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b0531f85b09968172d9f0882e9172114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa89e0035c2330ce07dcd6f8075a8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d207dbada84c64cee6d8fbb99bbfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c5fc74efd7ab9f51116574f979395117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a3522753d54af13c44c5c175fa5d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23883c1103eadc5939b73ce033165d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085c6d9a17315f7f6b57594e8bd1676120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2225f166d3017b6ae123c0c04d446121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2fd34a1bd70c9696133943f6307d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed2a2a4de395dd7b056231176ebea1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91575fdf464ef9802074a39abd5c075124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58420fa50d483cc728cd2f72e062c19d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa0590f3eb12f1ae91dd5244fe885e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9c928b1a35285d78e787f051ebc7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ade2c02da8a87267108b157aeef5ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a6738a57a15bae2fe82a5e1f9458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ffb251361cbfef62f87bbdb163c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ce664ecc88b49dddcb3346ca751d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803f87807e54238171c2b18b97677e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec42a8233984dc63f6c571b2c04d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a857e4dc7497ad6ce4c1f2549457134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2146925904e218fb4565dafaec33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f751c42250de72e4347f2907fb7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c0da2349c3bd2b2920a157e7ed28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575ffb3d6d96971a8d937c0abcf3803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e99d6f2cd74049efe3ee2da5ba0e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99d475ffa9e4fa11cc861cede7c815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495bbef00813c93f97d7f76ef9fde6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65be4d59c3c496119874b70d9b49c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6699fa25c4a4c5575274d40843f7bd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b200be7250b0a9a17396f5e4a70c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b366bb5f60a495661feab0734678a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886dd8520d742e5f70a75c287ab02e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd3f2bcd50bc421cc0cd2fa665f86f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107f0d7a5e322c728544022c89aee32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89618ba7828c03ce86b0385b8f4a70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0039e2556f9ced4254c6e816beb879150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679fc8fe311554fd6ee95515c93cb9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba4bb156a862ebfbedd6779101739c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68178726ed4e42e6144625a25016044c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1390cc455f12d55de564792384ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b943556833fa084e2e85500203822c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e743461c8e9f5a0d60802d53e0809d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6ef57cc0e653fab9c685932fa16ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832f6e843d6e2c7652cd8289691ec23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab0dd7e70f23ced9984f3e8c56e74d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f45e4c6ba54884e3bbf7cbecfac39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa354f2aadb2acda8aac9a2782fa1db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a587ff8428e936c5b5102b5206e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd2fc7c05d7a03310b3f10f208a8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022b63092c991f62f0f062ad086cbb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff0fa857615db6115c48f8588de736165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff417b3c38b297658720a8b53ac722166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa954505bf9e776462f3ec76cdc576167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ad6707b586ae834121c99cb0b982168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0462a4ad2230beed9eeca046e49a05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d9060a9602fe4f26f3e17d08ddf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5286983ab3d4b6f42bfc3c36408d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc95eedfed049feb44f06835e9501172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e873e135bc79d65842b98c29c6cac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5e9d371a4e62928304e0084b9adbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda9ac89cd518d029c1f9180abfe395175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb841a18f5b85829752f67a87af0dd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d028b19a9425a6b6d599af99d9bdd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c356ddc3207488dbeaa8a0109eec6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d78b157ad83d5923636b9ff46a5e05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf411dc034bf6343e62ee2a519d815180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe455d80522d75150408444e2e35cc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd526a9192d7f975fadcbb79abfe9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cd9e5acb57bef3b8262fe1a0f14123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbffe560f454086f0daa94301d3f06f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db129ff91e6f3466e4883bde5d63c4b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605c0e96a5371ad3adacdccf31926ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c462a80699432644e48656d0789143e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e76fe8e5bf2e291b038b8db1f9338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc428983f0e644151ca32d91ddd49c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60592ce77e4dc2497fe787f367bbf80410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45947ab523da2e12df3f23ca59c23d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75fcd5824e5487680562e3b7e4267b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc35bf558a426394fe0c8072f4743313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f72ad02641372bceb5e9b2a26bd6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ee4c5f4325450185555b69940f0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aaf88f983495eca7cbd5d726be47416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844de2aca982db6d736d64b9ce4bb20d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4e14b95ae0c174335de8cc1ea0f1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88759529b61b597e6ef756fef038f7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7dbf417ab56494c380594d505e53e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d425455ca23d2e75b04d583759803d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eb136e5c2428a381023accddcbcbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082be7242c1b1882b9ca4b48a37e62123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2fd0c6550a0f1905e096279cd822e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292667b7262b1a9ef3e14269c6f39525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ea9df9844a7790b8aac684b5884b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80308cdca4bdc3bc701d385323c9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e85bbfa08264e0375d22c7f32734c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee57ce7422798f85fca8a387ee5378929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e805af07f2374dda056b7e898f9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88f0f0d75a2e151801c9b11be43e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85483f8bc7ec7b2e5511c752bde4bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dd7bfefbc440af55f7dc5b52384e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688edb0baddf5fff308b17016ed13d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb7e0f7722c1fdd22160211b7948f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4bfd850960cae9c0c17ad2b1ee4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c9d927f1289951297c5f97d1d62937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197acf5d22feebe91037595df1a36c9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce7a25353b52fe63238d53d887c7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc0c65dbc7de2ebf250fc36cdcc0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a53479dce0f6781a253d39f1183d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aa96dc36969771e980930feafc23e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89052c3bae369468da3e87596fc95543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7a729588a3af72e6353ae28cb33fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac65b3b3572b1e6ffef45c92fa868845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe681ed4cf329bfb2146af54df566a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a42f2a27cad541a548ac2507630f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7225b1645f2728f367636e473462bf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237fc1851c60e2a69b8df40e448158a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f29c88d4d0c24546d96af4b9cd7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16653b4fac844c358dcb3b5853576d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f7fbc81a6b25e4aa2d671ca15fbb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d31ffa60c2811eee1c6561f04fe6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd3db757e8d21a7c61a24de2c248c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291b5909cc3a8555ff411d4ffd40c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fd99fe0d6542488122da706ce1eb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eddc7b9353803b58b80befd770d5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031307cb5aa6d4493ebd91b7a3ffea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3524373dfd6052bdc7c8a36275ef859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8623cb560ea6f9af9d4a25f2c5772b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6780ad11f438cb13b937bedc363e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba264b7279c830b8dfff3a0f4b34e7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f5c47c9a0075abfee167e079a3b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c6083c15e4245916914ce5b40595364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35207dd49a4577a0e172c08d558021165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e024ad5525f45310d9cfe510bd21766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7a09b151901eb91dc8a352d285a5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e003210c70bd0d9d42a17aa1e2e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904131653fac62fc5fa12411bfbf680469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d3f86f656808f092484702fa8acf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ba7398e2988f94e09f0142210fa4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fa3eb0c499c28a1ce8e1e357a2dc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f08e2dff19c06d1f3413f6e83734b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a823204fcba0e27b702f9fc44b1960374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489295df3e3fec27eaabd9be1e4e4d6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a558be0bd9a4ee95f9f483941d8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11397d382b1c5a6897865a7fed73d9e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05dcb7f15dd4994a6fa92a72e9492b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461bd443870b9477bde07b2626a0ca879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0c01e53a27b239d1ed6c1f3d033b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b495e3cdae5f001419fbb37c5e6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c317910eff1ed63e718210bdc76582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6d6d4554d4c08e524a31e7d65bf8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23649d525e0eb433895b6d31fe0c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cef4b39fe8d1e034f86a16063902c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad84011f7f7447d958201fb7f6db1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f07e423a7c191103d15a28c2bef6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d33a8ad81a96763adf70792b9402f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d983df870eb7895cb2a522c2044f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d71d8f9fd8cf93d14f72fbf8588b1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404298e6887f6dff69896fb0be0346d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e25ed7af3b691353c8e47ed9e6d1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb066cf81eaa80adfcdb0e7d1d39e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aa375b14bdd93983d617d197b415894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450ae0ca6ac7675d97cee2c89df399b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c8ccd397e8bab1b23ec729fe0a27096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a89102a39e9a87ef672df1844cf4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c77fd3cad1f228c434545ca5b6127998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9b5bb347159ff972fc19785e5fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d4273813d4e0b7b38c75eb1cefdaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158bec581c7849cc104d146cee6ee77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f923e172848f8a8bb71fd8deff8d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e61857680c56ad215c03ad9493c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeedba51c45f20d46ffe02bed7973b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283c32c72f9d71d06f6b90c9f1ad8e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47c55a6d9b0619abfa6f0dd1cce43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e9da4d977013b2b04f7ce822e8fc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f39a79b30acfb4d1f3c226e0b0a8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbb05f60c8be943ea9320de8427299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b90cf7da96967b30648140747f5977110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd619d3a20315685cd30cdc88f1858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070a2abbe78e4a3c44baf1a432a480b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07577435662fb770eb6409867b65cd32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d793a06c8a0c7967abd0d40075ffa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fe3f63dd6cefa7e5ba24b8b38e21a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97baadc0fa17527a3d5414b1d2ae31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f594497ca64ced1afb8f6c95a9e3ea0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d549ec56ce49af9a62f6ea3299b539118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969101175f443765919a5858495eea3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adacb382e8ca528e95d950c7332bd9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d6c5789380e72803d491fad390def121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184c8a97675cad060ad32d544e0ce70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b449c6d9ecb4e1db290c1985e77f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aec8f8b0c9ad8169d1ac3cc166dda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d36052111f1f5c1d871f0bc81114e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f1152859eb648302393401e77583126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbe5705b26b7d2ee75e7415e892f4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7678c143ee53c3c210053fb0b6f5bac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f226c60365409e25e478c9065235f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511476830d5e2bc9ee400a535acb008130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d6b2b98b90a49c6b50b83ff3f3190131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580da2a343b2e895af6c70c9186226132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8d6b5e823153d25ad11304f3e2c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d4be02255e179ac501db003084522134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e69c9d707bd182544e94c35730d6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4568542f39dd81489e2cbcc9a43523136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d02b0fe1257b4f6beaae245a24a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565edd1dc653f60c365a3d7c7c9fe10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e72a2f26232ee019d89d1a80fb40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf61b30c8b137881b80db7c380695140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f927bc4288b1857429a653b9a75149a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c796a94633bd3976f326a1b1cb7e80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a39f27878b3267261bd83e06f0fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3103a30080913b47263a609ecfb56c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27af08e5d00c3519b9e44849550511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1afeb8ded429ea9d49d073e2d0e585146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ef132176a0c1b3a9d3fe573e36061147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c8f92d570529b781f7cb9fd8e427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01f1afd0c558bba95600c54b9e396149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf31aef16f37b75b9193a9510b8bc98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8219b20bd685ab7f0d231dab0c303151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db818fd9aae3932a1af5d0568f052007152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660711053a0a5b48e5ae0bc9738ac8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe49ad7a2d9fdfd2b38ae9ffe9b20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff41f9587fc568ec5bcff815644ac6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e672cdd7e25c0f66a35bd7a99e2265f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff498d6ce4e4cc29f5625d4cdf5d362d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e2c7ae125ae41d667501a75ea42a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e94d052197d44488bfa7b6486433159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa44835fa06042a935d86e8d5a244c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2836ec29fccdf8fb08107a9e25ec3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f035cb942810cbd40354a1853b4c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090c71ed8472c475b9d902d1b16f7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac6c3c135e10084ec284a138062307164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd17be308e3ab7078ca6f565295ba7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a6b6e98c8cf5364e6c43f84cdbb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa89f30bf44bec66ce8838a4ac2b77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ecc5e73acf98ce8fbdcdb7b899bd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf101d75611b241a5c2a836e3901b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8111f03fedf4912123437bc06983170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178a789f1922da2869f8afca2986d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee622c3b5a6986fadb1503df732bda2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f89749d7ac44d4c27d49607b36ed6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae0e5e38ad937cbd1e29e739addc69174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>