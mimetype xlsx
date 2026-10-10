--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaf836a63671c1d75626815b0cbc451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec10c396177030a4ee99d205bd32b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458b4328b65ead629cecb1c1ef29eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922994ca408699b9646774cccd30d4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130c102b3f2572642febc027e6a3a9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968de1d1a8318a2cd516497b0251e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b1e9c506ecee1fcb2ef8fe12ea997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21b9ef8b6114f6ed2e6ecb17cd0fa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827456fb78b7e0f8dd07580e8d7111099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fbd74dec243392c01b2097bad90fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bb7e5eb33aa5fa8f92767964f07d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617694b8396ef3c124517e90ad59bd6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655bbb695c6dbfd285d8e32b4993e3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d79b12fdaea79e5c50dcad4f2f1a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2976a2ed1e3ae3209f40ca9d060515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5dc053cfefb05ad362d85dbcea51016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bee4bfb331329245a89ccc5d8644f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66981f851b30709d44d614bd4b3c6e7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff373c58f4d3d55ef4fe68cd2004bbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f0b5f1626276823671ed79b49d44220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e295731d77815b62625b0a4613286721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc00d1f82528161c12a27902c4d5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce4fec0d48c22902160998990db7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c67b5c3fe3c8b2b6049b5146e67b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0340620d8665408bd709aad420a7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464365bde6135776bd2d221e7cd7c94d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9c9fff8c43e2081e0c9e9dba2aa5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b89fc28fe532e3dd98375cebf4e5b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320333d688f4f61b4dc42955c16b52c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaff1d348c7f34523f0d361f54b71530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea46ade5c5c781cae7e7d79abd384731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f76a98a1cf397bfd4d4848c1b60c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba806bdfb9f5a5cd70c99dc44e13833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b13c9bb8240530686dc31fbbd8a39f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61580b44e2e8beeb8ea8be21d3d20a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39662aaa20044cba52c9c7c97b68a25f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae72d396686efbb9c46b5c112a43737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e9e8ff4f767f1fea43b71c3b2e55338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eae8a80214a5531f01b1627a6de7f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108ef32bece8c077f6e3e0496a7d72940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270ead5d23ce3052c4547db3dbd3e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44b09cd8f9ad56254dae466105894842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a79483b84bc8f2c0855afd422ba7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d7156f00336785bc3b74f75ec58c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2e712d4b63c74bb4b0f00059492be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693f1a8a683ee378dc02218d947a6ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dc6b95872b78f4e522d242488662c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85a8d660dbb1128b83dc145a4fc9e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe950a62edf59396fce70b29a9e9ce549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3de91b28be9965a0b987414d43eacf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d50aea1abcc0cff0f118284138ba5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c762148da41d570556542311362ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e356ad4bfe5d242981406689a0831053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599b402cdcfb7085b62e8af3cfac7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3d7a0ff5992c7ff72e942e15feaa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f892561ff0e5d1a668fd83a174eee7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec517ec0584290e92f854c1d75df9f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93d7ee57b7ba0f4a891273cb655b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194837b5a0e993cc1e2e8bdacddbbe459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0b7484dbf4ecb1f4cc0228684abdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e3a2c8213e4791027f2c0cbfa64d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14597f08593e2864b019ccb8b6636c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ec966ae5fbad2494052fef08b0df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c711a8aae4ce7567d35b8d57ff21df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981255d99e05fa201cf4ce53c09bfbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c632d2b5be1af3ab056d02c6119d4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb6fc970661a88cef0611ae0e2195e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d28755c192171deecdee6751874168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2025714206792c480032d07fa068fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca455fd74b67dfb9fec835888f6dc73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3b7e53f57e05d2e750e48842a1df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d4e20a5eb5355dc8402dcd122fd0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e304e577f0bd43d3a185e44f52eff6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97159f10e910ec2393d267a8a4dc5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e8bb1d53cb8a4e853afccbf591d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3eb27054e9d215bdc8e5325b1390b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c80f9586ad59b242725315017b37777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783603553a38779765f73f019ec01eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf45560ca0d71cf340beb5e48a33cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ddba453e2157c72323bca27f7392d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d57236fc27deadf59befdaeded1d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b799a07a2306c930e3b8c94c6f93682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967c3904dc87e8f1ae03306e4b0dbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e10baaf6566b2be3604cb658aa31384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ffd5c361a85f0eac69c26d895e88f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0193095ffa9166e4f067528b1ec37d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc3fb0d821cbd454515dc10c75867587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570af9928c26f9adcb2d5073bccbb3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32eac4e84b26c9fadc7c692bd45aef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa4dbe294ea6bb63bb1c250ef152d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1612e25914de82fa55169204b8cbb7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5cf9a8176e0f80eb6097c55154ce192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25e19631492086e4b49ac0c01cc9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ee860d73ee4f48744bfbd9c2649a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9d499a762474f27a39776fd74e75c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467cefc3e8999668e6efc274ab7b6c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0314213b1965a107c2315cd90ce4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c3c0018cf4cf1dd112246b1d5909598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546841c0c1b38b1abd31f32dc79b33a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630760e179f0d58e92b36645c849748100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c3275699ddc8487c0967561b2d22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac317de9d5030d58c316180d2e3492c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30db921e31f570a77a6e29b76ddccd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807d34968d0df27c121d45507dfa09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fd09ace126af5c0a9073b49eb87d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e5e8081bee6a2f163f0320529f491106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda83437cdba847a1adb9a82405496f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35497b226d29590cbb019c6fcbdedc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981207a9706b81ad14c00f4cbdebbb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8d7152a8e3a33c5537f16d4e5ff4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04594147e14571f0fd2d468680014111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dbec216ef894e206d6ea481592c70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fbffafb03991c672c4e2c021e1bd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04b3278431a0f05f40f1d7c4fbf60c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe9a2c10f39d02a731f71e648eb263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2ad88e444f813ab3feb5f69dae6f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7746685823a767180b297abfd9d887117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267e27bcc16c642b2b605cdfffe18a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc98b5674eebfd9c894ce217f42a28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b228d8f3dd27bfc3629ae2d667a15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe5a5210ec023e834a4e51d9fb2e4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d450c36a5f1176de0f052fbd26f6166122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1abf84d4273b81c7a0da9b9426779c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f2716fb6c3f4950e5b6f25ab2205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5986c9a8dfd26b2711a36dcb3b17b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46689aeaecc1a53a8e66a345663593d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8584d06f6e287da1426e0ae3ee3bd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5ee9fd56c41cc1a2935ed3622d06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b12ccfe801d6c59c1619d8f2c71c1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db6e0df7de9c96f9f0c1b5dd5f31a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d68e1fde4b6a3498bd6c4e51632ac8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316555ecee61f56d4d19e21a4f5681bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cd070678457295bf17fd9c43ada13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be86e9a866ec0b54e5ad063dc13f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e850cadd634d422e863d2e8ae05c90a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4e4d7760040bc9627884ffa2344d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafddfc8865d6c6a95b880b6fed58902137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c5266ae7a48a3f7e1c34ec5766ec3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeaffb2c733f1da691148520bf5c3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40413ae45a0971d3be894f10327b4ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3997c2ad94383f9d445fa5e600b2ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d993d97750f4b2b5bb150839d610fa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8807e335cd6cec28094c21cb62aed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c5c19da96234a25d18a805b5e04d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882a9b699af7ee280c25b90fb809bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6299aa88484660cdc34326dd3ab466146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc451bafb4b4b608d1877e65ddf4677147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e3b9170d8f806772c9a55ed3628e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4a0d3e06611395f43f057c4648d8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f54f5e1ba035a6cfae8371b4e744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c26e106622d21ee86283f5ec6b14a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4e9b34ab4e876f0d59d2fcb153c00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa22e48a5405f3e2e728caed1a25c3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2a0f7cb84328d335b8396f7f098e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17576cb76a49d32b00e36ffaacea84d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0711f0fc01762e2efb1304cc0c3f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca707a8b0a3cdf05b901ac780ed542f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569947f813fdf2f36aa81758f76bfa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4fb34a65240216ddb731afee6d90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca994a17f4da59f54a41d0cd620eb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6a8f4571c1e435edbae41c0a80f5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c36c32a21bc2f6830cba5c30478aba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6ab3d41329e2316d67964a15410b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc58a168693e6741b270b859e26f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b6bc58bfd40eb75a367af5adc3d5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b40690cb3156024f509b8ca209e4ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dbffed56984c4fd9db80d3123162b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df358ac7713e57d9ba5420e29b965bd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd43f892ae6d5aabf1be8628398dcb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6476ee790abbc44751d7068dcf3b9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d9e5fbe92d0abe0b95a3effa6e007171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55653f53fa36779072dacb3ce950cb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90ea44993867694b5613de251cd81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7f8de5e0ef0abd8a7572acca1201b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bb68183dbeeda2cb814b412a46d2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acc6465584b2d3c999b6fcc3f52e52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3167ed7533f546928f94f4ce94901177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a17ef0aa17a53160b51394c27b5d4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a867f9963862646f2c414e63e78a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af079df2a6bb128962f123c70ca4864180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92e2cbbf4a44c14dc97b9907170b07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5023dab023fdfcc5eb4cb85b7ef75af182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d0b2eaffcd45a5bb57e269c8867191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4203737c40cb1f2c9fb4c26bae91e802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad2ee6519a43181b48e84835f9a8b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511d706921904de41028ac0acd012854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e57841efbc1bbb8b0b93511e9ddf8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f53dc1f93fcad0734d29c121f7ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467d19bf0e78eb799348fea64bf1be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b6c61af38eea19b1896758e890fa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494eac3508e1ab081de2e15e472976b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546a6f6de574cfad6866dc12afe2d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190b52cf2d47a71491fdf3347389b0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7af096d52eae6bba76c7eee4068f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702851a0b93463a8a71fcd500a2d3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae784b3968ff0bee4f665f4c53c149614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b7235ed1df14570117e1b630633c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb115ce9a0dcaed687e14cf2427b98516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c3cbb0b8dd721c39b32da71ed7df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca44bf0d86c94f5c16c903736553ef118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388aa102f8a638382ae90db2c89c4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961af396a826940b123f399cc061d85420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513184cf6bf4f3d4d4c2a9a5165350c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983da4cd8bbdd5a48e8307fa38e056622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb60084a84a36ed9a7b11cfc4ffb3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0d85178333d59999b7d11de068d1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d737b00608c89cede47343c0a2dba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505a1983f6e6c000996d7b6e56fde6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c5bc5adc583c39191024a93cc92927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d4c28ab6642bce62e1047729dd0da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd98f1799c3b1dcfb99d494274a2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23fe2317e6bb548e70448c7ee3eb1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b631f72103167c3c2fd240c5e502631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51785217b7ee40f66ffcda140a07e7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b780d7d834504bc2f832b562897633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a3c433c8dc8e17b1cfc0eea775ecc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebddfe9f2aa8bb2bc48a7b09f65068a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2c49f52ce245072834c57cf13f7f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d8cc9686afa06a1fb0fd1b0a3bfa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186eae3f8147026c98b92814feefb2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421e5631262277729c82795813b64ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804ae6f13981192e5fe5d75b34b660f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec7dd151ae76f837aebb81e24e2d5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8c8c8b447cac1e53e3cc271d3d9f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe3431df0eb5f47b4cd2bf597d92f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4c739f7072872e222cc8060fe1a3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f05c8240f128d3517636f5d8e24ee645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab0fdb4d96b1b23403af0c84cd9f1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59609e1d4c1d94201989c7b4663fc6d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d5225d41f052f72ca1ab4bfd898d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856fbdf1369ae7671bb2c4132ac753649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57ba33c46f1e99e2e296b5ccb6ea1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b243701005c9152417b670a3ee800b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0308e2e32e89d37e98fafa574214ed352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b01e86f0cfc6d843033c13245e11f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388d91ae7af16a204af83dffb51d4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694657f402ea9fb021fd679b4283be755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa82f52adbd453d2d299df21bc473956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b7fa29d55a582556047ad8844c9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b14b1a9933f1c751adb9a40ddd4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221330b915aad897088450078457a4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2455988878a2e427af74cdacfa39960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3c61b8e597de7dbeb5fb5a9ea9c6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a447fa0cbe0df9faf4cd11ced73be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9a297b6bbcd51a40edd0bbf4425c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dfe059e49f2b44006eb94b35db34c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04ec9e96bb50d59a6b446705ca502665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcccc96722c2ed94990de3e6ec7fa9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bef6f1d1450640947d77113959e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfce30c6441c676c5fdd738a0e815368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2efb57b079f2181d75899603cd63c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec7ac6f03e315f3fc6822239259dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b014931040ba17e34c65e6eb78de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a916f5ed0a18825ccc61792f1bf43d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231f0a2aaeddab39e7bbf4b2e8c31673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcd24b79215c6da8959b7e59e58cf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3020111da86ff687b913caa54d098f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3b7b43a7627ba86f75d98158f87e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39072d9e66c60ac3de28648926577277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc4088f473e14f7b41b9ea6ddd58678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c40d0e0e29ee368dd25de5f8eca56a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6450e657bb7bb57505d4fcf05cbfcb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498f27f64a9b355951163ec3934f23581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfb53f09f868980b02bab413fb56a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33ac2456776c9b86b86f3358756c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2209cd5bf787b5ceea45a6fd3c90384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02692112a6aedbc50be111af4acf55aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73410eed67692d0e8facaa64c6ee52486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e56b889c7fa2c9fba949561b1f82187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563c526062dced2da0c381e7fec5b5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7b2040960b7731186154447eef37989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34d1aa2d59e53d106abce5d28e53b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a4a366a35186013f7c2629bfeb2f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07621b7efa173e5d8b295d21c335c77d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd93dc18b89084fdf83da52601c6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ecf632482293a6283d3e8e9b7564a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eed38b2712e8d762899e0af3909b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5ba7c03e8ffd9dc19fd49726c17096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693d0d1484c545bd658135c683585397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f4fe3bb2a62313f1e3addc9ffa7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8a56b7431cbb37811dadadc9fb9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c5440d179dfa6844287e2e6fe775100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352abd172b00bfd344f13ea245099b91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482142d83eecdff6f617aa37475e1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1e4d6687d878236882e8b4d38680a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d863b4849098058974e5dc08f7a5d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a790452e4ae8c6011f30247386e29d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae71d70c270e3d3189c987b5eb396106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eb289ce62929c17546ea4a5343b8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b9ec9193a1a5bc7c6e90cb3a761d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dee6f24c00672b98de15f193bd6de3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dda758cbb3a761abedad3e9e76ae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b19491ac83eb5b6b55b8c397f8d31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6760f9a6ec4af920d7ed1e3afdde64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85879eee7c1c931a467d971203e6860f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8fe3036b153ea15865a8f4f58ba1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d51e1bc809ed1e0147725a121099e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a037c1327f57f06318944664c4282116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5455044a5971feaf3978b7ae10902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786226c8228bbab86cc2923255e1ebad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb314e1794f107209c0bde06db2bf175119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805bc51e558f37856ce893eabc046e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ba5ee7b3d0149e91b6fe0b5f35a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24bcbd569b192b20465dc89724a6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6662cdf9625511cac7165feff06ad4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d6b9d1c117c0f99ef7efad35bf4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704109b38240071550a5e9386d66f16d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9708e516a529444b2c5ac7a1645b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66dd27a003db4c5f1665856c28ef5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24d88cd77ddecdc30c9220beb7750c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aba0f5e0104c5fdf33882b07bd8053129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de78902a636a399bfde0bbf12dbba3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d80c28a68b741c9033ee925f32c57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b893dc0fb916362b338db38740c38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950908ad167b0b7bf667131c7b4e78a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca40a89bc470210f2049d663e7efc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c63fa22fb16530725da10ab0a3a26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f2b87b29dfa15c10a407e3c2f76f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849205940f8ccf768bf85862b8fab4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed4190383420400c3795601c691b99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a5bba1fb81a6ee579df655ac843c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81202d8c7deadebd15c48ee4ff0a87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651862a6e4e96fbef380a77db793c8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d8f2e717d4675ebf5918fe10c6a16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467fb51d6822c0103e581639967c6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ab931c678c61bd805fa75534ba11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5171e91a6d7aa392761694f35ebe4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056889dbd01837acb2281b56f4145e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a1f7b8a40e620ece6537aa5f7ca57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18be8f79b8629d081c5194a8772504148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864a68d78778c8dcbc7d6bc4fb719e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269aab71cd2bbbc38ce56d89c80fd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34f21e47679a502711177dda5a1c3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ef00fd1a47544c940e07ebd95bed3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ae5dfdb8faab1c149540ffb988ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447694b15b3fe81181c5793b1f80f60c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcb994152507334adc7a20db639200155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da938f1b97d6ac1fe37019ebf09179156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9f29dad9d970d7c7964e6fe6ebddd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708937babc90de1b1ed8ae776c5af869158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6161f3901b2679374dbaaa07ae68351159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8cd7a2899be194e0552a6f3a7739d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0e2b735edf476b3b4ddba349d539161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c491cf9824699fb4494cefa47f7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8a73448799da5812b88d4eb1abc9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a78727eaa1ebe6c64034026ed58b86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4f902a47dcab325494bde8399070165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42947103fc7ff22cc7f03594b5cb607d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad222868fb99e63a7c7cd4f7b7dd19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678845397cf4182cec97b55750b6681a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d6ec408ee963d830a1ec2603bf7a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3179c7f013d662dc5b4d105ae422322170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321cb3241410d3d0b345d1733d3b6d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4827e74861b801936e65d643419510172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8d308bb2afae91c76bb60f2722d4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a9c76c806c48e33a24dadb6122e38174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>