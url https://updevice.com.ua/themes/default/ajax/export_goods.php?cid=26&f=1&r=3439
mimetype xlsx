--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575267a13c6de4a2b11d2690b13d6b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeac77e2307c37e85f372acfc48a99d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6884287d586bb367f6426b6a267b853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989bf18c3ebac6252bb70467193ed54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0090ee81c4b1729f796d30c3196c5db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3bc24e8d42156faff497711c77cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf8def7e3ab37570c024f7f1cb63e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a3f3e78ed3a84b49393ec68c775a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7008282c0531307e35a28e4d1c8299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e751b82bc09243f0cb66792103d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92450400bc2ce1710275f6bb69fba96311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3e3434487e222f64b07371f0764d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127670779090b2d38a91f22392dae5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35ee7350a327fcf09a0e0c4accd7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24681916ad725f7ccd9031d60ef30815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8138a77842a07c2d0c8cf53b01594b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c219cf468c6f1859d9830cb4397117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21002f2c6c8e7551cdc4a67070905618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181599a194d93d1c3759e44bbac6d8f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de470f6ae51d085d8fd817d275e35e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f331378ea098648b72f001ff42d6ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6216287bb4524d8257147bdafe07e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1fb559455846b4f9e55c6a225efb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef4281dbf94e6158c2321f4f52997324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910b143ecc6ef7cf74edb4851d406825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df57ba03f8f5d7786a9d28e914b47b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199aab941f0395086f291ad76509ebd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a145a608f8b27e221af5ad1a443cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef496564a1c55c5f21c212afa97df16629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d95b6d399d9a343628e363c76f9ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3165e055ff488084b972bd3d185c3d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd762c4bc0fa0d5651b4b4ced42e36fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82671bb3585a9543740c8d1d5f73633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8bc3274d3b6af1cafa0385529b43234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aff8d6652addd3d673642310eef1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8338995f022dca6fc787d8d4edd8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35374c5d47d057dc90d235ef2f52a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d498f568ae7117b83a7a21fb858cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9e29e43a2f29cfeebc8217a8faeeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42627a77d073f09f7090b596510391040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b9a0709f4b0f24305c292e415f3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a501cd37c9f251ed460a74d14d7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334085faedb7da120f714897ec83b59a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722f89a2629fe6bc12ee70c9d1cff0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e2bdd65ae88540afc7b4050305d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90601ba26dcfca92a8035cd2439f92a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeea1083bd4b70022731b8c312503d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a99acacb3428b37e59044a18b624148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f572f440cf3ca3c234c3d5c506e0f1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cffb2adc746fa87f1d73691b9863750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efbc438f36da7b4d1ca0562ded6fcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3190b6f7ac52521342eba017c95a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ad04d7aeeb0670c740b0e4387ea1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaf32f9260d0843e039b8d6456c67f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f29e1083cfcf31cef646d29d5d0de455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579c9443ab4efc113f2c6f83269c8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54732ea8fe75a9a7cead4c70d779fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e955bad10b58ff36286b05cf97cd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9818dbf70c8cd8fc8c03cbf6e77d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b5eb91bde6c683e7147730d28f0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3e9c22359c44e56e19b997be5ec9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d462fc9758d1bf254d5233eb509213362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b44d29924c525d7122a3de1a026ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0829c63a063a78ffbd9f4e3f111ddd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda133a1d00bb82bdb74ffe860498d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80da42e37955d48f87198f3ba2ba0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5533b729775738c81c99384847dc3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77576a4e66f552865c7c0d1f366c2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c39d6b13b8c9a514bfe4a2ce207a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34195e64503c91e0149f8929a151173f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c15376e325989d6a70cd6b601f5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34058f7e94c58c71e0ba9778666f70c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a24af3ee7668cb8e3b7f6de8551cb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2e7904d8d623188c4ff94b3232cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59dcc6ffce4c62560b73923ac5bd7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc516be9fdacd977fb434efa5a907476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c29eecbc8e6755c3d3b0aad9de70377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e7942bec5a3e8fcd3060bba965f4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad9841190483cf25fc46ade07be5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992f7a5d4b7abea2beadf3f9c8f15280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d64507e38c29f3c2769827fbf655c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac261061ebe58a9efc0b586b0fa6b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3900a7608edf4c2cfc29d3d642aa4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c4ddbf9393fe217d57eba0149ba8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356c7f703830223f7ed64e0ecd294285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271828cf7260aec7de8141d99b3579386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832124802c246c8f615bcff613ff26c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d958c3262e2d10832f8d2015ac2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce238a564a19cbc285cef83923927fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc1e2e1d5a7e9d3c9b43bcae1210a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a86dcf9f3c18be94b644cc24df663391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ea155805c59b24a8ce728ec44da692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1977882124242965b5e0ce8d9685b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a38bd1af61741b2cb15c9d47bc6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75f61739362d8ff2f42eaebca801af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af37903f6619e5536765435a963c3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa738c527aaceffdadfe01304e5b28e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8335ccdae66e63a7d3c07b37df8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a8e32ef2c85bffc8910d96b0998f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f92b8ce29ad5fcededbb01248d87f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754fe2d755ccfcd6e4eb3a11de1f26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2479e0dfdc430720709dec2df080725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a86b36b85209d7cba84e231d2306103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701182cd87264d062f922ce79ab82166104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9ae8b998c5c04ab346d5b3d8b95fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f50640e24f29cd0a400b9b853c2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4f900a67e0703a3ad55be606cbe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a768f357653c3ce8c37d1ab582b158108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094af0f506e59adb5dfae0c69ed29b36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d532254b4fa7a1f591609daa941b2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b6db8e90fa042ddd2adc34fc6079111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d651f1e8fbb13025403ddc1d5b624112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e6a28eaef003c1fce6e9bb40975c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0ae6fb75c23417ba8cf7eb5f60bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8c0041b63242538d433a8058a4499115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abe979fc47daca392e2a20303fc48f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1411983b727c2bd03cbadaf540e7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d0091bd708aec55abfa382175924118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88170c375a8cdc8f691965fc42637119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea5ff25a28d6bb7f975daf17cd509120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166a544615ba01ae429197b856f7b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b52f0631c578f8dcdddd95065c2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c25b164360ef30fb29ef01b903422123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8ace97c280307f9bbcda1a7affd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0f727afdfa3a67eec8e581da16f47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d87c197c43c12ea71fe6ff106e36e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14de00ce55c5b4d222ebc338c83ef0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af0455d3392c62cb4e5d36645d959128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecbabaaaf5cc0301f95bda8b04aab2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f48b052b74cebc6fb78b41ef9cd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb4990037036d1f8db96cdd34b6e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95be5585096865efd8cc82531a9be3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30073c0b1055fcbaaf62556043391747133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c979ff8e77905c53f830a40d570708134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dc4f4c2e91c3c0a0a3521286996e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128e7f5e4fabc298c1fab082b302aae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6d302ef80efeb404f7602c7dc4cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f790a26f8d65ed8942bd518816e134138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d530a7ff41ad22005562aca7dfd76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283f915e49601311fba16faf1f3b79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcdbb209ad3bf9650d04a93763a75f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934e7bde1686a44ef6e81ef9e26c14a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cfcfb1d2a53e3aae04b2e4feb45b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab42f945498a6ce4c08368d63f94c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d0f44713e5d55c0528a2cf26d2de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df324e9cdae4b377e5cf44d6912d5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae58b18ed8cb2a9e0eb46df93998f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad92416c06b94b06d6caa5b532077b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd22e14403df112c91dcdafcdf3a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286fad05503002b5fe8cab1d35b637150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29009d245445abd6a89a931408625c27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1042685a39374f28fad54a0c243e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995953e6e3a8b09bed9465b5bf50a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd34c27d636d3ee5c6dd1544e36c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc0d4c5a59f5b4eb262f74ff300312155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d7cf1b1c8652fc8eed1ae9bfb34e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c60b4c455af59d61f754df9d7b7ee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5452bddeffc629320da6d28e59de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c80b7afe0281060a5bf46f0aa9268f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1209b4951ba351c27e4e59c7135351d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac37990d03de215ad72f9faaa992e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038f06999e2bd8c8b90222c71d529a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e095c986b220dff2a2750e065648425163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0ee9cf3b5d7ab0e614f5ea4a2aed6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a9681975d1f324196168db8504c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61570654bae525682038a0fe7eccb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb36978e821619b193bfc982018a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528570a6684384038e093a586b87328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f2be26e66b4b69ae23134a51ef5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a08f5e8e8573ed331400db71d86e82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cc15fc1d6452e09ecb8e467a85180171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5d6e87999d3bee1d6132c036ed04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ddc83971a056df14b2e6cc830525173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa667c05a75acda0714a336abacef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0f1783dccea96edf3d44673819ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa379d90208842cb20cd51b64b4ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f381fc98fa25343d396f737e13f6df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd3aa620353c5c8d8b75e64993c43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c25c9f08ce48d330bcdaa07d5d62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86895595948e77f5b457b7ca5afaca4f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e9981d5001025df4464bd15bd2ce31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba0b5dafbf6ecc5ac92bad3dcd0832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6e661571ce787bec03828c852e9e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a1edfdfc45f59041fa554092baa1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f80e46ab01e9c81e1dcb52a84a5f505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ca5d1c8de2dd110a3159ba4ac2986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ebb009477cd75aad69a632650a4f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a632f05068b05782920e7bf4181788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd5dbeebb6bd32acc244c3f2d4c079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d009e98f1146ba11a9249a30754b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37963e873bacc3029fa802308f48be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d965da70d006bbd4b0a32963339b15312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a3850b65c84ff5dd5880813cbb80613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41643e8bd2ff58f5c662a011e2bc245114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad433826e0444e991d44fd295474d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c410f697a2df334e172be32329c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b25bb850ed58453ea9f4de5a307f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58d3019933ee66ba21c4282584318118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d2f6584a60796e544622e4be312a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b404262f3c18627940478e4129e8e8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd5c36387869c4625970844f04e7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba1529751af1c3edb27439c0df9ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9144c594906c4d9387c5e26000bbca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df4639fbd45df531e65a8836f8bedf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0f8865f88ea373c135f1d6ba6615425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200a3f007b8bdd445686012c6528d9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a87f27dd04a19f5fca37bec4447e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74b5460c2da833df738d8cb76977628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b340e802801b1a1b37e8386a8d8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262e4e2f3fc0191bb219ea9064f364030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8bdd759a24990dba6f8a7277832a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf664f8eb92f1b29f27d14d18e92fb5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6257bf710b4ecf29976935d7fc0c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b559f8a6794b064cebaa5f7f33fc7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1c926155354671597c1257a8a755a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10d6d3d885626c7ca856be2e02e6cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ac76ba1337b4bc48ebc8ad772ba4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e1596f564b4941e9bf7d8e59f901238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f0fd9a24404888f61b8977de02b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7025b266910d6f603b27d758837d55440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e85de6920cf91d28832044e2c65abb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d14e55ed8b87f701b1d7ad931a5a4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d63c745db9a411f7f426be3d16e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca804822d8c18ce6f16c470284e6eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13477df281e96d01d3e7b3fee0eeb84245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baf9c37d8b9251e1ac92ff65259dac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604c4ad8724a5a5ad6eedc2936893347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad85c8a71a3c949de034f3ae2cfc9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bafe3e4a58a81943fd90191c56295149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c94249824de93bff7e63de6112134350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224b22d8dbb83b5547fa662eff9dab551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8fb684eb324fda9c5e39daf549c2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a621f270aa7d8f7675f4086edb39cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb75cfb2852910bf32b0260e9d96ea254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e816a89d2397071d865e6d37e6fa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a6b33b625bfdd44bfd198172a607056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1e078d2be16d71d18ac4186f269d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed5b58ed7f64350d4a3015ffa494f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b482baa869b996996f378310791dc5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec11fc2a1385b4da9b1ec32fc2e6c1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5bfa5e9e73b8dfe3d643622b35abd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df165715dc04fb2c74e8f0216073782c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd1adb282af72e9f45d92bb00b653e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb13eead3d5daedb579e10615906ac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61248235676f95afb8650746fddc006d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c24e7ef63a0457295b8ae6ca670c0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631571f551cea65c8335e5ac9b0f750967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c3f462be49115d2b5ae6a719da4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df9e73326d65f4cc23f3348cfde41f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c98d977a5a39bc432376325f48fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ec4fd6c01f6a3bfe21125b6507c8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfcdbf552450ec4b0360335f26024272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119380d23f31f06381f74315f00e8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100525e458b7791b892eb7f5552d944e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe6ae97f53ec48340a940be8e4a7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17cae24110e8a92cd8d8e09459f1b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f1cb8f15dbeb044e54bc1d865c59877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175ab571261ba9c89d434b51dc1324f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5464a7b69a13d9a670d3db33e0d5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba36130e2d17faa93b0f7328a0f785380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d28d954dce64a220a7e812d02af1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aab60abf93bd9d7c98addcf75dd95282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75505ed76ad0367bdb4a27b5b01aff4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b43609b880db2ffd93f721d0029b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b535d22de9635c81b6525a593f2b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a11da1e0608b2d440d1b9975580ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0508dcb6030cf7e9d657d40c62a3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236351e89252beb6b182dec1a23741b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c01be47a8939993d9288712f1c17e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd0ede67046f415578a2ff24ba402890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25674496ec4a3109cbb7a4560b993891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c503f64822c23a71a1816522ede62c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33ea39cd31d750e488e30285add0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293e3aae9de2951de4ce6006fa7e7a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d816ffdb70c518433bf7748c149695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09249c22dcf4128769f1d3553bb9a2e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9031befdbca237b3a855449958348a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58e5f8416c2d5f259ac1c34a625c9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f389a9aeae2c6f693d16761f9c8f16299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52377e2ef8fc615e3cf7e38a31dc572100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583a0ce70124749ca7479b5844e09a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280d16c6cb2e71286b866a969665e7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f939c49d8694bac244f63477b4206103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e79cebe0d829210ea417a50ea779f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a284951573fb8960b0b534c91e87ac3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56257375f09cd012cbee9cbceb2cc75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cbb3454013a8939fe8b7238502c0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb60bbf73d073193ae2ba93a129fdcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065243275afd0e7ec5706e5e64878fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cad8ef30a7ecd9b3bf6aa26cd4294110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574738a02344ce2ab3531abfe78e4500111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013c9c8a1265a39da82e4ed0e0b6a80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fc3968218ad623e436e235dda7aa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5ad887ce15a3b6c8afc33ad6aa3a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf3c173ce20615e177a3463945dc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310046af352b17e4e27196039e03b95c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f287de9b5da17b61325b793962f624117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a953b8858824ca18372ca730e684e3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a113196f4c4d5f6acf8ee9a97fb999119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218091ca1a4e0bfe34dda91698da6dab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086c28ecd8a91b2d3a7829d88cb025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa16ca5696540cbfccf72aec7c902e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57511bc190ef83cec9310a5e4aed27b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43931f08c7588f5043679b545db70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d03d778c7afadd7528313dc5565c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1425dc307e2843f130de13beb390bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1798ec7f5cc9a51fc566665e8d000127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c343432567ae462fd27a2473c253887128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7fe99624bd5e2b45f7e44ea63764d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71c47e7b6bb775af4fffb44f6866b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a73d64fc306d4e2880e71b104903131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be659723a809bf7330b322442f75549132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f834fa4680e7fd250586ea8a2c758b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e06da588d88621af05e634e5863c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1f313661e9e5dabbff27d1b61b8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949ec8d33922d2a97f8ae2fba314d0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601713de82a57c83d423619bdeaa942137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25aafb9fef3bd2130c2b9435e8f6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf85bebffb5ebb457eb884f982590139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd9335e87b263594adff90b7f4da39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba5c982b2a81e6e0971aa89bdf438e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1beefdbf0f4c825359f32ce062f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af88d15caa637489e2e6cf408c685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887dc4f26f8302a34aa89047922ba4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c4caeefd03e295f8ca3123fe7f11b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d4bcbdc98403589df8b336975b58a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067514199f1b2cd452376b9982912659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966c2d169cf730103e594af53cde1dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b315a9a3edf2ef1971222367008c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f5ae124322cae70269dc767b4b54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca69366e5d9fc708cd2ff513b19712e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb4c77d566e9b5bf30628a4cc6837152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8637b8e5ec7b276855f7b13a92fe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab5b9ff84b9c257e6b65335571650154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8061eb1db1f347792538ad001535b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004af5cc9c654985f3a88d47b97988da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918291a3e11d4575d7dd3881fc4a78e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b52b21b179d3e64cc6b140aaf4d30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61bcf9a75c78d3e93eba7892a6bd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1ce770a8d7ac44c69816b1ebb38a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ac86cc51b1cd6637576b79495c57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e98c4a6ba80fc348ec42e6476b2061162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36511a1e3fc4cc8d45b627355e12a47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd94f47cef732da9d7b053f2f3bdbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19c01a40e7a354b230b87fec8c9ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3cd35285654fbd06e61f5df90fad0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe216becac3d6dd2916876400f135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13ca1dc4bdc6ca3cad100afa68506168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5c33410554da971a08ba04db9a57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbdec3e4ee5868f33b58d4f51822ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103bcc7316cb65bac29fcc9a640dbba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd800b8f7d5bca17b48c43f6f02ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a85e99177834e8dc82c3566cb9d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650590841c5ed62225ae98e487df8c8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>