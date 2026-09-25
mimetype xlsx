--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -799,51 +799,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6540de8c272cf72f83b1dbb224854c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8333098b82604b6263c4375308df172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f872a9f2e2b4f0db8562d4f14a91e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b54bb4dbde5f5e98fdffd2a3c0d164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049565dfab862cccbd33c1189c7727ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7031737f9ec20a61f2b2f7dfb0f4bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2b1343705a58c39c1236b55e802e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c48d943381fbf001a4fa8b273e00c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c83639e7ece0b45b1627cb317a005d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e5240023487927a24dbcb3dc494710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c35217807d88c12418f7ba95d683011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75548c67c74343494cfd6208f54252c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ede838a2722a8d5a6f95b1e48ed213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aab10943e1835614a228f0b8500b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfd22cf009c6fe0801c968c22a9d7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfcc10e87c2645310ff69e01af0e9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b83828a89dff12e0ca7230e117b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c219f3e4daa2691e831416db2c8a88118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f495bd99e58df68b05c58cbd0e4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8db729ff1b48df359c11838d155520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e96d04ee8ff489d508bae2e2767a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065f53a96875c5eed90d84be6c895b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cc4d1642794f246b7019a36313e8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b39a1eb1b6542de4029ecf670215b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec9fadbca136c3c24da0aeb75d0afb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb7c78b861abd34f28393a684dfb6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a5a8eef4ef912db698a8a653b97ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc6d242accbbb2a1124676dd9518a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a05048f29bd9550998f12ab8181829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eef19ee850919a5a0f21967603067230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e53a2df5d7f833009cd67c575cb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e9dab1da8b4d26ea1ab6b48b42fb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9542f95c5a5b1c769aadcf4190c60933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e38c57e7bf1035df36c4504de7de234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5b3fb73b7381034069b8fdb51ef135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785bd6d9985dfeda349227604605fa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae0ade925e349edeeb7f94127482d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85709b726719401d7fcbe5e59b69dc0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d08aac37c2cfdce41f1aae221bf0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4f0c360904333eaeab331530f7bf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff265b48d645b3b9fc02a40bbb3aa5e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dea35f9947fde4c4c0a5be9d07fc7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0ade6622668bb147f0a0072ddc9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a6176009d882f1722336b346bfeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151276780e00bf6d1094a7ed77e9e7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496b8565272fd6f17c64c691df872446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4259bf2a538660e8cef5f4bc025e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de1e113bda50f141d6b9808d0c40b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b0ba813ceb287d0b0ca5c9bfa34ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c78545c051be7a6375067ad55644b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfdd36e253542dc3f3121ca1fb8d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb21c22a95a13d5c9bbfda4e0dca70e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81983cc35ea801b9a76d8f45c75059f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9d0a88a8c98c8ba0409a4d012052d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0577e2631a315e57003fd0782273a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d95598932301f62236c554305b20d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e9e36fadd3c95b62de48617f4225157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487862c5fdc82fb710641c91e882a72658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121a7068a278c26987fc3f49d9e01959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22247784f156c423a8a9269ee66c662a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935d6a46e63e7ca30138df9da89f17c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dc9df34538a972c824adc4e17cd3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8e80faaf6c50e83d79ac142976e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7b7aebb42c88bb3426d28833d233d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec128dc3a5677d6e0a9b27a01c29165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0734af14a4b6ca7436529766301a4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cced7c051b22956efe90270c17caf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ca384329fa9eb59e75143614a34368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f04ed35cd7ff16423c2db3b4796a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13c2e139a4de9afa88d88ba7c3d37670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd531d31efde91ce8526f0a38501a1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d26e061f9c771c5ce510a07f2647e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287f716312c18833234fccbf32c485b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346ff83e15a9071746a384146a53a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e47e149f4b0840dfcae6c51eedeca675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe86bb33a0d518c74bda72812fd4fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1296333243a560ba30e7963021477477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f9aea8011ed70779b6b300bdbc83678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce675a6acd6ac0104c846db5621ae91e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e204d17823779adcec8dad8cdab680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653386bf3cf625e54460eb63c9c203081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968410d89e877ceccd05389d9dd6bc5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8f9eac8890e7727237f1bda9c393783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5464d06675487c2f73592a4690202a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a884231df2dc16087c521ae604eb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f5edc6d77b9f776370e18bcc3d3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de1be7e9cc76335af06fa6cd12b6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26eabaa0d031d4eef11538a7eb1bb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef356c59f8a45e4d1726ed9c0bc3bda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae30056c861d745e720c918ba14e3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3868dcc1351fef1f8b2935382346091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d55aa1b2bb9ec2f3c4ac891c1ef3b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a68b1797402702cd0c739ccd62d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8a0a7b1eb8e82ae29620179542a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113dd6a61c8774d11f3a4a2e6f11f9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce71ce10d4dfe5f7b3c841598b766b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee650bb28c433cb821e44346e920597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cb710db1603e8b387f4346d570bcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e19ed145d6d2dc7a39def33d1ad1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d5d2bbb8c6c635655c07eedbd4edd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970492bb39b3fb43bc87bb20827a548101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb26f48f2d7c9ea32ee36d76b78c69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3abf57c6588a0a67a37a394d8b0ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b2b9c8f2ff3cd69f631604165ca44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c7aad3d43e9ae0d6e0dd1f784c8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b90ee07ddc8073fee65ba18d550177106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a3872b9470c83a51d1ef47d0fe901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150471d7ecc95f095af3cbb03cc69ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef6bd17498487d8cc41af622424e7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc669c250c4a73e3050aa2b68d600f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648089af65a6d347b516335d22c3446111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769245e9667930e417a9287eae7d23b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830712eb8c5e87955a03048a91991e06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788991e1a244c1e8d3f95eede0aed0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb84b4cb5a1f497ac718b88b77533e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949829400a1a53e9a0767d29ef8fda3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d718a2c8cfeb7944042434779a72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f4bda5de34883177dec39d12ffe26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83fb2b20c1e6ed7df74a7840082186119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56f942261e882512e77627179276d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57656d99ee70efb4af62f8afc2f70a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088507ac083777a4d90cbf79ed9d4bb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692be3da067db71164e405621574938123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec56fc1c0cdeb66cda158109782fa40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089586c30352e6b893734faa4b80f696125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f821ebdc543592447f0e6df52d37b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f37f3a3e13a70970e3d9142457a2e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b1855922731164562fba655f39d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0383e30706efb5b3b450dfc80ea1b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3c7f7b5180572a4be6cb89379cc32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0b2dcd399eef6f2c9c49dd0bc01e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3134512a7b906ddbfa9c192618d962132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e9e164f072d0d950c0270f65cf42b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2676ab1a8435284f16ccdaa6972f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fc6f7aa0a4749a07e16c194b00667135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22aa605b41476ddfc69be86bcb6f38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ea980e42116942ad84bdfc63413d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7424330535ffdd2855122fe1ad56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae0e6aa1d7c6d0ea80435d89448b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9277315f5ce912b26a172b05bf63a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c506fedb1eac631d63850334026e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2085d97c46b956b1957fc77c90aee7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649730cf8b07b076ee24f7bd9847c2d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40679addd35369d91f54beedd2525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb8d2ef3f60ebe30a4f423936c75c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59c8a4c0401500e5fe2346b1a8024c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892ff588a8e143cc4e6c84f86ba4a31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c2b0eddf08cef3c9bc940cf5e49f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eac130eda2a592e724286df3fef16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592dba3fde4fea96e10329b3bac682150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe152d4b4699bca82fcaf34909e0316151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05014988d7bdbddaa9c7ea18b17d67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7837641f8901e9c7d0917979a754d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a989fe62f6820f3fad48e0bd95ff27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d69dac638d1b353f4f1e674c9cae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e39652f943946276166cebf33edb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c223b556f6c9ef71836ebbcdd667f9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee17bdbeffd1c23f65f059a836d2e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f74bff11a531571453d853a60679159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc62d2807e0a5fceb7e42b3e08a797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f5569ee0227d905cdf8f8752228f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c901837bf4dd096ae3efd8c47929094162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a70da20964e2817acbea7de34af42c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53838a7312315af3441faf6fd040d10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989029dbbf3ab82e283c1df863a0267c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02059a49ffb190722a3e8f7746524dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89b6874fc88e22fd9f6a9d3ab0d44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e44b4f198e8e2a4f1726d39872cb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa026c1c76f73d8aa92d7f391e6367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6b679f73b9123a69ae80d4ada00f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130995b5a967ab0c63c86b48885e2ddc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b498bbf08ce24ce9548d8a71b8cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050fb222767541e6723d3a95a68b572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba79d6f5af374022f4ecac085ad3cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4d401e956e54266576f05dc1f7ce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a289a2190c9fa770b066b15fd6a88a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d14222de7247821fd57deb330b4668177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c3f28c22cd07797b19f315510ed26178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4ba877f2f1d41aea8e2d289763c691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614960307dc172a21f5e502eb73992ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be715e0fcf99c0404a3905a46de638c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5772697cdc7dd99f385c4f75034f594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69979e8ec6e8ef6b597b4a1da6bfa2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1e9bb7890222042399f9652b960ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e417419ea0469901016f132910822937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d25aaee357e9ef8fd6c5c0d54cbf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d2db0b72d89a9ef572212eb3c0d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c7b62f88c9b3ca2865741de30ad2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f268c56a8192d512a81c9db3e69711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc33615fc040405ece4ed5a3e1a8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c31eaf7f5c80376b3c85a10688b0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45587173989f0abd065986de24c4c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a66660554551bbb5d57901ba41e7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aec0d76936cf6b374720f334f4e0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133a376d88d9048391fa6922944a4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aaad6b8c4aa510e273bf117db4ebb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbac810b83aacbb90cb7b37764f7ad519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98dc87955c4455d6599b42c6ce27cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34856499291fc6271494ef9214d3a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04aace92490f296de32cb88be7fc9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444849933e42b5166448e9f26a01049323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aecc1be645effeafd06befeaa63af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21651b8e0d35b0cdd7000adb3c867e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8d2d31952ac85861508bfcca68d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c872aa7f429d210d1ce5887f1728ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddabf28dcded32a9d2eecd5cee6dcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737186bd6cc2e297798e4be087bf774629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd19b0e6423125e3d51167a940dc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f90e917f426f6e18837d4f31a31a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42507ed45b583ddcbf1f60c817f6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772edfd5f625096af256eb86103277e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e5a2bd4f0824a6cbee74a8f78e6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4be7f1c36b5a0d48ef80be7821f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47204caea074479ddb87da9aeeebd2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b973abf7e5d963e6e7c83974fa79dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51f9928ea441d8513cadce469487238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b72970b12cd0206fd3598a915807eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363de567a9b96e5502055ac1cebbd83e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba37ff7fd4bdebc1f3b1d620627c1ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd225bc4cabe9c8b8bc24db3217c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211798a839f0a6b7d6396216111538fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4955ba36b014f43aafb878fa3ecb91144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7466db134aee62af3b27f438f9fae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f756dd0198dcfce855ad3d42dfa78046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b97a8be2790ac1a90c2e0779312ae447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91648b717fe382ad0740087e528ba5a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c69c4a88ac3524f4438659a18d75049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9724ca5a5af5cd8da24416660f488850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46419ad413b42637c76167b9c403f17751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb8f47cf96945f8e447cd6fdd271de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dbed6f7e6aa23e00bd8678836ac9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64725e8194e6acaee9c04daa91df84954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c4a62837edb33a4c576935ab413e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b37062ec40c6aa11f5b467d2bb12356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5bd69e931f590edd468f6fd02010057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fbc88e6babc63dad93599915592d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a4061dc5f37140c5b0696dd7c116259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738a5e118d0aa33f92d41a09d93f6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef8092cf52f87e0ac65f5cd9f6fe961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc2f0fe0145c84c6c1fdc18cf30e5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf9634b7e68a589150cacb335caa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca032ecd3721f5d7e803d9ea666df064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccd79cd9e5c5699b6337a5b7ed50865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7d1cf948093a676e6cd17c52e69a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dde36c61ff8e91c762fe12ab8786c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c89fe8bcefdb4c9345e9d54d9cdf8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4d0a04cb1be325cd36e864211dbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28373543d7632d2fb4d9a3b2530ddbe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0ac900bb56c92c9bf0a2f54819b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585022136f294c81e600a034e66c9f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01716110e2c688fef2d14c73c6de46c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a07110d0d38615b61145c75469c57674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ee21a40b3d50c64f00a264461435e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81240c45c56992a9e29c7d8acc3c409376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0309388dc3449f29970fc09962bec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c5e408ffec5b0685126270371e57878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb08ae667189fb8aa56550c783febbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434fbbcb4667c1997466e4709348ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c928249331af79ee8bd9b75cd5cf6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13fa7d203a2cc66921415890d4785a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254531b1cb45fe9161ab941a11022e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818a33d4eae2dc288a5b58296a635b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45797ea3b4796159871a91321386468685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754f09ffb7d3d2fdfb7e6ead29f7a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fe4a24e268ad34cd2820f1ef0594487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e435dbe6bf642a02f3af101ed105fde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679de69915b34cf9e5d7d7b49b0b9e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b5ca5530bc9c636e209ea6919d6a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115bde50775c2fe32b2953db4f5461a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e7d78501d26be0c410a61a106b6f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db320d2429d7bd9458db25850c92700b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9676462c5578a479ca4fd052af6074494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1362f7e03a0ee09bdb544289861eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933692d221c14983479bd69f73acdea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3841c0216e4bba84118cd7254218d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e711e06b9e6228c4d113adac1d8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32283488fcaf3dc3837e00af2df32499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de297bde3520eab02cce07dbf57ec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af50f981810e5149a895acd358cdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7a635f62c9c1348a4ee8684e4a368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa7cde85278058a0b78c5b684cb2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a488c074e41d2f2eebab7fc72f25986104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d796d322b2c5c14f68b78d9e3952f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e4fddd53e2ca0d35423e05f6067a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a67beb01ca543788a19b3d6728e03d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262793c9e9c2fd2b794166b7bb4bb4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dbcb155081c4d66937b125f1e2120109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068797aa5a7fbc6f757a72b83070f883110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a7e2f7a4ef8e8c8fade09fec27da8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf985ec7d459a761a31d52efe53904112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b7736cf044dc7c3ae510bed28c70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8cb0967e3caa420bed3c5dd532786114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d8191f5563aeae62695fb783ef0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676813d90438b5fbc95ba7be4c38900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1537dd3ff4f7feb1f457d7c2cfd7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23310b2995ccb376de19389abb76ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05a2e60ab0b241cea115a3bc7acd10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb88bece11e430132a13c5642467d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c080b9e98a3ccf0f0844e6ddcb76a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac5742b1f4c0bc9e754993d0ae2562122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26885ab221b597f78ec34705ef8ac8bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270d8855bfae99b925b0c3a09eef62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc635e780f80ab27b0c9bc516482092c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a30a6f9f7f64193fa9559937e484b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9da41d257e7a0345e13e23d488859127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d755a1731ab4535e56610a2059830128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f4aca7129d70eff7b6199bf71afbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699456ebc8fe222a7e816d8baec6962f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c569f04c5a2ad65fa62cad9c3ce4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a18753293fa59cf34718cfb924cce0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311542316b5b962864406c9eca8407133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56021cd229168c9179949bbf137753b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d61feffc80f4001f8da553585bae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96920730556a2d835279a6835999c5fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc617897347e4b69aa00c3b068ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa89d9c472a135dffee6c5f2d3b33e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd810576c0017781208f8a0e3395e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a2df496e77eae5dd07c75c6a6298f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746598de1ebc7d80d24d7ca24ee1366c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b27cd043b53c48c59a996dce64851142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6129ef187a1f74303a988e39f565d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237ec123d2308f67ac9b3d09804d97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df25d3f3cc0aba759b45a67e0813bab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d658f6cf07f829b384a022751e3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd67d45d63e17a056cb5da69d89ff6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03116ac3ea738fc9c57a33c845200401148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2c695aa2038f2eac169945e0d432f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edd4a91b19bc75cd68c6e7da4b3960150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab5bfb4d1c0e640fa56cb45f7836b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435fa84efb2695a6e25ad5a1aa11433152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26bf21e2e1821a1bfba24e07907f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fc0e58fa8f4869ad4b25101fa3bb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe767edf7bac78fed2bd5a84f80776155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0170ba376acb2935fe93343f348da6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3207820b127dfbdf1ad8ab2db5f11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87215df08398b1f77ccf9e317c146a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6184fb6b93f84ba3e584ba335fc31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cad3c1bb9b6f3542b84306acc0130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28cb26d62e246765b78d60a3af9537161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227dce25283cefd696d1f33a9ee8237162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeac1f08d404f8ff606b2c5a12ae515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc1a2e1f680f0801b8560f187e333b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437607a65e7572e0811fa5c04f946a05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c7a7a6b1c64ac659481e215b5996e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab2bb3c371a82e4f65ff33ef3d5edb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21685150236875b12f6ffe9680970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf292fb2bae2e4cf373a6b1e81e35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7fa6226053a687070e78838b57fcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5448ba891027a9f84a18e08c4e63d2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8288b1f090335430a786505a55157c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43456b97bd7b9c983dceee4aa6819a98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcf0b11bdaf84af8906301af7dee9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a40a4e1ab37e2bf05dc8233a05dae4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf6ce1530e9fe40de21c5c83cf60a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809c8a2ef73a424f81b0b98af436659177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ea769c6eb6069951a6959c6342a4178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>