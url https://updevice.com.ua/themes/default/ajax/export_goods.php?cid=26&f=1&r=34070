--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c22666f9a62783b4fa6069d525ffe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f671b37682ea70cae13a63b32a7c7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6815c2a5d5e2ec2f8cdb19a3258bb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debca33583e9822f6b9fd486092d483c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fad25b4dcedad7fb29f5d85e8f68b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdcf5c788af6107f459bcfebc112a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cdb9676baa5403a3d54f41121503f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09360b51a1b2c03385ed430b57a5918f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c3e80d8706f98eb432c218426e4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579ffefb1d4c8efa8ed32d224ebbca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d299ace568048bb843c31618b2468ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1327b25bb971a5ac855064ae5a9c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f98ac3d95fcee3aa084bae138fe92013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc031bcdcf02562d7c9fc224e188c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7fd35fbda8820ba2d07793aceb1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0244e5997885828a89acce0c719216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9cc8e87942710d401d3a285b5e24917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef030f67e0b0efeefbf5f88e91752b5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264296016eeb6ff301c6db7c1285f6cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0cc517efe43db1c1e39570be7d4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da7b47070dc6c1bebf7180efc2596021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca98bdc21261f119d6f74d1c057545322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4c7a4a30e56a982a66be3a082ccf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f174102d3a2e20c34fa8a49b0d9d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2e37318b2894dc7bf275eae99d51725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebc00f304b615a7653d0d18d16b9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539178d781d309765ed6affb66cc9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4319a779552d6f5df9b207f6eb657e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fefe8e6d555f16e1e274be31cf4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672670946d85394a2a7d657dda5f4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2b8ae5fe357ff695680f5bfcd774b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467c1f5f4731deffae65858a392de432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffe98c1470b7d5c1bb0181989e083e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f063bb71143b31293c0359f360737034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185de3549fb1ca5feacad862b50c339f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471ad74b18f9339e02c75c023919c8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246937512bd8d0a25d7c89fd9fb0320c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abce0a8d58602d73b7b8a7d8cf38fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54768059038b9149ab6cb86f13c330a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d69a5428cfe6f6bfad208401055b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a190d8fab508f832b05bee0ebc97d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a270990260aa193486d1ee520ccf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e039b78d71c973f695f78f907f5f00d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70aacfe827d7f758654d0278aedb8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c467eacdfefc9ec75b9910e240eb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34968c062e2f459097934756167c2f6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a945c0e3d30e40742f0b6b2bfae147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbecd289a2345f09152311ae64c6f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600009cc645051dbb4fc2462c75dde149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce30ceb26e1da4caa3470a3d7a6d6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a7316d46a2a1ddcf290bd0b0a2d0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adee1f2a18952d16e00f5aed2b2fe752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe25ae2424457ca528b7bd0a8a6cbde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776bdbf7073b969c427044468bbc4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72efeb7632f8377a8964262d797d1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6c40ca227a77bcec55954064d146156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395408d34154d7ce50a91c735962abba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539bf586532d6189c3c58d67be1bb1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791d3ae1638166b81ac41ba5449b0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc6d4d123afb20168f33038e450f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac3c8bc0ce5d6ca38e592d2607064361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defca362f8f2487eefb5bb43eb8e4bcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5875e00e04d7125d8648d7a0886b4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74ab5eb32479c4c334a208a1974d2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54bba2a21626bbe18c551d567529965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f825840588d84415107db984b4f08466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c56f4f4171cc3f9dddb3f1d84bf32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d997355f61255b5235ff49f278b821868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cde929fac4ac54c25e2ea971d3c3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739519fef9ee4b2ed8e1d54eae1cad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e2b9e63ce98f7d299340a58a2d76271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a5a71244174a8597af0a017160ea372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cb735a811515d329695953b5440373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3bc441a051618b618f853b57b35d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f5d663fad7e26ac9ba2ddf501c7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d0197fb0c0a97f585aa858398874876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192b1d1cc613fd4b8be0177ee8c25f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90104240eee6e9260e7a628bf75d7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ba049efa91699511e9f79849154279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8286dbbdf50066828445a1230fd528480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c79e49611e5489a11ac4d06d3027c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daead64a3ea540091e7bca596c929582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34267414150467aa045ab49c5036d5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec0e45ea78afcf27678a5e47edce684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3452637ebf4fcc5e9a44a4676ec5ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd484f8624e127b40c7da7a24c019ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cb88e55b89e9d0d2cdae09ae52a3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc173de05785a00e70dec174746b469f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103421306b6b4c9a3d9e1759cb0132e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a4f389be05c6348a5b0ca26fdae490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf30f0b8ef21776813d868c8c92c9c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70643c8bc20ce9cc33f31aa67e3baeb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d197fe48b24cc888681e335701a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86921181a8b3ae907d9913b27f6895f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be03a9482a4a182e090a917a33be6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f081898dd35a33c352f27c5728fa5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e578cfd956494e48bd90195a3eb6cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d46b36005d7d3977f05e5e42edb59998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab8b285b22d9c265c6429cc0974e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889dbd4dfbd9f921f28d01b1bb00667100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463136c456c58c9975cddf67f583ec0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6f3dd7d20ae3de40a95de81c393fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d40a9bc91a6dadbf62a14969b97e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b2be4bbea402567c20700676b48ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce68d4f9e477bfafc01025131b89f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c501d3dd7ad4cf1ebe34f5ea89d06d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e841b3785a6b368c5090ea35b8db8b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b6c60245bd32830a20b67c862cc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba1a223e8c1b9b524da266ec8834c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12dbda0fbce9d0cf53b1ce872ad60a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc52b30c853eda92a57d9f1f9a7cf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c6c40993970118d53feb0e32a8999112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae155e8de792b19b5b240a424d0e1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cbc09010dcbb4be9af67898da3fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ef5ba2ab11650301846689ef8d5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ed171179befb42691bc804425f24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2a163df2f00db621c466feae40d83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c0839c841ddd0b24f50d345c5a33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91d587d990e09fa587e4e49914925119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f1032be5643a82ac8a2d836e9438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d53b2b08c64eec564dd01f60863975121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637a2aa5e141281cdc76a826a7566f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b81fd46452f5d4f60c316d8631ab7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ee2544279b7caacc8d00b0a5c6c0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601d889ecc3f044c85402bae1a55ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0604ba096175fb857b1e3e1af3a991126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7e27a47be956b0649b21e8552a81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d774192abd0a73dfc0ba1bd4d2c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ca908443de78b1b9f32b6efdb428129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033026628395baf20b101cde289f0b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946f69856907ad4892ccf521225112d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092062a9e40ac4d69a777649f4b9df73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d049fd33eed1d58416b3bec75ac20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d596f40dacb71c11d5505168b7fa63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fea58e401cdaed45e83d1dbfbbedbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb4622eb4594acbe84861e055cee7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67a9d90e534644052a6b856746c3b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a1d9df20b91aa6d0b6ecc7f6e78e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac119257c236f43e11e8105a25a472a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca6513022793f2e4fa27bac2c29c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5876d1f0b0c4595bf700377d568b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c27c77f2cf0c417ca37177d4a3aa11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b66898d7c32e56ab2724973f23d05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa399f4b744b84625414a503fd8f9e78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24ccd524950ae96f2cc6efc40e92a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d62296a2bd049f59242fc34b5286146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51890afb6f644b9962dfc0a646d15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc58c24ff4206b7ceb94bd3dc936db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96560d0bf614d3534987dbbd96e27f98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c460f27be0420e5ad946b73e9a575150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf19fa61cee11299fb5bd46a6aca830151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf1e7c7f699da9a45de0c0e11b9d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a2ef8302153dd1fa26101b81f055b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0757f31ee3931101161c7456ce73191154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a97f5dbd722d366e7aa8fa14956f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910df048276a0d85e5d6ee63e914cff3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075ad99b85851de05369e4ef508b9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e95dd0af40afe6b794bf82b226add158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998394048c3ccdb1e62eb818a4b89a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f21befe195cf39efb28d205064aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba37045f911e9df6821fe8bcfc7ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fb5b3ca98f74f4f978a9000bf661a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6809644226af60d9dcda8ca595bbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d3dff52ce65fb12663e30a1992afb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf608317c190948a840c64220e0840dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015602a9349ecbeade984af7cc6500d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44748b2ff92b3219e98999bd608fde6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4528e7b257d8996e90c81da951a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693764cb51bc4ec5eb984c153524a5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ea3daf23c0b59e5d26d276ecfa65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e9eb52bd64049aa0adfa5419a915171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686a279673c1b7ebc6fa1ef58095160172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e393328569e2c21a0e3215395d10e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59135dcc0b91f028424d34be98cd73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154deafb286a0c627ad3e8b86500be1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247660e0df188acc798e6ffb5045719176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64211452628396703793a08fed59ed7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280b3c1ff5332b19e222ceeec449dbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18d5f0ddebbfd7c30d75cf1f4ee92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ba320847b68bea535d4a7567a06bc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e0d2039ebe958d29947d62d8b10bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50993583cef0ed77e9808f8df6bab0452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45183d7be6c861a4b2f85e63af15a04a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77884dfd6e3fcc3505ea42b2e8944e1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68164976b8a3fc3aaac1bffe9c9dd7a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b54574976202d3966ff82bf3554bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07691fa5a2b0a80d59745067fba324df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f6cd48926e956e82bcd49be5e1a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048107de4c105d140820c7e92db55db09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d857a62786d57a713c38a1c91dd2b4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9133a210f8d2d3059c34b676076da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49445c32743fd32fd4d2709e6c8df1fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae973e3cfd083f90844d69a0b429488313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731267963d98f93ba840fa6e025e98414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d640738db2063359af4e2812d530215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79856165071ca1534ea71ec083dfeaba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c43eb0c43d8caa4891a223bf8edf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675881b472c46623cf206bbd51b65a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9477b2fc1dac890e0dca21c7b130219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d274c2041a4b87d7371ec9970b005320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf18b0b971be08844ba8c23f46bc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1d442a70bca3bb4843d1b5779ea8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0262798b745450c677ccaa8edfd8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ccf4c36b48c7c09494b18e6d25e9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e1313993c8945468090293802eed525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038cb228b79fb29d335e5001ba155d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca1a446fa9cf9ff3f71527b2bd4d0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de0907afa9a676154c3c5b5d057cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27129acec9a473bc46f2f3834e66d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f02bdb966adaafb2b6a5438b0ae8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142a429768540265fcd32ccd220b0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd65c9afaf1314aa9a8b77ae80e77432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a3f2f7e6bde4e667cd736a3888c3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f234ced204121976d1904e5cf46d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861f738f0a5a19d4f2badfa885564a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86101a0a33ab320057afe7335a31c26236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7b6013e762a87c17e2fd8f4df99637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206470be24b8190795f82b0bc2d030238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba966d67cd7e20bfc39963998bdd1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b5e20b7e8f8b8fe45ef49eeecac3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6602193155c8135ca6dcabd1fd9dfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b000f590d92d45de2258dce0e7d588942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee60dcc356e520188d728057b522eda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf636de3615d7499079088c2f0fd10944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3892ae5a4b3b504011ff509973388db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5c429e224a79c282209acf74cb8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f544714ba08f2c7805cf02de68c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caeb41a379a31359a8c78cba938eac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f0a7d4d0bbb264943b54786f3d86449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf0551f037fb43510858e5d800578450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc211b737c25e9d816b34a80384b88651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061ea24f48e2c53e6fd89c924e06a7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80e40c70509da0b8a1b32d1b32a2a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dcd129459c392e1529f0c8658fec454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b606fe06f1c47f14eb6c29c275a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652a6591ad8aeb4d48e21a62b2d80d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed74bd89d29c06dd34ce80f3277c9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76091ae0b852e56e24faa43f08046d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13acd76e73eea9b731e63c9c031aa7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42522dbe21d7742390b7332c2ec8df2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72728f6d761647ea0d986a0edb4fe1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea990e7915b9b6cd39d314c6b85df2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352e1945136f4b2dd0e657f60c8129f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cae116b2944bf43bed5d37c67635064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af9851f0b377368fb1238e986f23665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a5e2c8585a79dd65c0c781a96216b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729d73a99369abeef40e0f58939cff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ec442a05663564d25924ae21423a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f0b64662314a837371093a7ae34e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbeef0cd1adcb0c4940e3f04ea21370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6182d2fad0536312913eb136de2add71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938888bb3aa1d1cd899d407c2065843572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d629267381a83e91dc8b1bf84ed0f8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71679f739094e006d70eb92475787174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2146b74a107901098bae8ff25c9c0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaffeef0c0b49d0490deaddcb2c12a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e806eea7589de78bcd458288eed2d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a6d5f4d3b1b41a5a81ec4eb8a7b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b9b4645d979839262c15212ca66279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc0641b4050bf2002c283f9fd658d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcb4da1d7153ee2c2c95b0e5770ae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a97bd9a22cc73ddf0c4736e9c00f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be994cbd05d00b5f18b12c463f4aea583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55234876340c6fe1a2cc4294b1ec3b4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2a983c65c23b96e6e35d3bed6a14b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cdc177837be4327e2bf67c58c0c3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504917a281a6fa657a5d0258014c4f0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de32d1728d7baf4cf49454e0dee6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88fcd6b9ed7ab4d47d692f0e41132589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d709e4aeb1a2171267d083da635d7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bfa3fc99235224b7999c4298875491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed360bff4ae0e438e87ead6098006592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd53f549a88a89653e2b6bd93a6a9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb9a6a238267257b2bff662d77838994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8c904b39cfedbe53774e474e84ada95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba34565d3b175c7e571675ddfdb16896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2d60a001c73ef29e2992c0757be7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ebc0db90561f981c9eda86aeb449598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540b5623f6cdefe80ab7e4726bdded299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a2928ff2bdc5a3f589c4f2ad7abe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e1ca687f34e5f87267a621dec0bf4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617369c63c63e138fea86974c7282d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548ab3581690bbc1e245b486831186e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cde7c00c3cf1891ba851b7c7319f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f9a04a5071ffed56efd20e61315cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094a82903cfbe808921f435c6312e9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87274635e42d2df2bbaa43ac088c826d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d317532f363afa8a161def8fee3ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde5f8a0fcc3f437e017a789596553109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2289cea1de0c51778d1d6efcd7cf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a8455b9b5a9ec37c7020d3948e2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54863a00a67c1bbc7d791aea7a0164f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2495c9c2d2055e7052f1ab1222e3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649550da499c63a58dae6c3bd77677f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc18b72055583ed9b12cde196e49ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60eadcd6bc18a8f9e8394d63ab4bf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8437b72ed95e19d6f86f4c3d62fd10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e6c1b67869f4df3afb4e2af7a9148118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfba32509f67b4789b1a5d24772e14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51714ce04d90b21dbfffcb8699ed83b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d491b06326ed65a2cc1e2eba213155121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938228eaf9d99eabd65ce2fe1cb689c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a3e6d580c0e89795871fde29dfc23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50b83f3d1320b9585e0fe0a13f6a7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4bb2f1c193ceb897ce94dc952de96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d9b9ef288040345dccdab98946027126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e6425fbb01cd1ad4c506495c9393c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6c16e1d1df4220142d7defb99f350128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ebefd154b00d3eef7204467869037129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70243cf729ada3b478b13f375af463130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b089435539eab59ca5e111e0cff37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb104c9a5ac8b64d562c5b06584fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead8f12f810fa05019cd0f27cd3e4d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d032f2310733c319ffb229e77c7bd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd61353e840309b33bd90b003ef58c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b01c4bd5aca17149cdbeac797ace45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6577a97ba20cacc36dd8108bb2cab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf97622ba27a82c40620d741b3f16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac82d6c4f574550deb62da60094f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6f8d9db5313b6494f5ced4dd5cd9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6313d224e389440ae5ae82053bdc07e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3656c844387c644ea9ff464744e7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d2365cb31178885ecf4a91454d191143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b78d424e54489516f12cc78df39d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5ffe4cbde97d1fe2006b363bd0a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064021e30ccd34d11b685ecd2c1a40b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a300b3cf9d5bf4261b3a0e65081ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924678efd5d218ff36d4ed815107c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d8a505ac2cdec275b8acdb78eef8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a804fce056ef41d3225107f770aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172c6905e87cc6d98d9ddd8731d715151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123365a4f6df27a3cf966b9be3479a78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4b59ea3f8eaad863368febf508dba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845cbda3880652daad4dec04413fc03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a1d2c41d9273379442dcf06077cb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee66570959235b7e69dde1f04c46ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f32781ad7ffee2100312de4111e07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d15500b576796a7815b462214f914e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20043d01b2a6600cb62221f1e0b09053159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288936cedcf77956a71e2b4e04ae8ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a39765421071a405068da7700ad37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f108fa9da6f8e289b0115e92708f95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7fdd1fc8196d395a56da9a47a9121163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48136ac47b0b19ee88d079e482c41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b11c416890cb1afaae19fa196499bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec9b84d4924d46040bfdd1db372a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118b16a6422ad9f2528596a1298a74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918012a2bae1d67197c9fd32fa21465e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca75b502faeadf5bd529df7ce40642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5cb0d150e6b84d70b6b413b5b7c9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d345a198e6537f0048ab05dcd7f40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d174978729f960db25e5bc0c956f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9892c78d2e6224d3c6243ceff41567173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6735883f8eb48fb21be7f021b80d1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>