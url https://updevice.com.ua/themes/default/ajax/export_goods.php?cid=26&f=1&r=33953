--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d81a96912b7a70e229c82f4aaf281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7074d2fd67499ce36ddaece5a1f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec8703fc40a2695899cbe382f3c97d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da63d7a27cb07aa3dd28635952edc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf7add5099f1b12b155bfb34a98ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19de6dba8af4cedd9a4f2691ab983f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8808456d9d5aaf18d8a4aeddc5a7db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17670bbe59ff9fec5890a4394b111718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a68f7c82b03dd523b9ea93c871049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf084b5dad4e406e15592bff2b8dc7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b52b094f4d4ec9b55790750aebba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb97d21e10e797376b8efe793188f4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6455bb8f1f0e7028fceec0b94a8db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883167403f374938f90a76636de8477214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393029aa3eec1c94545a6dc247632515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8880ea8656792eb8136d233a508fb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064924e785d68a389e4e7b8dd4c135517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f647643bca6f52b752245e9d6a464618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1aa049fcb723b8e0694c0c573385819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832b2a980bb6a70ef0b24441e60f02820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcaeb41cae1f767d6c9ff99ba9e81321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d9eb8c54df5d6d354af1f8f1f46e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70657109f0610f941a9e72f93625d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc8985e18ef79f5122451661e8edbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05464573bdf9d710133dfc14f6a5e7bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ad4ec2b663a660945cf95d165b24f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455bac6b036b8efa4a54defb4aaa33927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2851a1d83bed9ffefe950dc095053628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9491e1ef90dfd89af41ef01d7e7a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d7b8c296fd52890432d74448180130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27e77007d320669ac36c4181de78f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184f40b04c76442a4f87150f5090d5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da6360453de606e32e19acfdabe6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548300c38cada433259f6cd2973c3b7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740535a428a9b5b299e260d843bc6a7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc959a4dffe04f2a3a431ef44d133136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59727958da32fbb943f78a498053e22637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68356882d83e4be217934ad09cdc8cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0bd00f0ddce9427508675f83489439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab6ae7b88144e692a2b0f925b6fb9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e60dd29f7e07f8f8ebe1804c347e1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddecdfba312fdec6de336a94be9ea642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e154b85e8d7439044b9424a04c55143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2a4c086d398235b4037c1aa3a60044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4598de0d726eb7c8a75cfbd23b96b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee7d10b54ca0eb8d2648e903ade49546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb2ac4e7862b4344de31e3d2555ae547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad9f427d6acf613d27816f0fb59e9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c1afb3e3f2b6e81c05c8756f0a14b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446e73457e7b3750d8af453b778588150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478173e35222f28f367ea0ce48f92951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73600477d169a0b2fbfe43aa5e1114af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f49e2c6f8f56ca2b384b6fb1e5183b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3553e2849a7f5e1e86fa18083144dd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51987ccf38fa3cf0e1ac49a37bbaff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270add58ef223f25381a7560802493f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266a8e00247ddc50c8b56c23f6e78e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73e2142cbef966309598faac5d27f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8205bb94b16b36e6a66e33dcda49c4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf84b80cf850dcac42216f2b7867160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717eb5fc03815c02d8be86a230cbb7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f9d0f9d5a5ed7132e59fb6067e6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc945fcc6fe2de2b1c9e8a82dc3e60563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c897ff5f45c1995130bc213f6b580064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eed3a9570b54ea92ec280d2b7104665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b682c06da0d6d833f3592cb4faaaea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4997669dc23041d10e216eb3864c6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc374517b1e5f961f68cdc903827e0d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db289f74f8b8daf2abe8a9b13874337569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ff6bf777bb05d5ef5b83057267b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9a8b3724154007b4a218247d54b1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37438946b3046c4c8fe19852ce4984d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376a48a1801e70f8ad3bec19d191d5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf2fa64f6e9ac4a75f1eb829faf7a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef16f7a4318d72c6806f284f9165775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e312463509139803467718a47a385e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842bbb483d10982d3c34befc1829d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5fd753bc8567e6fc02491d719260f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5dab56080cf79f53c52c3286ca3ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c886cad6dd7b6fab165234e629fcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61663b664bdb5300cb3f1d80f7f54e5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f31b1ee6e20f4e2ee2c9b373d5b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0524d5950f12adbfc95dcd70df98fdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe91ad5f6ddc6b849ca32b5775da084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a6072467a89f7991dbc49a85869f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00314a9d57e524a6f08fc50c53d52fbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5ca0c4ce6a01076873969195bd1dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0a0d02578639701792f6a9e0744cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e981f8248495d2c93cb0024205217389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ea00b5614fceba322e7b4f2d9b6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4dfa7ac3886d4b58c25c1a6d92fc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f7ffcc2607b07154cff3a95ea257992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1bfcc1add685ffbe7361ac1b85c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3237ca2d6bd72e78bf3aa8ef2163b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434ca8b62886a10ab87e5508be23df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eec6f288b430d6f70239baebb68e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372779b0df68eb43df4d7a12117cbac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1d658cda4f6c89ccb6dc6cd581b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87872042a85f8b8df418baa2cd51387399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ac3c28de47c5f309e8d7c818cbe44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c186056f73f049fb2f54f29c278e4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eafcae93ba3d1463353e80695c2150102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe348b63d5c2bdf6a609abb377159cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd7d989e0fee5a7140b67cb572400c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4f997f7de07ce5aea0033c5ae259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c99dbd073b9bc3b1d6034b7103fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca04c5fb2c5a6f77cbc2cd47bea8ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e4d29eaa2dc13b5f4ac76ffc2d9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923f9b7bd47ed8309da232cfb9691a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf977c1fb7cfff18b5c4b62edfd0743110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67faba0ac17e21e8fcac92b0dde6122111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f730a1a0e4008ada0dc973c2dd660f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767716cce7587d2fcf9fd847682abd89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e32976903c44316cd7bce05f978ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1799e48f1d5926547916b0715809d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679521c16e5da1e3092e1983820efc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c13a2ca2f50efa708400a9a28001e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7898040672c93fed55514ea530f3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa46e5b302145004a82f6ad0b9ff4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b102cdfc95d902604b26e0550ec1bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a2046d67e8c1338bd921bfc5f218121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128276485031c1c6f65b066ce64ce68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9a13e0d02f50cf15a7882fecc37ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba6c033eb05b7fc06ad2ff5d8bfb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387aeca29f367eaf6d77d8c6801050c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b786d5218c9e45d5a2454660124a530126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f234674011b29be9801c7f2e84a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547db204d2767257e5bd05e43103585128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2c5bf3e1ac1a876f28193d372b471129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24b8249c13849c6ae75819cb6b571a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4685f4af90bf5e67a6b9d65b6f97c6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988287f40af487b281a1b831de54909132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b9fca2961b82679e9ee68d8a3f45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7149427eef782b6c52312f9f73e41fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a4c73466223dd17c667a5344c1af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8660855a28377dd83fe6d27d2b00152136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d0a57466ffa484c732179681f174137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53b758035b6f2b821ab814cf38750a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58802f471580112b307d22e05058921139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13db62056b8abebbb9baecce9cd3d4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14575789a0390b4a2abfaece3b32f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32132f8af5e19e79bdd42a3b66619a94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ac269001c1212cf9404cfd7ed6231143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8793ea512c205f677f793a20e9b69a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c23f11fefc21b785e83489e031ff7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8445264e67df6b4b3c829d12a872f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8111b288d385d2cd4ee70670e1c8a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09411e6376f9cbf44fd73b2919966812148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b33af6548a139531e296496495ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b77178ac42abc3ea9d9e543a7c20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac15080cc4db5dae4ed7967428019151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b822219f0145e33aeed13d85beecb08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d0132ee6ac3f6a1dca0e61d86beb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efc55634bbdb35505b5623c0afc663154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b88008e1d475ff3b033075f39e5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c673bf92450b6c568d443788c97a7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39de6373b428041f5160258f127c3d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727418a2ad88ce946518a4cb2fe77d9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f60faf01ab667ab8ad30226d774c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5a79129d1ee1d73c5e501e833be0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81625fb2475b0b44837f2821bffc86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5437e548cb25ab9be71d24078e2eec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e6cb08a634c2509aafeac7f3c960a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6615692177b15cab2738f08f893af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e80bd00601ade30e023e6d0b35b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83d6cf98317a7026425819c893fee5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db65eada89a3574a6402ef294b07ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c47af90fea1df23966a21de47199168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51e8a6269458360a31c73ec03621bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ec0dba3097cbb08d39089edc6721d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09561fa951a2620387e2b5a57d34cbf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702328052dd26d8af3b2e9c19dece4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeae800cfc3f14a28f50a8a94674a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad93c3fac9ef595e87e3ae9e51c34c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409caeb7baf43aecf828417944535531175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68dd474e2ed39db8144062a0dc34e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aec3518fe53db266fe93f4ac624cce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d51d5765cba1d83eb0adf6cc8a2fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03903484d0c89d2c18cc4616de9f88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb17e3c5b69f954291aa17731f70a42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd1772c93ce9178503a6d85b3342e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e44ea68db371ca947f4a2d10fe50182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc47da28487b0f16bf582da659281e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8715f2723fb41536416a9435bdec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dbd0f41ca43743a64e518105208913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327cd8a9da1ade2a3a04d6fbcb243264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e37807bac698c5cdaec3d5826c34e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edad4dc0eba10a78dd7480e07fe7916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511edb3dc4017522bef6be60d3ea45817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe61fde9eb58241f63b56b1bc8e6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499fa6cfa91c580df0b8c95de72c819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60ef422332a67cffac3133f9ac4a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8db368af96d7edbf563bf2ce8b27bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a49ff142021c7c5e537d77d31cde812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc710b4fa44acdba5c0bf53744bae1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649206c9eb734d876be352fa54dd5db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65bf85f4befbd80642c37fa4297ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b870bd376db7cdfe5528e41dfebde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd865f42cbc4dfa7c755a1f079600417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c436f626541568b323c8be69a4bc4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ff0b52f11e6df0bbc9f8a98daf2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f4beef8f18f091f456c8d15de9abe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caaf2df56ad00bb3ca9e021aca396521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d428fbd89300602c85c5f8602b7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389fd9b1067d992ee961befe460d25923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbd67add6d4d68c63e4f3050bc0d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324117f176b522f360031c2754286bda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9888cd13b6d7ddc818d5acac807e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c8de307b6c0c511b8b09bc090727d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc09ac1d2980118e5cba01aa3518b0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b78815a567f0c25e9ea5a5c5dfa2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d268cf47899a5ae777bfdb09b8815c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a95ba7733af1ca433014bf7f7774731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938345b7f815693fd5352c176befb3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dcaa22441ea0da45d7d29629f196033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b2d468fe099bd0b4c99330d558fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32251a359a890645bea9bfc348b5b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42196ee9ba7ee18a5199a04c4965b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30faa7a69f386ddc5a7a9feff63978337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a498e486e63e0b942357fd76a707d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dbd97b416f330241d1beee6df819539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437de1bbb89dd57dde932335470d21440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8236e989acfa5c77a1ad26b5b24a5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31262cff6e271735c03f8d899b7fc9e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed41deb45bf310735e1a97b250eb3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68009010ce8220d86ae635d5ad17d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400bf74dc422e6e4c23df72ce3db6e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc32f201f3624ae82dfb144b681e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc2f02e480b7ea63068575c389c19c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763bc3184ca2284ee99dcdd24201fe848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187d397bdb8540a935d7058afecd88c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9880532a31d3ffe7c22631a131afdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc0e9d8fc537bf0554b103e3a874051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec10d2b15d605f563d8130d3c98cd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753cca94ce47870502cf873909c4ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4f871152b4e6bdbe312cc53a7fdbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a46ccfecfd89d46e15fb87c0cb832155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3c1cad5f671b0b4307ef58ce038056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2650257e9d2c3641261ae72507646ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c90855716e432f20ea6a184fff9b4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529c9fdf54032835e8a8fdfa09024c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9fbcbe95083b811d91fb1ff08428260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a59e16f3110d2d96facb806a8579b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473fa88ac562ab731691e11e88949e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57c33bf315eac7d1119cf91de1f36d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fd35f95af6d385bb65702a6a59f2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898fce15f76953c23bc31edf3dc36e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e6f895a74cd5d2fce6c0a2789d1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854aedd43fedee005bd0641b48877b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595a9c29bdfd493a24fb1e40dd1cb3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56705a7d9916734917bc22fcc89b8ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615581aa1e17f2d11911caf1a7675e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c409451d614514913b714bccc7220871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1de3c67081b478a4591f59fe8618172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bc4c3e913f954c093731a89d1d53773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f1bd0c52de7eb7bda9238a846ad874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade543e62013dbf1e5d1c285dbf45075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c72a70dde5e19cb1de1ce5d4a973276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e607ca747486b744c783695468ee0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebdddbec3ab5c12c657a095836381478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ea2cc8785c0f5d779b27725d563a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697560c56e05567d1e1fdfae7652fa7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08104dd0505aa6d883beb741e7630681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da87880675658ea9809a002d54abf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c976f2f8805c35f175664baad8a6b6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881667abef0d05c101d98ebdeff42d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1598515037fb9b0d5d6a930e4c9387f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bca2d2b895538e03fd5b72d123ce186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa2877d491d39d436e2ce5ab81e6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13042da34afbc4164fb4e8c24474829988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493137169cfd4de7b45f298cbda236fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c102ce35815f0b424fb976be363e38e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcdc5b514b85bdf695a12c1835eeed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf578911d86cbcdf709fc81ea10122e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4e4bb3299eae6ec07724903a23cd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ca43f0cffcca79fa0b243187c60fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51044fe2e23f06c6387c57baf6dfc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996739bb412ea824a86653e20db4b85196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b2c3ff1c14975afe5fe4124c749397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a3b138fca464bba3834e57fd78b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a11ef21ffd12bc7bce1867fcc7d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba18c8778c0597b01545ef3f96d5db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260909e03d3d1cd59ddc21fed3006f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757220e44f1914f038c966836087ff96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a0821817e93ebbb44acb4c7c9831103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c461a872564b3dea3f8027eba3562104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6e9a68dc88276b6576335df82952d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c958d28f119dbad39d1f36be59d97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56732961500737719bc6476a0bd6f599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f1fae09a8e2e931a4c977351474dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d399747ded48f3c266cf58cf70ecb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f409489dc014e0ae10831393607ecb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c1dc372009847801f0df1b7737872111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badba6cc2841705df2557030d1890c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b360737f7a4ad030dc5fa83d3155f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042f53cbb4b2299dfe795682e618239114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f13653c605a0fb626b0a588a6966e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad3378000262f5672f591340b73f3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f1e10031d27c573b1268c7296aa85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ecfac258a123909bfeea9469ad8c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52217d5d09842e4cb2641d91e9763c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbdd11efd8818bab1ec283b79de2a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60054f24893d990d37bacfbb3f5e638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd684fbfb1b62ca64a4e9e4152ab3d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e386e673d93943387e930f847045b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb10ab0177fe0653bcc92e0b9a54a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a685f2d216ede2b73ae05e667a47a6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2bfc9738b6f4f566254c289e56bd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61730715a6bb6d45a76b806001614d6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018bed2f2de98a915d91b3cc4de9b89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779565c24bbf5d819ac096911dcc78a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb47fa456ab2aa1c7f53c266490061130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857450f903fcbf5bcac5568fd73b06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c2c21c6832c449b4243f94bd436bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d351914e520c8250f2c0673f93160ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae00bd161d81461bc332925c93cef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ba01cad74626f2af5d4f1086e81e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76793ac0d121fdf9ac83acbbfdfae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8143bdc9211217baae28fdbc8453137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd784c3cfdba999b145ee092ce4e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c8316eee2891bc97428b4cfb9ace4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a934fe1a8adfd8b971980b2a73eb14d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25c9e48dd6fe930b5923159315815141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70083e2167b236ea5c135e851e40507e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f1d679883175a33a235ba1e838e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3ed3310345d252bf299bdcfb2452144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd6dfea5f19ce18fe49f852bf0ef6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d34fecb9d11f4a4d4e54930a4d30e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f0c2dcb1f145b7b0655e2a7714fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbce786f2c6fdea22bd0fe46328e26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e384d4afe9d1dfe57ffcd9cc96b7fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac386d0bb886c2cbacfe6db2fca3bcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290cfe7706fc3ef0c4de4161e86aaba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16950807a9ce0b76a15df90f025c7adc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37476d187fd8e6ff4d7a011709df6ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654cc8effbc2cca543f8a57dc08ac85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed498a330111e3f61fbf90edd2fd8ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54946d40bf210abd466cf8d51bea165156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234639e373f81bcd0e038d274bfce777157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9739de5ab6a08df17fc8d0c4e05f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895600857aa456edda8244bda0e417a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27204abb6ddb088a68a9e66b312bd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888be0600adbf1535e652b25f018885161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5033fba39fac9364cdd8eb3f9dfef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203b3c3191c4292f7d36d079f724cd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7f6380b2a9fd473fbc4caa4a5fbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831148bb0ba9ffdafc2e024a5b84fe21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244f19b918604f9b30738582e588632166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe10c4ad2695a841b451d1c2e25146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535641dbec8a08c88b772767f56f7e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d0a44dd80b11e67771beee793a337169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ef4dbcb0315ca55a9a94ed7ac53e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa6da2d93ba6a5793aa6c910a69041171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf4b32cc5fe7a573e019cc7f67b59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53dd92d055e0c2ba198c2f99520233173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e081cf8e5136a3c7e8e95feba7af0b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>