--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15bcf47537e11bcc30377e0f24e7181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e2d249bb340b4a9d334e08b5164c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f376d52ec06587ed015725b28dc3e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07f5f80dacc78abe605f8d6f268a704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a200bf91a05f1223ae4806dfcaf945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc6f7b826394e99b328f81c1eede1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031749ad08f4208964bba456b1f85b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686eaa3e484f1b8f527915f2bd83c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bfbb92826c73f3dafee79edf570b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77537b10caea76c89f26647cb618426e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217d6a6e19b56d530fe6f266f2d8b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491ee4fb77f063a8b316806b6cfa5eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e104edd17f5a66d6cdf829d0618795f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0e6a9793311abede44facb6b2e9a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8ed2af876945d3255049fe89916215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e54da17a818d3f379a45f30b3021a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965a40c7df97d463f84aa7ad9e3a8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb28c84edb6e105132ff273763ef0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f859083f88c27f113a7b7c354c1ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b4cb2b31a2e3ba40b66c3a12ec0a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105f963aed67a9375777c75a41a4f0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a020ca1fe83af29454f22103cfff7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76520df80c7ae2b25850ef5d24ff7e7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba748c0ee12ce2a70817f5586d35ca2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f2b13bc896bca9640c2eccdbc86725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f4f2c6f5e54b978c8f35c775c5ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fda9e3028a35359479319d32c700227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663f960857f5cedd6db98ed8d72f5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b3e66fb393b67bcacd5d4fe05f5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb37530cbb781b039e78cff2700f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a6e6526e44eb6cbd86d4ab9057c1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa286edb18daa79a6cc54a93d19399032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d275c4ed20cb22ea904a89e4c2c5fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce9c5be2eda703106db39064c25e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203eeb338cbdbac99063fca009528df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65446969cd1a796b6c75b45fd52e28a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cc773bc90881d4df13781deb7338b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37330ef67a755afbc956c1d045e2e21138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634d76a0368a71ce2318358ad79a5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd85cdab6d3e4db0ae6e8476ff4dec040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180a0043b5ebabe729f2e54df10f5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1407b8668cf9751bbdd776d289bf1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760b63842cd895e5ce975aa7cab0f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917494fac9de9767624972270f1bf6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3409c18b4032cd97b6869b45b949a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee61e2b8b6d762302425c25c7b9ba046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdfbc35ee64dc184d50e6cb6ff847a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb650fe8a8c43b7832b9385174c28c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02dac26fce3a3554c40244e5427d5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840393824072caae6bd2856dcf5f13350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74791f19064a1e55ca87e23fc0bd05151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746349445eecef47e53db201336a31c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b650a97c9e75318742c5aa17f36a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a1edbdbd355fbb166d8ea558325ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa397dfd0b64837567ad8aba69b19155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba797def841a24c5acefa98cb51e00b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536327044abe9ed96009aaed6a0d15e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674d2e9879c986bcc82504c040376558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e50032b9e7d64f25e8a5d1e98b55c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e817bcbb14c7ff2e68221b0721f41960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da902dbf6db2609df8555240af40821961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c215499ee5a4da2cacc63c68752de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2add79bef8a65472bd37b68bb5fa0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f7d181b1c9e341a6e3cbbeec665564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248291685bdd72f85a95c03b754eef6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c113f62fb34fb270ccd98800d142866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e81417ba1c79aad396511dc4083b5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8ad6ede757ccff2cd28f32256d46f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8c25d2d526b09390893080c65066b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07f1a121b87024957b47c75f03cd0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221bb7a37ef3b1a4278d985eaabcb7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33a69fa05d2e133fd51739614f186472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab122ec6c1951a28b7ebba0f9a68c1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e69c41032556dc66ac5de4d4f15d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1339ab515fa16bb122410ba000bfe475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa82965fa085026660b9af21285948a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8956d7ff6a0c452f93dfddfce9fe8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3bee5213d7d997b06aaf50eedadfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e7d7b6a85d125f2aa8922c1a9b30b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a5cfa55fda2ce3d603ab2f52f7b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25dd27a233fdc9994e7ba46232a1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea24b90831bdd6f92a6935d221deccd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725d86d98ac6eba4eeddcb327da33883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c9888e93b9362ed08b6e07c0407484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d4ca9f7f54387463d2b116ea82e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2e13f904f31e88fb27c95509d3a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4aa8d53e620d491b2d7e7fd31f41c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14278a8948a7938a42c09e7a73eeeb5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0c5bf9db891d8ece0b7a7a407db1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec1f45c72ffa422dc7aa40c1a7e8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2d41787b27df5a9566e695ac7b7cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acec9728641a8d80b2f69d62681abef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85e2c65b0918eb8ac9eab48404622593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808116d7b3b80ae50e1dce0438d2da394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecb007e8cf6045a152b8a0ffc1082e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7e96512fa1eed1665635f1a6a35496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf02f5911d4261bef4e8971e15c27cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a7f6dbae4aa636a2470d7e1d9d9bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f214ecbc9cceb7e7353ae54f80fde9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e180c312b59eac1de08d3986b69e40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24424fd3b0c0f92f279116e8550a31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c029d0954d5cd943fbcf4f1f2590102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51fe345353d1f33ba4d62faaf331b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153818421be78ed8b8efa01e109d77d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b42e96c750bea84a6f2728eac3cb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104da0878c93c311acae0d1c8366071106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc01c3f90c77bdcd0a333ddc544467107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a89b83423ef4a7215d37cafc1d62b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf4939a4fb0682d1749696c2c33f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c83e34d7f7f7fc14d54d143ec86a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482477cc1cb469d84886a12d5b8aa2cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583468d897e2734b4bbe1f14a9dfc7f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85095287c6b926e36e727a14aab9d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755229bf8ab60fe3a434dc1fb4f105af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61776d962eea9a8f377bf9dafe17325115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13908213c8282494aa3db69cb082181116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557727b492de0415c39273bbc82e5f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8ee08fa8f0d6481c28d87c040fb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85cda43aa8617680c2a61141a85bbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58021b5e964bb55b5c05c52b46dd05a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33a2b1904a2a3dabde86a439a6209c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c084b1e8b71b1516108fc0048a9aaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd4591b4144e0963614c2847036130123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c14bcead62d75783eb954a651bf71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5caa6641f72044b802ca585bcf8d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42097f025458e993e271503c0aef548126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d439e876ef5e5f7f552dd13b67f34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7158391b1af0e4dbf0960034251111128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d808f3014aef0d0b8ad3e3566afad63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0b5cad467317e70855433665f898130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea21ee4a105226f8fb327ea6f9ddeb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a8c038c7c6d687316ba60c5ec6c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f6fec416a269ab2b915e79a97446133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa8dea9d7a31b207602d4bbc2ccb82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51db1c4cdb98975afd15051dce96f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be4fc3a970f7b100f2e8cc58aeb7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135c490d3d06543561e609fea08d3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb5e078efa5aa114b07744de6012f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca4c30d6c1defb87dcc7cbdfcfa39f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c47b676871e14b53e04378e89c57c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540fd299101b162364a33fdeec55e97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebc4ed8f22aef560531afe8e724432142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51862f37c58a417388a72f1de661cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3804f542d366548d544f19277a54e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4646a4eea2a523ae78e3eefdf8f16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad087365be2a0cc87aa0bf1d31b05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ad85788698fe23e9732a430131d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633bd1e894196de4f641109335ce7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8724597c5873b9fd8718e200823fa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea7941645dbd479a09f0dba2818cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148688d2cd273111340d63f897fb0126151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912f6c551bdaddb717cdff87fe43a8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2fd2646f705e776170c8f7edf1313153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92aba1f81dd87b6699b9f93d3ca855154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179711da7455b5f8c9518276a430a090155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0d95bc5b88e6b43f2a25eb22050e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e567e07e81237e511e2062d5db59c56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37224edcbd8a3e90dfc8175cfc4bd79d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb17da909772ae100ac05270866dcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce41865090c0b7bed3460f4eb17e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d08b833f4b2f12119df366c62e2a1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ba9ea5d2f405d758c5eb04cc2e8a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9a66e9c3f8f6dd266b0b8a66f574163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db2bd2caf183321347888f475b32eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d404c741356802af48caf203f5d4751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef3a8884cd2ec3334676724294ceb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f3ecce9e2ed2214d19aba93cfc62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030a305bcb949351f28f85a265ca5b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8cba575ac3f363edc17df9817234c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a679b0801ff26d1f2dcde9db62618170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571991b1377087aeb0eb66419c631e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595acec5799001510dd3caafc74772d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b46d21b73f9bf0bd9b125070da1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696abf50747e11539b50a0b14b7cb7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38fc845b028aef30efac6112a1d8d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f33f0bc8f0fab5b315a14b16b600176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445bb9b5ec964d3f80674274f8ddf28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c39d817f00e7a7fde7c3e4576eaf53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b865903f87363f4a600a30a676cf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28fd3a6d6107c0d770448f2200c55e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4216dd6a8cb4211eac24b5ebb9c805c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0415f829ac6fa62152a07170e67082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccfd4a685e8406cb33766ae38f75f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5a2c220ba96275aee6f2fc6cf7c824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b3af9d70cd1d58984a851b946a56e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b1b2605c5aadead7a580d01e4f476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef218ddc9250bef033d3f0083e4f73a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7c4a6c2f41342c7f1b2b8816699648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa9fae30b1d634ba121c4b4170b459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c5e0dd075609572ec7e8b09aa3e8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649aaa2a67b9612046c4d8634502c2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7885d2ee4b312eb6784e514639fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c0809903784651e92b130a5f490e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26ffa2374c508c6725bbc7c97f506014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7036a3776caef90de7749e52925415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf4d06cdab3eadc4bb42a292daa3c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310131d9ca87f196a4a2de267d7e32617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635612a909eed438dc164210e30024318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9754f4f25a984483d92c5a0ba9a0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ee462238d2c12e80f187448a249e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ba6474d86f7312ce709eb0990b78b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881bdf430d03cf43a046244061dcc7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb132d20cc14168d34adeeb97a199ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cbbf190627710469641c3931cc1aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec095de7984d37ad76351f335635925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb399577ecebed10f7e020518293e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2e9d647396083fad3bf3da2b4057427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178575112ce7f26d1244845e7bebb8b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71f5e6d23f0de11bf2454c28e449c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548ce47542b68be5fca9b12460abff430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb6e080f4b21c27b17d515ca39546231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daedfa9f3b94c26b64c2526547c76732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228199ce59fda7580201fc551428a3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c364e224bc982c49f0e4598ef697bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb2d2995b1a1f947e2dd8ddea6d5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca93d83240de3269e62acaf2638cee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f447e54ba10dd490866ca665bcbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb866c83fae25db51853fdd3fbd7f8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454f76159c5e99e990ef21067ba6c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749fdf5226dceb605e3768d2146d9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd4a7be9dfcd70331fe52615750de441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70833d8e7b5beca8893c32a57d0404c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b759e5d250759ebac9e3084f0f6bc4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c242e3d67bb5a96f886ac14976f2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c80446c39ed2dac883f98665ec8b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7519efe9c0bba7db638fe637d0739b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d72a8118a824441f51ec19e8e33acf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76585c4494265f73449c8f489190d76948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d8ad043c0becf95805c3b11dcb9ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6679aee2d94d18146d17f5d3ffd9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a60ce94a5693d27db643408b7051951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ee09a6ecb81d0f775cf4e2e777c1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179de6720f1e1f7ead07f66d3b5d6f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bf5f2d6fbdeb5993b97f842e6e3b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceecebd1abf7412638a1ab4d2daaef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ebbe0286dce2e02ff9616cafa501e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b569edf3f96bd12787e0f60c8a17b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807676d0eb1d876b5e6635febb8ea558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538bd4d9d4526b9abdd07e4c2e6bba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e634bc148a4bef1d58811ff1fd34d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee57dbdfce6d798e72464e222dda80561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a70f2a1c3259b8446a5744b18c56f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47760dcd9c5e780b3e58abea3c76f1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0b559d264dcdf8f706d87490450a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6250c5333ce72ca513ec5adea3367765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97232873e9524d235ba08c034f04966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f436fbf216b741781bff9758573d3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032367837ea01394a3c4d8da644ba9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2881fac03d5054ad52b14b5e02dc9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e956ff01bcdf67dfaf112eebff2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2da354c6686466c529ebe6148f4f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6000aca712a7e209a0a7547f4f7bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4af59c21a6c281f574fb0add8cdb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e334538dd21cefc6a7df7f509cfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd0f4494139a115acf564d6dcc0b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16e33006906ac30edc38bbb076b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb41f3e2ee5b19d45fa52ed267ac2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8e7a0c60b6fcaa8d4888352971c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3aaee347e7ecea9df512b3a16ee279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b33dc6e6ff1814756f284bcf0dced80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350f66d42e909ef2a3c330fe78c2dcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da4f173f5e07140807844fface64782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae46d4f82bd86cf17c490fceecc02283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33968aed132aeca91c304c9c1922fd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00460c47a74d5077d4650c02eec98ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318770f47aa1a6049999fe297b4b7d8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eae46254963ae4e6f458cc1d4a68fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e710e4da9f221e856e2ab862ad4260288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180db5e46637882523789aad6ff2e4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a531b5a672cb4a069d7d2ad2b7db1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b978f054132cd61f9c19c0d41b9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786bb6a78008d798e012344b7e15ba692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c480e5aab211814908c092810a23a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c8299ff3a825332403172ee52787594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a68abba5b2689e3372a1697c912f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97312ed8e37c56610c8b6b022d4faad996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093976fd50f5733ce23add96ff87c55e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a0e1c8d4ed686d733372fb646010898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752602eba0655fddbdb0077aaebd37d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254af5d875e5988c18af263281feb6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be7403f089ec1f51f333e2405b7d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bf5a91c60b20f1f59493dd3030f31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8291aaa97aa655c2486604b0f631b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa35494dea957533dd16c62bfe08d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65764c88d4abe537935f640dcc7d8037105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c2523f71c2149c936f2c08ecf43b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98bf2a5a714d839c35b48aa45a9a82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fcbe61139740453f600eb46973692108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353030215bf6d7608dbf355c7c9235f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a332fafe68b9627ec858afd196b4d6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd709fd9200a6dc544a67110b2ba98d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5be17f7ee2d64372bda78895e5dca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b70821ddeabf24479b1fb84e1c8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311bcbc0684cb7ab6b023e22cd7d806114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c66d46c169f9b0286d8be770af872d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd115a43e47c8dd7cff70e61e3fc4b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4771d50970d3ee97dcb368ce3a1e5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44721bd521a48c904c27afa860402705118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee049fdda942e62fdab45de51fb6229119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dc62dfc092b7fe3434de29944d86a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da576fc8da7aca5bbaa6879dc565df04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766a169fa264c4df62e601e23e72c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb2b179f5eda9e163d0cf75913656123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845000f4ce63145c7a4bfaf63041ed8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1ea403642b6d3577266111f75ec7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca21ea104700006a4f5499189ea676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a158f33548615b2b893963343e9cf8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd96d889b92348a0ee5e386a1aca10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f62ce5d66d58d1ef2980da5cafaa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a61990838dcdb1a6e36bee6ee9992e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c35a0b9caefbfb5e7b4ecb42169a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c30e90574b7a308587063cd9872c0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b56a7a966552f965058c3af74a896133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61601292c278279677160f50faaedb96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed830f602eeb8706b38f17b7b77d39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c1ed9384b6d9dc6c1b45693980a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58347a3d236bcfd8a70ae453e5b7e0cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45c30a35e7df69957924a2fa12625c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f5132d9a0b0d0bf1e2496ef0b3fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9de02cb5b07541868e9e14afc0a606140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180be9597b0710176d965e6df3528990141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b99add34fb4f3366c41b3093ecc416142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016da9e5f8d360ac326f87f8ba7dcc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a08fffc2a13b775c3583dbf592fdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b599c3f5b69b0e0e69a66f5048a826145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36af5299a61c58bf3db7c3d6cd41c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ca848b12c6fa86775e80924f7541147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11b17be0add076e9ba56adb4a5cea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d12c85567924ae1d0af6b7db209f37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07524e38e993d455d9326ce190e2431d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a149de43129e96c6f9f10bb8a3d99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e079d69debd8c8ca23b0a5374f33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fbf0d323b7f4534089ce7510dc67e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a9fd748fe1a2eda3ffd680a7ec5fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a90e4a1c638e49d1c8ac65e2c5a89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e1c7fed97a006a66c980ada67821156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ae4cdd520c8d86dbf0ab14408ee9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3ffa5996857075b301b236b67b15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5205c03475856674fa122d467847d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a1d2764961f36819eb624c9e53d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaadb8e2b4bfa5c886bf44808dc62e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45227af90ba2c0769e6e39833527ace162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe09b22141bfddb343dfc5950111c84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0d7b5c318d7f6b6ae200d09dd41e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be61819550daa160a5815d684bb99b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b391ec8f88a090e08b0a69cc28211166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319e8ed50f1219ba5711682b1d39bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a750c80d7a3e1c104b64455a455c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34069088b6c1a1cde6e2da46c9314c14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536828eedc5827dbadb68d37c5946b3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ee93a34ead78f1796bec69f000de2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9559c7c14009496d4f9211774fb2c6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3bff6783d0a7c9dd90aef3efac0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9381eeb7f3d4984806b618fb6c443174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>