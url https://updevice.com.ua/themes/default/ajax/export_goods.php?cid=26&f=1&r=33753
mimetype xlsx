--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d62bc7823add1fe59f5b2f3d1f42e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233786340360adde83be80a559ca73cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b5fcf46645082d4e9c05bb1a66453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af710ddd52cdbfa95dc19a0efb4e9b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba0041ee3fa69ab9f87fc95a351d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed2f1a7fd28600ab315deacb9afd3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc5c940472a003721eb97c9eecc247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c6cb88dc68b7ca63fd8fa033f655e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f91b92dc4d5f6941b91a79974346f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b36d7af9745bb00338f341f2abeb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5b4fbcabf3ce96df6eac40926a0bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1d5862e1a6acb9d02a7d92e85c4be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2111887e3595ac50d6e67a7968fe2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c622bccbcb154caf3243af0a65a2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596d51267bc59d7de8a6efddf0faa0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187887d3673bdb9ced2c789487e71916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d8dacf59f09c8b8518222a490554217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a87a846a44899eb55efe708272bf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfbf75c2ea156118305c094bc4b8cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ddec7fc257944353d324f9444e1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f951b58641a89fa608a0f4d86e23321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265776424cbaecfad2235c7546931a7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b2a3eb52e60272521bfd98dc86a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e517b5965c5524a18a863b643476a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5567e3bd5f53b06c850c78e8d75b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd0a415831d39f48745b3f417088d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db513a31d29211875e69803c2529809b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbb8a2cd9101b015ecf9b2f0ea2f0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ceee99b7432bc754638fe9cbb2b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c17197992dbd3c30f092278fe6fa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86891743d3440e04f3ac6ab8a42fe83a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cadc8402d430d7aa54621292bc8dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3607f896cc6905233856ded02e8fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f439d0330e0f9bc63957bef0d37a0d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e334bc72d9a3014d4eff8378330a2ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd83c8e333b6a53404f10a55d4f7f5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3a1aba14617b4898636e25a395e7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ed6b701859a2eece0952b161562bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bbc6fd535573e28fff9fc7f02713539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700525ef6f7abddab45b1266e5961faf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31c9061ef85dbd973e6be22c5b56b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8b7ec3cc9a95aef9310800441eb1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372fee54834417ab59fe76f20abaafe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42c63d68b353426db524275cd0f34344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff4a4fe33e3c3b08508de5df9ef1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20803e611070565e9c44144ac5e7e80346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903560eeae919bf126a8b0438c59bda747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55c58bd791ce29c7f086a644fa101548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f4ca7611b04e2a4ae0f7163c05c3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d86b324292b08031f8c97e4c04c5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c47b9a7f6506a59567bfc0378eb43c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344ea593c1243d87a9bab94585f394c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3253c8a444e48df93ac71279062743c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4ec40de059d7dbe66258a98d2fb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14e2053b821f576d054d417a94e27255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87263bb4dce32e21f5d042469293f5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbef75b3ea135b71d7daac14a7501cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158032f7e37df66afa00e1f732d488658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be687402e9187f018f51a29d3f64b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc128676bc5ae26c99acb9bb84384960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af741d7d776e186da7e4f1aecb978561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06d15231fa9bd6a24eebdf6397ae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c5b3e6a19e597085ebff9d0d006d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10de575e299742021873281fb9cf3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d168c54aa4fce2e69808af78afe865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f984ae2c9c18a6e776b2aca140bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39757bde7078f54d2697741d9fcc757367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fef0aa63f7168eb1f3df1be3fb346868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224ce25c68eb012bf36a500fe7a16ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62b658b96f28bcd9068bf2015269e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea198a6cc6a9e43161fd0c7afb1bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9e3190c0b0d0f029a7c441df7b9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef4d4746ec177cb3036791af60d4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c615e3377c1e5194366205595a2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae07e713c4a29df58817562b43266875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f0a91b98350e7114e6e682496a7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c4fcf6ebde8990be5dd1c53826ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcce47159229b02078523c328b9b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896b6c2d72d13fe1b59bd81cfc2808179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee49c2e393f5a9e0b5f6fa5d3b3d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe53d99a56faf8ab84911c487526481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f489190e840b71e287c45a632c8a39e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0c71cc908ecade7d31a91f69f703983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc39955318bef06d252bb9d7be44a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb607537b00115d8e5b0b190745a2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f37420a68c9d6687d425a8aca0fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9eafcf109ee3bb8fe4bebe67866d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1245dce00a5b9574c1b0825644f9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659f62fb7a3ba42ccae666608e95a0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb684c9fdbfb9afd6e9151722b2f6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6772164f708a53413043ea4b1c7b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c449ce38509542e7f17cd56834fdf5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92292944d7925e6421f79e69c633fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6b18810becd20f78215b0f6b1f98d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc4acb2f3874d0d00ae2aeddd1fc4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51793e5b9232e1ec20d53f18b39c7be396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bfd81c882db2563f921eb233ef17d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7a16d6e81922eb47abd16bdd9520c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940bd53cf432c968000cb88a79a908199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48bedcfae4fd1655680a7bbcabb3de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e662f852c70eaab28ac68430584e4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a60de2fd56cae99afb795f1f214c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6df6ab3e3b588c024545feff763612103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b6ad66ae7ec462f56633e54012abf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9de66d2901997325c41719421dc25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd57b54ad31d051a9e3915414a6937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415d3b005f047403e87f358748665fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042db5af7a0fd93e5ad74c0d4483d9d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3a5d6d352ac93dc418dd224b28bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749cc794e4d40508127453e0f5c258f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181b930dcf1660085b6298e0618da8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62920aca02b31e4ac89e7a01c28617eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9082052d7d4a139d6e98fe7dc27e64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508019fdd004d1c0a90cf96dab7abfa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4492203bed77876311a3a259783821115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a008e2c8941a1c31e61f39ac15566116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6432be3edd6247cbb03c7cf42831885117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415af45b72108f7d671b7b93c7d818118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08392d18ad6f598159e3cd6e080a9b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069d2705dd7272d298695cb17fa00e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe79262d0452c4f9c34b4bad73c75b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c3a0e63c1136ba18be0741158e0dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d20539bffa175c5a572ef9ad3baad7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5e9e1a6c67dd0177df5ae54006d47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3800b3b35d35e0c33b79ec6d8ac3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26fd070b6942c42ce6d53fc830d03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80228eb1cdeaae30e983f6a20ce1bebd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6410cf1ffae19dba91b918ced0cbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b947dd4fe2df4c99b66ac1900546129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b428f3253b9e38efe293fb647123130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b8c3775a377206b8deaccca01440131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e06d7778f834c374f5ea086e76c2f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379501d3e42bc71c805dfa403736f3ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301c6ee290837816de83fab2ecdf0d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a6884789083feb9b950fb89a67c65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a3185c67bfba98ae8da31f4d2df1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f619115aa61b6913791a89568bf460137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8588942243f231977238e3212dc001138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71429a9080926997bd49d8ddccc6f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4dd28521de7fb57c1a304680e0c70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917143729d2fae2e7adb2e3bd36f91b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80abca3689c09290b0c4404dc57a5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3fd1b64f3d77cafb3bde263baf11f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e692690ae7d41bf1b15c61122f9df3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b9dbb001d2ab4d4ad2daf5dcb0d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bde6ee9b9e7c992130107ed1b08d7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771bd96c2f19d5a66357cabb50b83b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b68f6bdcf073e72c70821c7b9a936c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6ff464bf7cbc774247aa12cc28038149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e392b439f1ea1432dbec2fdc59bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367340b23452ebe49696cdd6d23b579151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f43b79ca1a053ab9e1c87ffaa481152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7302ce8841d0dffe7ae3df027de55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3a3a81457288fb0f5318c8005455154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2766396a15d592740720e199f8b7f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a15a5307ee09bae92bd2cc7b94989156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960325f4a06b1fe564ac3241b39c7fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425027081f4028ff1595dec2b1e775158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988416150a0fe553dfa9ea8445c02e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df11d5aef4db06ff2b60d303a674e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c423170e6b198ccbb6b073436b985dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084acfe11e56c86597a2459c8016a2c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc6f9da45d758fde27507462bca7fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fbe1e7a9027d40989617def70e80c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45483c6bd2249ef545c181314b18e716165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4143316a5f7bc10ad95537d62a5e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603e5992d9725d9c7aea41aaf3d27f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dac83783777c85a26515fe152359b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992710f5d745800c8c4c1c8f90f5b47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0649aa7ffa010274eeb4dee01a419170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da1c2da38b34efedad9cd9ec5a8872171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01990372482445102c97e0581f8c2f42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6b4384267fc7b657a1c0d900e11e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b98634f5da5b914f13380cf1237d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d59267cd401bbdd7e706375cdd9ab9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6699ce8a581b31dbbf6fd15d2a62342176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c459b8fc8cb7f4f4609aad2003f5c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f6c4bca635c176fdaf2f4484dd67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf6129bfc8ee129f75f599354e9704179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299fb191881efc2f22f71f22ee700a1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8345ace8d5ac30ed858482bcadd1341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e544d94bb12ae0e5c4985760ab8eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f833b21c2f449e4f7796e7ff98a623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7ccdd42e2a45aa79270de76ef93d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f9c563a201db5b48492b68a7a3c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beaaced130de5378e1ec4ca8039e186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2fb7fa9816e5bddc5775337118f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ee8bb298088a349feb8999dfc78f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2917f04ef1bc2ef56739fe782dddc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408d5fbdb51a67ef36337738bda1fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce61454ffdb9c03dc4eea883a2d8a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb5cab63ed1d9e3a0c570902426c6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8a4d377f4fe98ba09dae5436b2c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a518c43c25401b94ec23e6aeb46f0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedf31d5edbe53f6b2b46c3327701f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccff91bba0d2561122d67db3ecc5c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c719335f8a9cdeef7400ec3776e62117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5563004e68b3855913903d53f2fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38110d51d4910ebf49c4a743d2561519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc0afd3ad80f8b45e4f69b67bd47620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f85012f47d53938c4979c2e815cd7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df9fa6edadfadec6f4233f6792bd0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84592f274823e94c82e043e605fec80423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3998581adb06b02bd8264774e0f8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0b3bcf52b787bc80aa20a77af470225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727645fb1c7a8af847bcbd24a7119a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d94d126b06ed9d691d9f0f406deee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab748123738d1efdf16913750e85d38928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76dd769d579f582aad7afcdfdabf3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07925fda40132549e973f9d1f34ed55d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54f9fb20c974ef5a42f944e14b53031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89fb4d93e6488f9e36bfc32cdbdc9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c2c17e09ba0d9ef3dbc1c9cbacb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390fa4a8dd556e4f3a0db35323a7bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95664e9c6434837df47a1f26c27dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4816984e777bc6e973a0288d511458536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765666e8498c0888fbc9c9d4542a5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08fa75a24c004d59d05d54aa2016ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd9069480373be5c4c6c7f05a81fcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466f7453a9b556f300b6fdd7b4298d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070158c6fa13bfd6a10fdc37f7838f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d1502b9d6e8bd0619096fd2d8446042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8635f215d25acd041f2f5a5f5f0592f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f76e62ab00b07d99e4f23df39956f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e2e18874897254ead8607eede36a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1395bb679ab436c59c9d86f81ca7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9cd7ea905c154f9d7920db95fa5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9280d8572ffc3beed41c4ee824df9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd9a3e13f0541b6f871b073c8ee4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a8e63c3d5ad7fffc591bddf4b383250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60709b9364e7c3cef48bcf8664d6dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b96b4e61b394b256fcd4a26f76f6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc93e8dad155176f525b76b025c54753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9d9e5533243d7e2bb34eac99597c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caef1331a73cd3a9564ef9ec9e0ecc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc222e4e175429b38bba62c7494d9a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd431c0f2673b74595b323b24ce4812257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e79f6a175f783b7e8389d810ac1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a345fb8ca442560f56c8b6f085eea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab30030d60939405178ff66d1537ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3122bb28df32b02feb9289da37d23961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e8688464e5ae29f7d59ebc2bf44262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f778d78733e7dd6ae5dba646e41c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d91fb76516e42303aa50ef2f1c2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696113d8a9e28dfb072ac3fd3fedd01065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6afceebf4d4a30030745ec2cef72466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cbc39fe909f513817d0a211b2780467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01608556db6306bb7c74a4456fe5efb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30f08f4b91612c0b8f4fdde0d1ab069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b864d9a659d21a9cacb6ad4619e7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7073fbeeb965d178da183ebc5fc52f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c286701f66e1adec5f26083fc2f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14b1fccf4f0a16ab19bb4a3a28d6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53346b7a30ea94ad9f6d9fa4be54e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52449612b1aa86c099aaef238a9fe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b91b59c15b142f3df44d5f4a64d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321a93e930bf220a6e602ebeb39e1e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2308d81275ab12593a62dea1bb79a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e796fd0df42d508e5204506892852e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259991e5bfd1e7331ad8de6277aaf38480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f76cc61dda03d7f1d58f60f06802c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7f0e8ff3a47a18746ec263a25f8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360026525f84e2c82be91de67a87e3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a809855adbe810ee728c160572cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef686f3c55140571170bb7b0769efde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4641f3bafd0495cbda9c069eff985a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aabd3c4319fb1d439780bdfc5fc5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af1e371e09f79027a27f413468d1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec616edff08d6c339cb45add5bb60f7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd38bb4c7eee8d18dbc409cdd7f7d1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cd11c3dd75a678a75dd5fdc29ed5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb51a8863158ae82650fbbb0f80fe2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd481c33d6e001813b50aeacf0810ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc78087d328486d8b6cc8511b82b8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543747ea7831ae4e22be605d83d24095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e1ba572528ad1fd2be14ad456eac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92e84f5d04b186d39bd812c46763f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ab2c425d741102d3e37a5ead2e27f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27ec8274a7860dd74bb5f71078bdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e36b4184a24960814a965718a8ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14988ee83379f3e15ffe691c21c50a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e3399e99b6d7c490fe8b0f8bca96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d0bd403664776912e4a36493b9248103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd067477616ea256a8c0194471b0f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccec3a8a373ca8d4f5269c7688b0f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d32464d29c9920413e7c0105e544a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e347b526f1717cbdb191f71c59668107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24d44455642b2999bd020d46a7c932108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d2775fafd09752c9bd26492540856109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39261b5510da91448ed9cf90c4459faa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2de5901b547af7918909950e3a75b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c11b04a035407ec8485a58db4999a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da03fd36d7871f32455adf2a668eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e7ac7f667656600e1992b5fab0fdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c3c7612a1f8d7477e3ff52f697f7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5728b553c5b061cbb62b49c3da0f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0bc1f75f6ae1f573c36b04bd555b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a423d1539a1af867aa001f32bde6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3656df273aec1028611d6c2c65c64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8f4659288e6dcc20015ec3660cf9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c439c13dbd664e19dc65b001ed10d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247f6fd7124b94274a337b0b4db21c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883699424964e8f791007fab2449e12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc0d2e3e1c26b40c2a20269e94dd7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e5306bbc325235ce3ce708981054125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5bd47f2f5767c19807aa78c50d152126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6a75a58a06c95813a3d08c1ea282127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16fd486439af73a5fba36399ede62c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303adbe9a5d9803772cb627a4a9f63a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546311f2519ccc396cc27550933934d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878a5e7a58389ea2881ba7703cc1f65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e61e8c450e44fb5714dffab59ea1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc55132b1348070a3e8009d7a57b1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3f87abc313a7d3ed47dc75f98636d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106334f95145678152abddd86787250a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d43449d1e01b5cdd06cc044cc179fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d96fa429fd41e7cb07f43a57c5fa8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a13f16f5b0e069c2e09c534673ed4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eff2f10bccae6ff4c92cd9b9e0d90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de21fec9a37915c3ad61071e25ffe3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac3f6acc498743783efebfd09cddd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31cf4f4c18c454330e6c43d05d7c8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9babaa3858ef7dca8eb88c685854e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76346601b1e6f71b6e6ee395c92011144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24f7eab2d483e20cdf2b0de418c806145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1107d3685c3c8a4d56387eccebb136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06458cabc83d508fe58f99c698a239e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9855a5bc4c3d1bad29cbac1f7daa38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5cd02513d37b79c82edd333554358149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef056c7dd5d71a76d292c58eb865e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13dd1854ba543f59be779403924be3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df35a7918318950eaf52d905111ce3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1222704abd2aeb0e9d7c974ff03f8c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86952b4a5bf23424007f91dfa1290154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2885a127adeaf6941b7fa4fe50eaebe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ce0030a8e33a908aa73e10c4f3324156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01222ece85740c8b0736c44902de2336157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1c6941d2345639e3b3f9ee2274ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d309295aedfad2a5c9d19edd91a91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8c4977923d71de0b6c4d7a3f6223160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a544082340a4cbe3bf3c09c38b28dca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279347684f15c930078490929069b98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745994ccf6e02c6790152060a9179b7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24df5957efb73589d1edd7814a9856164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352714c29ff68983073fad0cf98c52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6df16196de3052f89df997b5d012166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7c28306afd17952cdd254e6d89779167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6951ee09dbcad94f790a68175c6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb544cca4aeef1906852db16c8d9478169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356bd9f17ffd73c88efa81d24236a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c86512ff608bcac9936e4c8f5b0d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1169cb0f21f0e0a371411556a37770172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8408521f65bb7c7a84b98ddec5004a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617062276941b3386fd06be9329f9c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>