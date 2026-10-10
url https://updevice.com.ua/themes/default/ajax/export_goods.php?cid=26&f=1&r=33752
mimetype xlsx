--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df7a1a8fe7ab342a369ed7ba4fdeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44dc0baf262a2d4416fe548410294a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a26810fc6fdb2860f242c45009bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec9dd905e7d3d1a7df0397117d1a304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e25f87d36c2a9f599157be6419ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf97e3e893735b1a6d9a55ab3dac36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa68cdd829cc05f4c6edcc2c4735ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c3ede3f1bf420bde95406bd381ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4414d0e9ae87f35cc6c9baa9140be99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43fa070aa75f3747666d74f5f6b1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e679527e923a014fe60e30fd764911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf599c04808162a0c50ab34a92eadc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77815ebec8cb54227a9b3a704e239113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44270076f671c511cae0b3152aae06ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b343c0a57f9a256de0b9dd9b80ac60815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc89bf65eff4ec1559387e813523a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fed0ffd71d05f88e40e13c295a9e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d1158057901b19781ecf83beea91918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607181a8d4b8d6f67babe8129b4280a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362383feb9664ebea435952528a4d30b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008297d31520b46aedad0c018e9f98321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96987a7997e7ead2d491debc811272e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b9409d189d0cdce98a5d179cbaf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab248e55365a5f7d351a68f2e62cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423d2a71c0bbd70177e38676e17dc8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406052633996e7adc9cc22168c68479926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8876ff5965b16642600b3c7c183d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a6a77d0b1b6a65d698c1d209388e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4836d83596bd1bb526a35e839e9c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371573561a4bc2371dc346f472b85bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e922c07337fd4ef45ab27b8773a17a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0592c6808a13c51986ccbe79ec2f7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519dc012a28ace61969ee3f43163f3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3392ffeae96b2efa596e8b26d28334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8473740b21ada0fb047bccc96833d1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575659fbef3073278fd1b4cf6cc6036f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0928760b644a4f0e3178235cfc28b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d18943617a96405d1e49d4fb597af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b9ebc93de789efd072187e53b2af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa9fb3d9694f1208762a53734bfeb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbca74b68c3770314256200024957a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78668740282f71a9c1464aac9db6a5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ef09f40f8407a3d9794acccc3bc5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed837ebaeb3d1f0232cbbb5cc97dfa744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8cdfc7b3996eb4279c58922d497f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75383f41a51b164794b5e3049bc2e57a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d508b3fa10311147f4fc298a028f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b02ce88efb4983d7f51ccce552a1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628536bafdd48b42c3dfc14303391649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ec475b81d50ce20012809dcba595550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c7991f557cb8adb5dfabf181271c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829a518a5e85bd95c7644716dad013252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c23d08d6e4118421a0f4610f220d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e31ba61a07c378b60a6a7ea36e599b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be18b82c7d4b7bf4262c780edfd09d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13456e996e820c42ae0022cd8d61d6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7884499c43bb448f4d391e07cf0c4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8156d972b39c3dda99180f720c0f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af78dbfee7acf218664be32dbad49359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a019bf9f006058378b9305868eee24f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55be8ae82e2b8ae3d69af8f16e196361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268a192f1ae54ae4ef547ea6916099f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b423c34f9c3541c126ffff98a70e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26744b6667096f404019090a6ffa1ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73b5d054550b112befb7a365b947db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2937a26a69aa95b6284deebca86ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cb66f5a526b08222c4390bb76313e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300786f29fe55d1a79c2bb3bc82e5fe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e2787db4ebd2cf197effe27c38a5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f12b29d892d8c6f6332f021d9ac84170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb375bc47c4486dbb1a6f67fd6bda5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0042c246543dbf04b21273d2de91d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00275dbf0536604dae3fcfb2f2b8f62373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1526721bd4769ea9f1162347f0f6af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f36e325979807b04fb6c885e6d70e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d9843ceeba825efc7b9a81ca605876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95294cd2715b3b0ea85d25b7a09c07977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928e0d8204b9f84fd47495d7208498978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1069c5613b041370ec3291718bc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040d1d782df63fa4fb85d12d729411e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e72f67d29082b61eb260ab23e3a2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba31cb03e902ae80822287fbdee0f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43000457a17fd7ef12f7dba4c8b3229583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d07d6fc5acead2d25117456f6005cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4201cfab0f845d93eec8ec31309d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b07223a0bd14844d815c6fc8d0a98d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d3f2b734bed93fad865921df001087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873bce3ae4d5cdf449218420bf56e4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c36513784981ab3457d42af0be12389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70f126a6ab98de9297557b30355bbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249290e28e0ae05f98a70c514918de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f39a74e8360ddd0ad2eb2844d55f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57fedae8439baa7ef4474eb945df1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f65cb42feaaed10e8f2e2066694094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d23f68b31c267d1e9739efd05fae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81740d493a494c698e65fa05208d9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71068024c9943eadfb169bf45f13b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021022f129734f474b359b07da69e4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a559c832624c296fb2540653ec3d3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c0a7fd55a627119abaaff5db451c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6072df14d842116097a0006ba685c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912f75cc25983e597f4d54a03bd87a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be625819b7d87de131ed5bd42e4a36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84c68a793902dd5b8547c376e2b89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc59cedc5c5da1ea85760b72a125ccc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b6528cc780dd02809cc9d2a15f6bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e59a92b645c639ea689f47b3ee2e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18bfa3772cd8b29471421aeb63888108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd756f1a45c73a56dadd71aafe0ddd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780701c0cfa32484ba59655b6ceb8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc035b5e741721d1bfd43580ae726111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a45f38d454f7bb9f8279dadd0d7aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ceb9b5e53b48b72623c2cf54360be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e621a60fbe36ea2bac7e2df078a782114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e37ef4b9f62107cdc1dcf0cd99f27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8af967414685b346a77628078aac13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb6550ec880ca8298749ed4e90e987117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80241b763241857290b6161eda02e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c52ff8eab6b45ded164888414e25f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23008e0b7169ed34cce41d0aacfe332120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c21e71b10514d25f2bfb0cd4065fe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699f2dbc9e1724abcf04fff1ae4d5fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc001f1aea7e44285155e847ff1233123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d1bee6aa277f4458149ef9b681f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce2b395634e22a920470a786c2b553125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73ed06b5437ec482ddeb2a5cc73e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2b7ab502bc2e8e71499d044846836127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2159d6d52a1bc1fde07a4fcc9bec3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1b1659ab6a215fb88674f106362ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4a021ed966c1e6241201cf3e9ee9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb9fca6b3f8c555d96b5be3ff77f56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499086b7be0be682cefe5b5017ee3cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf6aa96ea431771e9d7b7f32c1e5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821769af2790212df9180ce80eb67c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754905f7fda13b8bbb84736b8a57e33f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390f1b1b4b21a3754bb7b287180d6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13906a13c977eb3fe734b938d41303137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5533030dcbda25cbaaec298c064a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416f691693ecba122a17e5603fc421139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330291c37d9eaaa74e1ac04026231a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303664363f0ef3d8f01230ba43e500f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3135b5b5b4c593749585e6f60d579d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b23f3d7d4102b6f6c4c4b925c4d000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024039db6b391937222dfd9dd573a84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6b14ac0f5b372438b36f5086fefb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bc0aff3a04d4c298fddbd29c1de37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065957e150fba2d6afdb043417712532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a658c7ece24a0e9005023209107f6ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a94898f18df949b8b571ba28936e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582dfb25e779375b0bd9450df0d05dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06a70961df58f691860f9494eb42d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c70689fca4f10c21466fe81a9896f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3f56814f0eabc700f0e94efe7f1af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad33bf88f18d6a3c25018320f8d8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67eb237c63ed45f5f52724a2a840f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384db14d74d24133e4aaf7cc3b8b498156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c52d8a6230c85adde234e404a269d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf948ae5c46597228119bbc2b917c51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce3e4a60557e8ac2cabed3546e7eac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7a87471a1ac7222cf057fa1f122a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf6d8d1e3ac2c66fc52bcecf9e17e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8da326163e41f8bb1dab9fcec1af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd035041e58669fbb62cbfdf3af053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867d16f41bfb83f550a06eb0e402c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65fc90d149a75c00535931746f052165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce866398c2456ecda82a9e7090c33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc2de11e2e4d40e4f00aeebe3e6e1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36363337bdc7a389f5afc6dc776eab5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ce0a1c7969b6b45a02e8aa735b44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0bdce9448f1d0ae577a947e56376170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d9f7a2b8fcb64b96db4d161c41146171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd96d11da806d918d9299a45a5d35d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4a7440587372b7d88445c447138d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e2ba645063ff38d723c681b7e6451174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ad9d8c23159c5a8209ce9a1a87f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928d1b59ca70b36516a62ae9f772408176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c309838d80fd7d4a9b4062b4c3092e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17bd4d7b13ac88004377ffd9b46612178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ab195650335cae0e144f7a8f2ab0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad71528b5b372aa84c80b16b61abd1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728cb8034ff7275b95f11f45035df411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50405ee56f64447e00e5c7f3b96632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432644d6d376e45f5512034a97c068dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f6e211796aa03df190480dde5d604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77bf6b7923b5f40529b87e1590e0825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31495ea01d0fdc402f79b18b10b419b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b917bfdf0c0c9548a364f6a47d0b917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560a91bfaf14c7ca43195964c7b11328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736256e8db25a6cbc69937c176583c8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd036786553d3141806c1f251e583ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d282c5f33291e9e0235981c6264e11211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ede094458992dce100c67254b807512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257588b07a9a2be0f8eea2ac4f56e5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb65c91de65652d7d6e2f3e8a3170114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ff7c0d639fb6bf525147de44e13ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de11b6d2cae86904a183345e2fbb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba544063be0a9f62487d7fe1b9a19617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045498e2572e77491658897f1a5836e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25777ecab7a02ddf1a58a14f16fb4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5abccd04eaac0ad2cc43ee5668b9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ecf083078c6ca9a300bcb8f65b15821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e5ac2eb6e8b97d75467d3f86fb35322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ae8720dbc4f58b88362ac6d2d8ca423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d157ee46e0c211dd272eb3a47ad502924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589ba790afed98c9cb0b8306409d4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2ecef58e9a28d497d221b3778c4f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c2922418e69467323c3daf44dbe127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c62c778df05bdfe5c07badc4e871728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d27418f849015e46b02b047398f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b56238cd70436db0c4c0c338604add30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3452765fed64512c385fb445ac6d22931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168465d823c8b4ec62424552bbbeb7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85935ec8b377d2bfb776f103087639133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d236516162aa6e3d4d5a2bd0dd1f6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21818ed03bcfec07854c619069a0ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563998e29672ac381f03e0eef2bf7f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bafafe3e40dec5a8026eaf40d4916b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739b790f76d9effff5b24d3ae7d51438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70bd3663e58fa324c0834bba1a2d6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04c965c373e488f32180ffe6f62f0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a152928ff92290ae28e71180ce47741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5569ed75b5441e2008e1a32a6c726ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd3e22a5fd4063f89ffc0e6965019743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc1f6241257d3e7de0168e787c71a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c1c3d78594a7a44e251033b69d74545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cbe5f12985928e97633cd2535e2c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efad5ed41f69bdd361dc65b8cb88f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417dd8bf2572dc157ae3761882783148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4088bbdcc9b2232340d6a30c110f7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cefdd266d8b82473d6f1402f3d40850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ece2f3dc6d8735c652dd2c4f2a0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dfd199dcfa716fa89ce7aa14072d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eed5861c282459f75031dd7fb858f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a2ffecc7a1c80e7f47649ca70f85b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940741e52607df50d896c35af3d917d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82f21500cdda3a16818af82ef556356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438179ee90963aa6d1fa8cc3f8260fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec594403890be1ee124ceec74ed8db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5bc4694776ebb553bca2a655e9ad959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94885582824950e56a6e5091aa817da960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7f6384e2d87855eebce868635ed3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef341b7a50998ae98d557462ae747af262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e69011e8ce26434ef783bbac4f1b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964b7511bdd34ebcc4c8b26c91b01964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148d15266af87dd8404eb0409e3fd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57ad3e0c066d29269adfe7dce483066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab468ad84f0bcf111dd1eabd42574067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd47a46164f9e82afe1b6725c50df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50463f5de7e627f90bac55555c1005de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f682a2e7eab9ab332bb329e5e1741970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84079bb57e57b7cd5cc7f6cc478cf171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17c2b22a8eed7880e639e5391094f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c25bd008724fc8dc692a6557cf1a7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95290a8112b869ff20161d32321dd51674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9246a4997deab746cba60243223fcd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c913faf00943653ce2bc4008bc8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7a166668d0062e1826c3f3c64af2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d8799d67ca9ae082df1fe7a4607b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d672986c5c0ab698769b439a2b78d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d54c70671439a0602bc92780a9d3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a58d0af9e171036de54bd7cf73063081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f0ea8b4303a35f6f12318729cf22e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c1c6f572f71d6af41305b1e246f0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbcb1147c6472d444d5d8032118ff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac9aeec6852c0de38d0ff7ec1b77d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d71cf32958c479d6d753fe9ddb3bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fbcbff88757fb91cde323019daa0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b2d1b275afee7ab7130bacfd18d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ee53457121ca8ccbded039e8904e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976e14f2a8add2815cbabb307918ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38312ba25f6a6c212ffcde151182d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb85713524bd8dd0af45d2dcc71455a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c89210db6fdf2840813bc6757aa8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210054367fd595e824e95440cbc32b8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af223949a2d98df2438136bf55ac9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4abdf87dae28f14254a0ee6cfa34596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc260f402fe49ddd76fad66821c9efd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cfe466b2601df12ec070502fe4f9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff83aff74b6cec2b2e5a98a58085aa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b9fb67e4b387ac17068380ef1eb6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e35c0b9011bd3ab657b0899faf7a36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433098b2e301c22ba271ae8b1793f11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160b9989f32d1acbccd9f66b1cebe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dd624d101d3b17868f8ad02a6b946104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947603ecfe1f58801a22eaf7421faa8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fb2ea77bdf1afbeece9c26e7c77c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea460e0fe792a9774f04d36d052b08f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b00157c299208125e0e9179cd135f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b83407737a6d06c267dd80e9e1e796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fa47bca268050eae2a7cdc263b08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6996b737f9f475cc75e2fd31ae387d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9839160f933ab589742433d6627ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f312b4d6737090523b7d32bb71f5b10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd1acf16c069241e05274f83800cea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ac99cf98aa26f705e2c7ba64f89c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e527b4984952d1ad9a6bb188cf8e6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16042249d11d9abbb5775e8f6a60f670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c850e053a98c2b0aa5ebb0c0606fd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c2b66698c06562aa024866274bbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b0490a5faaa3824b333ebcb32af9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f6c719d86708b24b88566e9d6741121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dad799d2f253cb427285307e7311b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2743b4ab567c7260707d02412f21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0873c23765c1321344c793e22e24c4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7f1cc9e2279f4cc6a053cee1be4ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2157999e0186dbfb55e82fb3aa3d226126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a1455d302278e90ac19434fe96952127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce7f9b4b0d8fb896324a96234efd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e264c1e0d781047ece510e7f5deb5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db483432609426f64fdf982599da38dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe74b122ff80d94dc0cfe5a0240b852131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854fdf9e76cecc80fdf5da1a9634128132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a82720baff78e9ed74697eb4a846133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd640ba034f68498a8fb9a2900f1bcfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428a42d0bcf7eae1813b903cbd16aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbebb7f7610e4ceee6f10d28629ee00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125010961b5fdc6e6bb3052e7ea9011a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeba0c248d0ba1cb17548639f6f3106138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35df18a7185727988f274eac4bcb50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcce94261e92fc0d3efe22680853be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78296122d16c1b5dcb9a279a0d62832e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea19caf7f5b52a48e2e1c31170c34b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd455b6237805eb4c94f05143872af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ffd1ab7b87e843b06fd6f67d14fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172584f897951e1f1c315da06dcf10f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfdedd7281b0951e0497a9c089b3b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31e036eb7c562edf44fb9eebd32da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6cca2e4951995ed8b1234cb7252b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed419bf9820d86a03da512092113a5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f472757b3fecaa5866a04a35c0ac44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdd74da5bd4ceec0f93f77010fd670151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ad82891a9d5d657b88bc33ed379a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d4500b5470ced3f2fc6f095015159153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9997be6edf7988d97e81707188b84a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1891a76f659f384b04d3a9fdb0865f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6c3e52b0763309093f541b3cf4e84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6a6e8faf511820725ec792e8f012157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d4d108c21e8cb73f4a586f6dfada9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac667e0dc0f8e37ad7dfae673cada9dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e6e68f5978329c8245e0fdd08202160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be08c792b0ab5c236748e4463687f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf499d4169d1ebcd5c1addfa0e5bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5e38a874e869b253e0a522f9656e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e4b6d371453f6c4749723273c4486164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b985c61873f4631c070d3e1191d603165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2c2f0e9c6fa256fa438c17f6f69f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3df3a5b762d32521d6de8df8c2756167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d949da3c98d050fd5fbbf0f09483b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e3a0e55d42b453c7d396e988e1b2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cedb9928c02177e56c57624b16ea7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d0453ce0b569459a2814652f5b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a7b1ae9d249c8aaa0ef08f2093b78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550056df6288cbe16e803248fd8f5acb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f044d3905032fd4062915a3073e4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>