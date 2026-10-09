--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2eaef97d09e616cbdf13db2d07751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0721a19c8241df3544e2aa7a1b767c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cdeef0640c1d60febb6a0a646e4c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eba07aa5bb4659288a4e4c87f84494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab1b85a03695539b7cd05df476687c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c5e733c61deea3f56d5415712a046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f0f247af64cdd2fe1a0a857b1b0c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5dfda13c243ddb996779bc583c4538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2972c8936763a11ecbf6e0f763ffe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed599c5756acdf26410ff73ec42ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688418135d2de18a6c2f6defc8fe86bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1c2c5b3ee419a63301f64a37cd02812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257acd1723f1c3fe1f23c893d7a2c09113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798808365dc925304ff38cdbd2773bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92948c19a7cf159465b0ede802e7f1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54541c285c871e95dea519fd7d759a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ded334d104861f49914334b1a39e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c27f03781c3353649f8dab8613c56d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c59506ad32e174d69499cdea642a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91aea304976888692a18b1bf559d8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae765e6e7df3f8cc1058e6a471403ad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7893d3cb264af8b2a7c86ace44fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4aec953ff21595049addc56bf407423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ad6d041146ab1097379b425a53ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7df4f68bed6f889e0bf1cd21a1ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46a623243d1c3d7b64becd51369b1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05484a6f452eb02f38c48eac21f90827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66005125d82677ef5906d3c087737828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a06374610df9833309eca5f38f9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb72b21417685ab7b73b380158f64530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3158e89e337457776904a0b34e69b0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff67a900199450c33e87d1c157236c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1af4b92dd5bb41140cfd863114a24733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98109b9a620c13eede49c3388e60c01334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf178e92890fcb17e8bfde0fdae95735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce27af02499a44faa2a8157dd6416436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1d71010c7b1797d01ebba1b01e9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6c67196ea0bd965a5b50893c63a5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10de1e26cad7409908a50105efca1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237d469a4e4c91e238cea378a4d929c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4fa138549bbae890e2ff579d6f69c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7c3d2403cb11c26005eba5d90f1b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39db39f10b8f556d467dbc5c4861643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ddd9420f6f7b3c2d3557d9c52334644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de61ca08145359799ef860324602b7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7a7cda3846dcd748d628daffe40146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b204b38efd65392757a355e81fc7fb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b194ae8d84523211bc7235ff8e0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d83e176b6c6a6291ebfb0542d69e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f19e394da2649db20f01ebf740a00550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e518988b06376a47643ac8b81bce651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e7fa4238c431c4c03071befa1bd4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cf1cb40253a0d0e9de80b749db29c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110bded99e876fcb391f2310e66f2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc7a8f5d52fefee851689fb563dec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32cb3c555520fb0589ec1c2182fb3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6740bafea0247300a414fc45e814cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ee81f59ff0116ff24dcf6e40c51458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eef76d360d6b498c684e2b2e34e4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac077d8bc075e41092b3f152f9c95860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f751cdd46f70f413186cd4c849c01961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1eca34453f786c8caf22e87848bb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e041b2b3bd62dab75cd369a895fe41263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57604d062a2165a3756f738d91b23a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181982890d3cfb0df15252671c02fbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf575f0b00e214f3071ad80b74b783da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4cbfcb8743f58d905caf9efbe0ef467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096815a210bcd4a1bdad85ffbf6a608268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3d60e9d5278d149cccf4f7ee958d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae2551263a73fcb618db6d828a22470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b06e7de8abfdeced439dee90523f2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55662d7a4594ec83fa83d81a5b8c1c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc78e531d668f571e2d82fb9ba028373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd0933c857f56be885ffe7afa02cf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a746a19a296e9cb8525c3a15e57208b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64144408e47f2dd289bd143da9e72c3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fa3ab23b1ab73b64786e54d973ea977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d3074e8d2c061252c24e47c7d40e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84153e6d87befa9dc2bc56b75997225479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff506a6025903219c10d4ac530d8eef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29877c693cb93a4c7e9b7a8f7c846c9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312fbeb5e48821bc34bea2c27117c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297a29f04c5c07b863e7904d57b8b3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2710742bc97b4f6acae661e98cce42a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02f9b16cbc0525ebd1c6992455990585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb64f7e07e9a7ca087814a10c2d29586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b875eda449fa24355fcda303a5b699887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e90a9b4f9af5342e45348b0862a7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039533c4b11e6398957a1f46d7f2566589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acaa33600fc1a3a89459797b3e8dc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61e40f6b055e599398685e07bf0bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796b8be6510b8f8db9e69e3ff30c3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce0f12fc0f5c89cfa8e57b91d0c44593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452be1e970542e0bf81430cb8975261f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0563e67174fa117ebc5df93f9049a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a79bbca73297df18ddbb83bffadb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c75d61b4a22100ed4c408216d895897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd633d1d95db78a46ffcdb4a0f223ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506617369ae51dae0cfb3629704540e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e72a5b12bdc2994a43dbbfc17db045100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285326cb5f1bb0aaa21d6cb222a764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f872e11e8d428e9fdc45dce578de52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beca243f34616857ce6d9fdbf4c877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada901ce91ec5d8143f9295faef82e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37152a258950009c505f9b20cdcc7c3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5997e46249e7a95736227e064e5452106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1ba62903976e68b936a8ba0baad9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e2b392f90045739109170fb5cad60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe648601b406865e256789ac31dc570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ae0b7c9463968dbcfb9f1c5a9aaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f6ee0a24bb91b6c3cba5bf3f3303111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8725a0178b87c2edb39b3f9f310fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96556629e5529fbfc60dce28464a6c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1ff02c787e91f79a3502293093f2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95159847fc7f2f3c0abf6176746edf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd406cc39473fe8aadb9e41e363abc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057771f3b632277062c836f56ff2af83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f6cc54333c910dd1e30e9b5dbcfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4fdf316eba0ae3e8b05bbbebfa189119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99013c1a4aa9fc091af165ce8390b432120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ca61c417a83a0ff99716fa4c258e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c55dd0cc0d3ea5f0e10c15c3240b7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ac7aff1638be271300d031372929123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058600670a024baefdebb3dce77138124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e9ca259438cb1bef0e7c26b59503125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b5fbbeed2083d74cba7e4e5c4744126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cf4fbf7bdd38e1a89eca2409198c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dabc4a3e9434a547e3358d792f6e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09803f263e6a53260b33be537aeb87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea0b6e3a206e001f1bf2ec47f35874130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156397c99bb89b90a3fbdf3ccbcaea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c17123e1a9dd9841e07a6559e1e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6708d5803ab954a951f8c9626de64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ac47a7da8aaa57b4fa4c8c6c8e23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c765c4f4886c658239f09ba97fc969135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90981da4c7cf38b05e9c89955e6f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512226d9aa77fff1f1987286da2f935137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9b0425ffdeaee53a6461368038e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66026ecd68d099e723664fbf427d9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e3946c95ef1026d2ced34b796d59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08a4be39971b2fe50d01430bcf800141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444570698b5353cc38b6df1e07bfbc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374651a991fc404dce043005d9b85dbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0511b6be57d1bdde120f6a5c6a8cf1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4d0d783b13d2cdf78b2220209e9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c744567c4ef286046786896621e3d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e6b51000078bbf43758510321dd08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863421cf1243a8cc754e4133b900850a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5b1179867e816616dab01bb4a3059149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e26d2cd8697ccf50b122491227dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d0dc95c11117782ea805d74790461151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514986414f109bb1c3d3ee6fdaa13390152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4196a82f8307085607a2c7e8383c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b290ca6b8f81498fc8463ce2f7f02c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5b966d6fb42909aa35297586bcd41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e0ea1c2f5c87d60be395b9db0db0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c54c7ec58c7afd07e615a5fee49f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebdbda50962e0261c371618be1c547158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e60d7d45861b9715e5a00e7ebfbd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332d4432ac2be46757fa91784ded265160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05e95333304cb2d6bc8e08cc65bc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a87649a19225e1918e0ea24bef5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd7ca50a4b59632e09e31e5de9abe1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08291866f45540e05b182330c72ffa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221b014e50588ead3e81874ba082d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e72583efa46602c8a99fd28eb02051166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcac8578add31f1b9a604ccc6f954f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda35c886b925b9c8a8d48bb4b71c77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd99cfe6ab91b52ba652fd9f82c3f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ccb256eaefeaa9662e62cc60f2c4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35498f015b76e6759bbde36b6a354fcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a89918e65868e202288dfd39d454ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c411b919396b4338cdc4ce4fbbec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec9229dea8d4dd2dc688622c229cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb56ebe9b348791554b28cb26c019e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c3a323f0f04e57d386d54e453c842176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943658dae68952f477269aa424f652b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb42d3a774d7f433a2d6cfcd680cba3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286805cabf7a6920c9388df87d19b1a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f3117443c62ca926364e050fc0a61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c619fec2dff970014c30dbe92ce6b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d038364f7f61daa1ed568c72688d4182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd621d2c1bbe68d87fc1f3e17f2ada1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686490a7b81de6fa725a56a13a5b7b4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507bab43799d52833cc72a290e9e78c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ea360551e698b658f6edcaf112604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680ce1ee0f3ea1fa960d91351969b9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d476e1148da80cc63731a7b63a19886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa3dbfb93ac3fd721cb7b49d43a7927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89d92149445ce4b4ce427f009951f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b50d4a725f250a126a274ff9e85589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f388322f3a1026e22b56ebfc8e38c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fe2f8c8c1079624f493156cba8ad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ad8fab3fa5584a98a318a4c8320312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00243695b7412e3e33c9b55dae70213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4e88b333e63a36b984412ed708bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7808b73811ebdee007b8afa852cba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400f075f9adb6352b0e3de9536f120a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee7bd08f00f03ae662552327693d7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bf294f3a58ff67b79b62adc06e8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d7f708be943aa46cb4a2ff2b8c87f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765522d7ef7fb6b4f417acf564fda7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da78b561ca0d48a6a84aa2606d2d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20c7534adc73236dc0e390032f96f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da854083b03f5f27f1861c98e9453323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab61474d4ce0b7894f886e35606fa4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa1044f0d82c1defcf3b86ee73980325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e83c85dfb7e9f2e597e41222d863926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621111412db23d26e1f4522f71e151e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3bad9395a298949ebe9ec3999534228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78e8d48546aed4e14dbe957335ca529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcc9a4ebfae3d629259afc30850d5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4a880586616f2149a1acc9ab925c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e2e6a45ccf07f35688e1a15b1458432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7eb12c5e1de60904b4affd80acc1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f26eccad5808d1cbf082980af0a8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5065ac624f9f4fec5feb726d8e87c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce82be7634d157eee25338ff860dfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3228b7240d0a992acea2161856cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd70b65fe7e17f56a44e987cd252438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da51129174682c47760ce307083ffa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1956847c38efaecfc082778734b47e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758935731a8f63817ce60121ca985941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d1e457dd15378b5749e1d401c6df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe95d7c105eba07ce3dce63ac8c912343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ab4ce386a86906a5f074e07700f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf66ceef4b0f5c48ae86c1e123917f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa5837deb87277b4f8eb3f0a92a29d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d175b6f36a1f9c029ef368fdc544447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9dabd369db2076deeed01a18179748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0741898ffba9d233a8122c206f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18bfc7b66fdc88b366eae61cdf4ec950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cedc643fb3f5939de734acf9f0af7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5dd83f6e01bc89dc745f286b1ec0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6d243a6a7698fd5cb5a2a86ed89f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a2226b494d7b66f932cf4e1771d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a67a25db8072406b9efa7ca510ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a88407074475ddf576f36fcba683656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e7bd42ceafea6d7c8a7497a407c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33d605935c90d5dbc9fdc699ab63658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7356b0addd678f8f86536aaf4a99b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049fbb9190d618e42d87bf2306b63e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485280ff8d58d407145f2892e2c8a60561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630e27be9fdf903e9927f8c0404e84a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040480672651888e0c803208f6aa43d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88460e821870c9ccd4739ce5f8e28264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9fd09d1b31551bec1c208bedf523665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35efe48cdbc785beae0148a4043360666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53521a577dc1b571a4e78e8c8c7af7b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa6fd96e9a7d4a418057c27eb6ad0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439ec5bb926c1c6c2e6bdaf033d9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaaf7913995ad0f8c8b6b31069539470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c462d875bdfad077e4c18a82147a5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b52016bf7297f895171ee49a98f3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be2f489089f736b69452453c478b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3421c59d73bcf0d98e06eb0127bca2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0996a1ff8ea76775b725f7ce27eed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566571ff71ce2353598ef6b9d6a9672476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8ac63879a86f62c9cbc7d34c19d2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ed40f6c48d62d933bca407df147b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce12373c864901d5ed46f87ae60e06d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3ac42d088172c30e46ca596806e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8273fd6ba39c5aa3551c1c583d2124081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e76b34496c3d8995de0c222960be9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09841492d7cf716c699fd8489994eaeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd84f71b336e02d4c656c8537b63a6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e45826dcf26d3c1f65b2eecc3a0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c317f4abe38fbc8c237d3511f42c82d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c21b161f86132d1f0d760ced515e9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7165018a0b42842915fe13bdf499688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e947bbeb830c3b2ccfd5d8cba138ab489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab09b8f0a580237b2452219a726bea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674752df196900a6c6e38973859f3df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4567497d9b9ccda7c0ad1bf14cff792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde9c071ae28e2b8da675a88f216c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97592ccb48c13d2bf0e3fac2354d911794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b7bfad5cf6a5831950e361ffc1f8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec263a4ec9146d2c3716ed949ea1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60808c78d0164aaffc96def1911feb1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3698944448c86a4aa74202f1a34110b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9803c3ab19ef91e3674a091802be3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec77053aac225673b66d4ea8350eac1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c22a681753ada2c44d36f9808cada101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6f574c21b224411a8d2a17c0c7b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc3829d564e3ed1d9ea069e88e4d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a3b02875510723abf9800da95769104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e7bec536658101cf50b733f6c80d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae130545a6e1e968dacbf5665b46f892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874558a64b645d47d3883c814627358f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aced27523423d026a78b4b710d54ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3ab70477c32b98144ec33479cf24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca3bfdce8866c7773bfff97a6b449e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d3e7d3b3ae57ab4c26dab4d74209f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabdf56107013d5722ba8a5478ff6cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce5a7b4a18edd3b0ee594108eb271113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2383af06905005b50a729baab5f9876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76c0639422488fba07d5c9421ee3bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f4d69fe288f606df356edc32820e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe7f0484da9f8c69a2be38a7f46aba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0a4ed2038eba22338c6623e1b052d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ed625aee51e610a1e4d695d57ad5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b15cd3d637985dd9aca847f5abfe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a6e30dd95debf17a3c31d4dd661d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e3855c5d2f00d6df3885ec92e4285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d17ddec2e87d6eff03c6b5d87e41d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567c40df19477bb7be06efe857549b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef744d7a09553bdfd66359095ef93a9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e51397c9dc48ddb7b7b2536d1ffe1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487b61ec5ece5c0c1e99e1ce7b9bf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea785ac84cfdc61a36317bd16665cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b36af54c76f961dd2c5dfcdeeb1525129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b078c7cd7b8a3149b3524b71d1fa67b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c103f5e7f269cbe865222bfaf8f5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db46b99b7ec6f84f8b09c2b0694771132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a72f64f9d68a666dfcbaa6f6ac46db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5746b8c39b9cfdd0db9289b4aeb7f83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844526642b76fcd9084be6624779a527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b53a1a2c3722c391aed9b9c8d4f504136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda92afbbf62e31260f22d87ff6a4f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f3630153b1f9f9342afac43b4a10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db7c4c83569fdfd5df946ca4a88643139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1191805993e2ffa9bd72e6bf3487d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00356756cffd14ee2076f9cb868983c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71aaffc2bcee35b3994cfc962451b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b4e7f7f252b92ea07c09715c5710b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d577310b4e7fec68a351f687d94cf10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55c8dba07b5f3ffa17c33b50d3a733145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a064564c4054f91e850bada24291146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede017672c8d65c1556411c665f998e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a761de265a829f6a6a752a3d2b92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb195ccb5b081bbb0b0548394d20f40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d9362c11cca9b23fe5478fdc297f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c34133b66ef38ea200747a8df2913e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267acc7e5582e39eefa41f51e96e4254152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2745b1a3bffd7cdc7d6e17fc2fb8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336baac5f5fed704012dffe74dbb63c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ad6e24a5f99cc214d22e1941b32f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f081783e82f2ec4d663ac8cf69bf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70617c3fb197aefd42f3eb90f312919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0596df414d74a1c502ed6462b828158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b34f46fd65e36e73f799a12d7af2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa7cdf495c500f195aa08a090b6891160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc16e57fbba07ee41529973f43ba0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864d3300fd3f3fdfb6407fea6062a45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c22afb869feb2c2ef4fff330d63d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6efe06114ae167be153f43bcbbb32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c50c9361d6942667aed93ddf701f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4552afaee8f9ccd89b478b28cbaf5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efafcdc724550681b8355c0ea553268167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed102b3cc48795b5d069eccbb4950fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab705aafe0af17cae1a5d032e2ed60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddb727f338822f9a7dd05b860245b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f44bc5877bc06bb0635eeecd5f74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc194f28c0907509aa42168db7f5f8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17213676df92d7b73cd72d5c3ba92681173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da721f263947e1d044a1f131cbd0f02a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>