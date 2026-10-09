--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b196a770f17c45bd066b83f4553107a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0f783b7ed488cceb3517b6598ebf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad24f4172aa1b2fc207da77638292493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca340f61da4df7ed9353851f5d0e6c544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d026a57b4e95a623b956c1d423e8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ef25736679655848ef605d26ea0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf51411d6fded149ff429213714357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edffa1d7b30e3973211dadd4f6d9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84f5ceb513749cdfc81674618c2a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d35ae0ea215d6ad12363eaa4584010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961df311a7b8f98d6f3644cb4d62d5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c8bd08f0c0fdc0597075ae768283212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad5572c198bd6e8459b77f7d5806013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e165ac9a0955c9d7b87069f4705f8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158de9ccf27b2dfa1abede6c8fb21e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a12081e5ce6f38487b59bd44f2daa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3abfdaa6f21f56dd441f2add6695d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4018f76c12187ba99637b833a810918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddfbc0bd520bc23e9a328f5c3e858a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae87d5f298b0a6bb60bb7db68725320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47844a5847a0a271f170614adb30148621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9b124d6bb323b6dd02c341a9c8b4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a063279815fe813ba52aa2a4bc96a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc1dfe854661c0468930952b9cef624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044723e6ac7e8ff6fc60c7cd7907fe9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f01727e15cc633b97402e5bd4ae69026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1fac7e3d57138c77eeac905110e4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c086d40c40589e5c982f8406a2b3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210a14a26b059ae9fe2dda5138d9c5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146465e2fff511c477d0dbe213e51f9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41825cb4bc22459bf64d3d494c6883831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fc25c98f794683056caaa4eb39ee132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b117151949d15c968d5019c4870733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522625a043ab2711e9ea082a59d697534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da768a5f914816f266426020e17705de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859035df9022f021d304b1c950a6e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c01c8495516d5ff7d26218021fabc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1c7ad49443521f23a995c0ecbf2ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68128bc44111e10b6ecaee6beebc72d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8eb1f4ccfda6b9042945a213c0fed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7036fe0d05eeba2004ca68ad2fd17441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e344291dda5e66e0b84d1ce4fc451f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145fbc003188aa12da0707cb924dc8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce118d51ef9f7dea38aa55cdeb58d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca463a6113292c4d2cb466f98ed16d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffacb061a90a7ce69f029c8fc8ab3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1255d5c19c940152ce2a8af73f20e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c762ae3d69028a744da0eafbebaf23448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b82b830defc6b70053537d85856a5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995d1b58ca37e24a169d31fabc5272e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1b5871581dd05a776c15673e1c47651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c0ab1185e7d334aa8678ad6bcedea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9bf36e10257ab00b80bc24ef41c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e6c3ebde4c77a154c60d7ea4bfce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10711c5a9ed662faaff493daffd4c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd2bb8e7cb5f80befed9c148df6bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0478973b01bb9a244a19b129c443d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59562e6ca2f27de055402858713a2cfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9da7f070b84bef47cad26ca943daa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721543a8d3d5d1ccc7334b31bbdcf36f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766963e313a61dc139d81760ee8c4bf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc34675a714956930cce53d3ba60362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f633481b358de25780045b1ec5fdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942debba811e489209b2e0597f6c3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d078c2c58aa7423a89639a7430fb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325130e1d74dc85c817e8596c89bff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111f425e4bbf33eb888fe12b01e15a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbffb9f50b0d0b3406a458e9e04de868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a64194b9b5d08456f401f062ff7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea5dedce733da53ebec915101662270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a6fbde127cc5bd75ecac4dedd455671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856494bad81e98984f7447f80d07b0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456dcb2192ca5e54c268dc88b1f12b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db956f6824903915fb3690517e020c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857691e97365f7173e5a9c7fb3354b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632c8912c2b82cc1406ea1ed55308de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aaf775cb1cbe94d701023fb5521a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e143c84e331824c7990cf6dc57ca92e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877ed12df3873bc193db125c0ad95bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2531de176d56e2f3ebcb6d2908b3fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f48abfd8510e62ff4325d7e44b2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8e12dc862283f9b7a46ea40afb50282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642491ea1ff20ff0a9dc8d6a836380683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43e10f00b2442aba7bddf075ace2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff5a9f0ebdb18697da781f44e3f8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a75ddaf8d1ac193279feaf1cc843786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acab398d472a6bfdafa6b03e4e57587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4005d96ef467188b976c3aff6c2fd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a98620d09387814341a8cfbc7d8ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec31fdb0f4404109e4b2af1dbfcd2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49a4b950e4532aa6a7cd0e98705ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1576931bd0d7a44d6016a520ddc12292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9961c1a73d9028ca48cdffd2a155693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc4badd05420e0c028046f873283494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31236d8eac730515dcc15e30f934b3fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a85a98d4083a6fa9ce8e8632cf953496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2550912908432a5fb34995559734297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d40b5a86303fd8e00e1b349528c4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395378e330a220fcbe758ab08119f35a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785c0103dfe75a7040967aced9a8f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7601a0af54aa44d28709f1ef51d14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d2632b1a090320cab23f94d652db5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaea208b6cb558ddbc0160ce40610b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fadde125d727caecbe983aeca9ef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b1f25d16985970e61cba8175bce99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7e5b22b418bcfaaa1f8c39c32e33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a0ab05336f765bcd1ea73a7cdfc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f7cf6824c9c6912330c86d34ab7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7235be2283f8ac9e27231bbede4fc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422a335dddc71b26f3800222c873dc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5593639a38d08810f0f07ee0bd61f4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35678486ae610427af34fc22772cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f6099c38566da54543e283e091be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de6b19b1d5ef9b65426bdfef4e06f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5f3fb24e510de7d880e5b7986f473115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb78dbf302c806b51a418ff4171703c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88335a52bed1cb0f961db1b994d4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d20ebce5a0a4a0f5e65a2bb59cf99d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abb18495265059d0be7af2feccc14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e35f090bdd28819ea952b81e645383120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b71654397cfe452e34f7958db946f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb135264d6b93463b596111ccdc93c48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bd05f98feca54d37bcca6a2ed4177123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b5746d16a2623138b4f168467608a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb374c6949013a916ccf6076bd62f2b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c351eedd0cd4bcda45ef183647d808126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa4e5e3f83fb170990534004f46da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be4aa39ba2e6ed8818d42611cb38c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f37fe44c310db7b53e2812b1eff8be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b5703038c6cc9107fedeb5f16eeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c884755dbeadf4f93f8645e053638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae6e25ed30a467b738027bb31986b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a248fa698cb46837bd95472bcdd83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02564bf701860903a4c8b173155f87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca7b8f956616d431a4fb99932f7b7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30523558ea2384ba697ec2fcf79932a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce20b579db8be368e827ff77e1a465137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bee132f00934cfecd4d5ad29b25b52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25120c0241a7a08316afbf63f89146f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3c25d72dce1a7f6c03fbf29c29122140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4edb3002256e8b54d1818fd06455d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c848f437bfeda06d757bbc41aa6ca4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4abcb7daaabe28ee30990a47ef3f46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0d3c534246a0b28c86bbe703afc74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf3421c8ac33ba9639d5c7ecd74f18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273fdf8162d661da4dda3a85f079440146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6caaff6ba3c8412faeb337c201ac86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55905e1ec11f1ca548ceb385682e4620148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efb05e1b56d4d4155dcd9abd156252149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dfb688456c6fec7511b6cde5f5007150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9da1335945ec0055c972b1b36248b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac65e722e83d540fe0be6ed54cee29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae29eea59efa2cd4962a2858a70e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd3fce156b86a93bb274cf73a0d5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec06308f49fea4cc314085d57154f8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f2d72d688289094a0b868af9a497c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4e6c16d1685d7c8f77b5cb6aaa939157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe128c21599c1b914d058aeb6e752f8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a0323c8f3201015f038fbd56dcd99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5eacc82298d5d17db8de9519eb95b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e14997bdeb11f3f40fb153a2570ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1896de947039a92256688773934673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a0e72766242f14e58d5ef58c9657e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c094fbff925d4f30c041f8e828e10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a64ea70ec4edf9e73328965013d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d21792c615fc024e5ec360b09c208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9587c8cc56dfcdc910286b5abaf1e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33922b1e16f6862573170d8bfa95f3b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb0b952a0557c44dbd23180673feeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56818e831f7498180b7293c99e789cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b5539c446f03110960e88fa7e04a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b944bc72d12802b00dcc51ca90aed5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3bd67f1ebff7c9f0a253e89abd84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea0fb8a4798796f9d4c02fe0b7231174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7494b94c76c7e1488d616cd0e624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159e449046727231be10247012c56f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9b5ebb221f9a4797d664f48ec0259177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f175be18726e32fe9f5e087d006631178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fbbf0f1498f391a74fa346013f475179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1965f0ad1ffc40d7c3a9c8576efc6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646395b2067aa4d97c0b80332e938851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70484d298d87459bd24fe81adb46ab02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8dc53b1dd857d78a999a4b0a44c1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46716e1ecc5b9b5272474ee6331a9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eef695d3a28f617dcdaa33d44066c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1a39c144b8113c19fcee7a4c28046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0957e8cbf5136286b6dd35a93d73387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c549befeb030f18794f2219a26b64f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c762dc6e8c155b3493c56991acdaee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7245d8c3de13960a432de5b0783fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422374e1ae435848a13462295b7e139111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0dc67466f9220a47f9bbfce0656d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ee8195187d4c5b3bc13bba539b0b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeaf4d309ce509a2a18bb41ad264ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e716266fa3159093a6e68f7fc25c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc21fcf7639af24779ae875d2982e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6791297e4da5a172e6f57813aa7934517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca301bf0c4cc56f89d4a1beed468449b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a846f0a9cc11b0daf616063d006419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ebb60e98058a47a30c25a5db89f4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe9d7cde75bd267fda2f67a61673d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58471693f55d0ee7b901fb47f4a7dea822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a1df216e2e9b252da504970a1d27823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4dabf0bb302397aa447413d62e9fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce050c91717894f835327f78df2d7b0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7352411acc5b0dc91e4336bbf92bf8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950376c8947009a96897c4683aeb43127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ea01d5cd5192af638d599d89c0e5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb04aec1b0dc31a87967a3cffd46db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3d7de71f0e543f6850453ffb640d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62ba3a6e6fc1bcd43f863ac55e629431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e1bc29aa42082161a3909a2a7380a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ffae7eb8e12b83c155cd17fd4525f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0adde2036fc3cfa3e2989443eccfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5bc356bab9d1d37e21327a143d0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473053c41753c6cfce61573cdb096736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268e132049b6b0a0ab46d0a129225f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f6a133013536a70e22ca4109012ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed476bdfed8f5dbf99e58d0b8f325139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077023f4347a6aa601e47d708bd93240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b34be00b3c2ec00e580fc5f99898e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e14720d301929b0d782e0d2240d8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfffb37d189d2367177424036bf628a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c913974fc8a6dc4d31b930276557e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9b4d2014f6d82148677699e4021445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264a887b1ad37e8652f1bbe742eb39746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2bf90d814be2992c1f4f192a13ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695aef77e1b37d163ec5cd9e10d726648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92cdcf0dabc2731bec3f59a86b691549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4673530e2ffa01734a637265884a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99171194b040c7edb24ec11dfee70e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a31b1e286fab852559124aaf230152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085e3ee26b55c1b0cccf9b59988fc9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f874bc63439e6d4370b7b820589c1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5044443c1e0fdf795119df1619bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997ea5f8c9cb1693814c94a488593256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8580e0fa82c08d1b33eeb603e661fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f3e4b488dd0e5d4f1af9321496fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2256de87bba5a7539b21850fe13c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9b511eb2d95d19b67282fd614b83660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79fe04222e093e39bd1e853de19f4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5e94e80d7f62db513d84813e4e9ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09999532e4a81c78c668b8a16a4ad2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebffa8e8fae8e0cf813494d94c8756464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80890e9c44f77c87cc53697f1f23396a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085600d16e4ad0b0781f22cdd54588566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf42f6653c3d55aa0e8febf258615a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb64c4952148c5f183e72dd3b533368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb527f56e2158858f9eeef6637b66269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36300ec01938e4ffaa6b01da188906a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c21e23eb00142904fb481331529771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57705e8cc676aa7e6ff9e7f12a069c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98dd71682e2357cc34ed3bff28b09773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8851bd23428dc3656084527cca9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d877debb03ccc8be67c29eaeda89bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd406fe59e1605182009940273fa7ff476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120a8d80fd7b3eca691d0846094e6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512ed93018ed8e0ad6198a1d5e7873278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4d45b103b68e0f466b13d098439779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7ae8567febb389cd39591418a23380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a582ddc4dc69d5dc91bc45b8dd3e5ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1651b774a53b92ec87d7b2a3fecdc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5168e96cd32a340eebab37bfbe1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938aa59edc38264f35947e0ba7dac184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd4cc696c76a8ad16cf984ae0586d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03642ba5fa6545d721ede2325d0e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454d37db09dc624c69d3168c3acb4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280827af9c0367a77fe95190072ae288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e42c50d7beb1d2c4a089543246a1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea390da92991dd2e95191b3d82dd0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60d7e35d85065e280fb59986c02fbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941924d6137ea8792669eed3cebd2f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b31acff7140d476e11dff896c2fb2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f479871519ae511eac1637f0ca60c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3718d8f7bf1721d0a37ca1ddb6b8e2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6edeba38642d8c42a1b5a1b49510396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75da909028d85e9c21f688825d3278c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595087c18202dcc4421a2a4b0f16cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7af0f202e59d0211fc91d1a097f7cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fec66a41862310edfd8d71ef94bf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbcf566b2d9fbea21b8436f551ba84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c9a376984828671515f5e28d1387e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739141c48f4e9f06fdb0e6e1cb548fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da137862e70499b70d9a52792eaf6921104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8349fbe2f5fe820e66a0ab6aa54b77b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e857a1d97d72492c34f631aab8edff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74695c8d04fff67032e60531067ed13e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7748676feb94a1a3458c27e99661cd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344a240bd30d8dc3563d14d7356fb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592f58a2be433ee8520f2f2a15f5b7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c94a4df826bfed08f4d26f4af951b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc0bc07298981aeafcf906d79401cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29eec3153b07a1f0a92ff77faa8ef8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18270f8ddb92f851c1219a28a738cbf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77acdecc3413192429cf12ef600698115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad8e3d9dd5bfb0406b0328c71fba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f0040cbde634dce9195c635d2a3a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709e876c1eebb18512d89a843f3c043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cb5a5fe4c9329ce385addbeefd639119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb931cabe11627b776a50259ea9733120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd49e3d5ef283afc50cd3d623a1206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc5bca6888db9b0eb676cf26a85b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71f608c6b6efcea30e3dc8f65a329123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519fb70148d67860aaf835f80497feb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354dc1528c5c164a34e8dc9a0e1c489125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be612b79cbab6dd9b7da12b53741be4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf34b76349ed973bd4da5efb586df11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b916a32342e3e681a4c7940aaf13c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded08a1390a942d4ed7e976eb1a4c5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742ebdcbaa3c35669184b54320ab913130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c1b6b4eb8542e2755b5172641861131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d2f38965c76aa8887b2fa4c710d0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf4a15da03f016ba01923016a6b441133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11071a430c1f3ef1664967f49818435134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1614fde1d864a92beccc30b9f179001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1311b6156c4f2c8a7a8bdca52000136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea2a7366f6738eed0d4436585b04c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828068ee30af067d5148613f312a474138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd51f78077947aee7f367058f7ce28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f031d3b5dc774a5f3515f325d6e736a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a892d5bb215f74afaab086592163e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c6cd6f9ce04a26ef3a544b647f52d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6beb2ead594398a6466e98faef509143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29f8d547e8b87722c19a914eace71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2831e541ebddc58403af89ae90ac8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568785b7e0104d47755b8ed3f17076c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbeab065c5344a626c0e6f8ccb5d2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6c0496b4710497a1f9f790699842c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e726d2ca93747235df0281cf9bac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3dbc2d8c3a7116bc02e15b65ece44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efed0094c6df9a8f348283148ed3ec8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b5166aa3b310a95f1550799116f4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcff2279bef44da4a9a97f85448b470153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bd2680600a340fd5b45121ea2892d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed704669906d6f6a361893cbf959d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d859c623cf8efa815ccdb57d00150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6b3ac1d5b1e1d7c3762c4e43e589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56204c56783912b4be0cc1aea98bb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dad3c8f18d2d1ba6aa759324297e31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2babad9197035572c5700af80aa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cf96227d358856f807dc3f21c0dbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb9e15d945b35333d853ad769971a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c5dae020c8eeb5e95463509f81646163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd5beade1fcb82acb5c1aef63058a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec014384e0ce56f5178f272f05585f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84f6acc3bef7b6f7f4f528ad60ceab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ad8dd04a3850023c203f2a6002687167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef11c14953630dd47a8c89addbbf47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be989f46daa5e12bef4d30e56c63b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4198316b27d09eacc7b1131bb0b978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59525f9cf7a4a95efffc31a74aecfed2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa933c463b80d5e4528030aae75acb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc33c4fbacd461c8961156b7b1c615173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f092d5132ee4def86dd1aa7481af174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>