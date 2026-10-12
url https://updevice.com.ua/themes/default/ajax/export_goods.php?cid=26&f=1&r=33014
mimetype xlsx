--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e16180146d9a35ed9bc069db20a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e65d9e048876c7c77b9eb23e2b852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b4881920f04e02221b5e51231ed93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279a9afb182c0fc2d3a78167bc642184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d4f438df8f16d3cb783aae22db4b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46cfbf444e73740fb20535b62755176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe4350c913b59c30f0ffe8fe9125567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb594ac74110e5de42e6f222e0021fcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe6b12cb2e5058322845e326c25e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff574a78ab9b35f6780c8abc2b73b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c65356d13576c4f96b6e94c66c81611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d687463f9de6e712db0a8d1a5afd1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7928554b2ff78d2558488ddd645c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d5209cbbdb0fcb55972dd62eb155a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d47e59dc4a700e71c86ad55ad44515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53a3bd49f401f6e09ba31ae3114c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a139e45233d17d08d09566655ddf9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b1b8afac9cdd4b77d6c76631b2c1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292de62d97d3517bd7399958baffe9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415151ec81e9bf70145b23f5393f5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b41ac6af693d75e3ef82626e43d5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc94ab95cf6f40633fdcf3921f2b1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab62a3e3deceb1b856b7f6fcc3d13a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf9198ba15d55f40fa0fd995ee0a3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797f61fa2be3cb21595ff50bc65c46825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687515f89654021ef978f07b3451ca0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec8cec39fb6f29d5483e15281fe7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c16ccd4f4f0f6dee914d4aacd81e5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9177ffd0dab8f4442d1d31ae675833129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd445ff3a65ff5308dfb59496a5789730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2515accdf66abbd1dda26e2a76450031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82959aeb05bbb0b48b1f7a587c4297b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc3d1c18c2b19b8e71071c2dc6ddbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec92ab82dbd02347b01ae648d1ece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff85c1054e0f8e4200271336aaad435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df628d2484a7580db7c0ca20dd27f6c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e750bfb39f527f9e43393039e8b00e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed681bc19f2897233d938dfa2f4f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcfa913085b4dfe79f03ab4d5bde2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16804a20985746ece472037bcf40740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db4a120f7896e7123cb712945495cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ae424d5f76e9af0f5e304ea83328042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285693eea2cb870979c1e3acddedc33743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbed0664d3a9a042987e6a28f9ad6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade6de9ffa81bf70943f4c29e6e9b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf69eafeee3ebdc55ef0f66286483846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b657be7eb44627ea32c3856b386c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dbe9807a9c40ea64a779b3528080a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3a7ba5d3e1011c7ebde3f4a71932149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f15e9354d674ee8aa3e326199251e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6ef2dc178c89daeefba817b93813b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3d4958965f56eff9116043691ed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae648e72273b9463abbe3e9941c96d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72490d7fff2130be1b66eb75e4b854c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48109d96989141021be53bc26cf2d55955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4c0da89feb5ce7f297d979f6bbc7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93247b0c65ae796d63e3607d3ee64057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189cb112b2f46d727a623f75be2c60658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ef17611ef40b5bc4cf6f741c41b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c85a29a6ea06fb347454b9e00d0cbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dfb615c74a2e96ada8aa6a1aac71b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47844313f1030e5a5966a8fe05130b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c547dcb27dc9bca5bedc639cc492363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924720452a3a69d7047b6afe57bc74b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f2856890dd7b97ab2da6655c5aa8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b258ba410a7071208d45774f501066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adb94885130747251172f93dff176267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ff4e37e901eba75890db8771c9e1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e34670f966df0b546ba4dfad91dae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c379bbb5636f26ac5ae4463bdebd58f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810acfa47da6f2649dc17cd9882f03471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206992420ae21c919529581533620eb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af84760e2089e3a291a6e4ace7f2ab973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6139adac6ecc71553ad350309e3995874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf9bfa3c4005236f3b9a730edc73e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1027d8ebcd5cdff5d578ed1c4a241ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa84953879e4c55f77061eae34ceaea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7637b9f77479a8be364bc7f5d06b0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc018508a57ca12065da391b892c2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a458977dc6e83dcd1963d1374379080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87665e9c8fcbb43a2bbdfbe558977f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db8fd700d1bc7f4c8517f55687bfe282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d48ff10eeb7171a25d419f5b8ee683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410549189a6df1e44b5fee58f12b1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1893a6cda4af80944f837e8449e18c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f2dcf4de8b166c0801d5bb06039986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d03ddf460c16159db99a62708e3d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4558fd91482782c5c7e325661835088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5db5910d0dc090fe35409e7156d4af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3248285b01f629186a1195636aa0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e496e64094beb654f88324e50c21691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da2efdab20d715953863a752dcca5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13002bb315a0807abdb8797ff06bc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d51972b10925b41b093d9e8782b4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db611842760d7857f2ee4e856a996a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b92757d38cd34df429ef0abbaaeffb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b28049f15d4b0688799d3376a11397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4363917de4f1cd33543f4d2829e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b114f898612a5544593cf293aa742c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75af12ce2bed1b66b9201750b92df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d403a119d8dce1eecde885714845101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5b02daaec87aecd0f4eeb2352a672102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9565d82d830d671971996416b95fa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291cc2c0fdcf44f618cc792151d03c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff43179a5396ad8721fbee418b742105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac8bb5315e8f90c5254a10066d3d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f30b291bccd5551a494ead9be142107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df75dbb61828d55ab2e0ec54120171108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45176061b316634788cd8202c49e673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48c437fb2ba09aa0c3a9d6e0c4b64a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db617800d5aaf64f2eaeb81e46663111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c229f1de35fa6c8db15446a6bb6ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f0d9f96915431f4231ee1f51440e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e28b53a374aed4d6d05087de5cf5b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2f8197e7825609c9249eb6e2f167f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5eaa137fe9c9e8b1f9982c2ef7e05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604732f5b6e9ec63b684b4ef9755c608117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d68d2bf74737b9e7a2b3cbf57ddadb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1249e6e2d4997afef8b439a2f55fb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922834f208798c6f39e4159da51e6a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b958fb2f7a866f3a03fcb35ea87eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ff73d3b56c01363748e6e3b4a9c97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c1ea26497c9b46b7ff24251465bac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574edaa2a594f62f27373bc13055dba4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17affc874f1137d546ab4245fadb4df7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9edb1d160b741f3eed994aec67b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7336d4b3e218bb5d5df35da5758caf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3f38d09a172ae2320be40520e3739128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e158c3dd0b7c3031db92f0af1ccbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb2a0baab9a3aefefa1a416469fd07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4627abede04bfe71eb6c4ad4683b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76d6aae78fc496ddc69c32e7bcf47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b96468b4d13cd9b80e70ef12dd761133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ebe2a1b2a52ceb7ed54faaea115e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d0e1ede5d3ea18243fd1a743c0f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b318f0a014a89a41ac845406e8099136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ffed71c420f16faa71fb3dca3b1c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f63fa7eb5be1e2871947016f142b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4bf31c43517b5a46d7b57138bef98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b579ef25d74ea225f82a46c66529140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630666a0ccde9e4bc6bfb6d02794f995141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369728be3aad7695817bc73aec6d7852142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc18fcb2b6b8535a8f1cc71add5b66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcf7f49c80d67e2827611e18152280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbffe9bd75a9ef482c1cb590f722a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611074268facb0aa90ba55b8d2a40d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a377c23c5d345069c34989e3056f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f84950a21d3b2a1b5200ad5bb4fdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f7c6da5468a2d0b21db3f02751665149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a4cf9bfc1d9764388263ba3df5363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983dd8f58409be745d66fbfc8ac8a23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3104ea21136bebc5cb858901ad3a703152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20c34d5e0bd4c8314cf41c0c82c7ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758771411f932b35bce5208dfc73cb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96790c5d1ec7e6f9541d7c9aa2ba0de6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7088ce4c0b363ce3a93558541c1625a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf993c7249b4007ef6214bd200119e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2080fff613fe2f23faa3b14b36ba8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d888aefd53b79e79be764a68930ce57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cb4a03686d43e2be6e806387b49e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbb3f30ddfa2d727b23c27544625bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496bad1add1218e58f45de1a19cfa5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7f2d1be310e9c9dbe67cd456cb347163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37febca95fd3e6392e123af81981d58f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f4b80af19ae2321277fcdf8357ca3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674296c2d08261c5c0e6c9a1f1890e41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee3180bd75132d39c84b60b80625a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f7a8f4c9db4a2f0d18dbfa420667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f446fb8954eace1d2445295b32214169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee15e077458416dfa2e18ec0185212170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e8348f5eece2572b3ba16bdd3db4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a104ac6088d822feb296385ed05a06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc7fdaf207fbc83a8e74a968768f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814b27b51064c4a4143b038eb4dd1b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce369f9cff8ad040d18eb820523131175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9afcbe9533a2c77cfa1d1fa31efd1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ad3aa2a0773e71831d23ff6ccef9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ddf6f23bf3c2e22b1d487c196c16f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a883530ed388b175734abd24a9f87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bb1dcbbdcc1504f6549aa2ad2ef0e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61969ebb4951f7010904c32af1a691851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6900318b56b08515429ef3aea9002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141792d7a14d2d214822daf1049e555e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac6077811b96608536e3562a78fd2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b76f4a36eb35d5fd91e2780371425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9980f7c6d974edab0f3bcadb801696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3454c0b62a8f814892e5cfb1316107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540063d2b38c39ebba400faeb5a27008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5434d46d76a05f267aa4114a8e1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0bc085a1276445b69e16108145a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357a7df9d6e1651618f9c71a7a0a0a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a703bca2b46bb79779d4a94a959e3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24f412b9e62b0251b91eaa954604d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e2768b2c307f4669a374c23035de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ffef82139606a91eb57ae36be88b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0902f1d2f2439b4b3421d3d9f029916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d0c121b85c0b0b6ce774210414be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cdb8fed32f5066e50ee8dcd87936c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a800abeeaf056a6d6d57ab9e6ea7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff963bd342933cbadc9baf5d4de39320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8adaf9692042f50a31570f543adfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95b797918e65ec6df491b16bdfb3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b8bc3273fbc941e809a3ea57cc9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a2219b5b7d63ff0f587f6d13579224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc521dac5d84e0a25a21e34379119a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79446b05f0a7933bf8fcc0a526ed1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b105f7a5682ad95372096e3062400627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cee652d4c0503049b5db558ef91e5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b7697c54bf8fd9748e5a85f8ebf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2b8e069ce88660dece703f49c547a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a49017ccea2463ffd45e7dcbea98e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b0254ad382b30b5d2055d827041332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32e13ae6180db88fcff259135ae45633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ce215f14dfa824a540548a0e7d93b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca552bc12512313029d90a43646001835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2f7e3ea7df717b0b616d3debb3fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939053b9e4cba96e6f78c37f5f224b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811f40cf4d9692081874754ce532e9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd65fd86b188595b63faaebc4a0b2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb91a69aa78ceaecd1aa44f33d934b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeeefb6741dce179ed5367c37f4e7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe63f1ec4c209a72a54874dee7fd6d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc5991ddce12ab6ba1cd1f9ecf28ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce05a1c00cb9222d9be7c34e355b6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e16c53eb3bb4abae6e10a2fbe27a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02f787b96f145a3523119d9a7018746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efcc2d08a6761df74d8df92d92c1f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797afaf4f9e944f0fa2a68a0e3dd746348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108fd58fd9607c00fb1e67d860de4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc87b40e9eda3f1bf2c869e396c43b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371fb799a1614e219fffeb22a7c8af751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0fcd009af98bf72991c5eff3bec652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91009f751c6d461cb28c9f39e476d4c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577447f2b72d8e56442c94fca50d85454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65c61f1f557f6fb26f3a7ce0f37a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748b8c196b06cd6b70818a20df8555c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bcc85f637ec8ac4f912352f3992a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d75e17ea48be80d958a308e366a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81500ef1605426f8992de1fee1a0e95159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb127625ef7542b3d3291e83b917e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0edf9efa77e2023fd4aa5edea8008e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea0c4dea26453634ac4476344df11762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae420ab5d23c554741e9185cf0454b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51937ebb0f66d6be97b13d8226fb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310b211174a98f36ce5a90cfd1dca5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275ed5241e5768190eabed871170f6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edeb7ed0e2af219512acbec8a68d8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0cc831ee79977e0086333cc95fcc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1ec96851fc0cab49dca47d4a8e9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6015de1d313268d1bb9b7b1232833cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d7e51dce3e40525bcc69b5a80e4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a559c1c44a17e8998475c018e0a46872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd69b5def07ac1e00f9c3df791b1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a726594d3332d38e07d92ff082fc8cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec01e67b882d3df7226783540a7bd7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6661865bb30e61a3691e59387214d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77534b38ca6f83ce3d967de37c5e79f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38611eaa9ad0a7cd902dbe494d6f14278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059a35175b796526edb23de611ad8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732d388516576150aa3e1233eb4c1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ab3af2b77e911c8b19f8e5fb134281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f0f7685ea592c2fde7f9d794414ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1446a73a64d3f5014fc53706ef1fad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83350b60ebe69c4c3501ccd22f73684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c4a470e9a2a141713e85ccb0f3de485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fbec7fdec05dd68f36d93d8397ea286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68767050c7b46b76ac91d55638cef887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be911b1759b5857a8a5215f44ad8ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b813186fa3ae2140dbeb92072bf8f3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b0a4fc09c76f728c79309af62d7aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad7996cfaa25fecf9f662593a43b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1531ea8b6663957e4bf3ef1068f67392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48277e0387e37d53a46bcbfb2fc3798093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd553946767e18c553e46d6251d3d6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1740a5eb3db04247c531a1291aecb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66727db8d6121c962dda1161794d8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a148c06a9afbe730008461a29082f3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118f1b4c505be92c61e6dee445474d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfceba10fbe4c25c45874bd00be40499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bcd2dce615fd8482de39629f9985e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5de5394b960c725bb7de1dfdfdd02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35eb1348b0d63b2a7ed529b1f81f71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641754c072f875de17a694a5ee4343103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa911ec9bce414842cb13e18a0ef6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc026707296f29f9263f798c027473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2460fe1dfbbf141b18cb63140122728106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a121e410461027cc53599b67711ab79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6e124d718381de652e65bae0b180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560554e114f2eab763b09105ea2d89a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e755b154331eadbcff6d01e9d5cdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65cf12792f81003181f64942b4515111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc6fc9fdba406ed5442b7ace062fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369d69e1efb26f13be7ba59818e0413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae300971c2ee5c95aee2fb28a736dee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67480b252465140943e5c0f34a033e1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607359b1fd4cda5f4047fd783017752e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c05fa4cacb930d43523ef5e25bc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459127d2a519168c8bf18b5d40291d39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13b02b6b8353737058ba6589a9b5ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5684e749b5e6fbd7a515032f533d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792b0895f607b201317d475a0e68651121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6748566aabc91e761abef6048af7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b99a0c6e8b55f9472424a2fee252fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d162b0ee93d4cf05e1092a2f3d71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad3cb01e225f9c09e31679357b92f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fdab38db32b4ab3900f7c99fd40fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e0a799f57a13f85e2432d7d2702bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0bc188d1ed345d5234025a74825ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ed49d04df4ec8d8f18a6c122bcf67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234fe8a3444783f3ff41e57d496476f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbaec7ba968896e13b8f33cc2fa23a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a487a164a0bc82d23777fdfb6a370132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcfa4c7ab8009e1f5255865a26d398133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966261c9d9f3a90a59639cd100f68dac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b600d784c75cb3dab605a5c83b124135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf7e0059c831914d77b72a345a8021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dc15bae49633b7408481ae9c41af3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813152146d7e6cc889350578da89f2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29c90380a49057f96a0ab405eea6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94541b86e4b1035bf59509593dcf176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443cad52e20ec238fcb86812782941f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91af8544adc4647533942403744d6e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5301fae4602dacf87c54f254a91834143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c6553535451b0d344aa99616b3a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2775bc756ab5f0b14eb62ef5c687b65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03708e69870f0e4a31638df97f1b5280146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3320c9ebff01059d6622b0760cccdb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb5deb110a0dfa023afa9288e957d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c984cb18ab7409a1eb5ce5f0d3064149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c59bc7199fa9ad940085271669c05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee2214644cee923242296b8e9eaf35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ab408b0debb41c8fcf2d4822c008152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c4cab1c965d8ba1e36a0ce4901af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8b8a7361a146c2be87deb74485d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ebd5e08aa61f277871b137155aed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947e65947c0002dcd81b9e0cef8f47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25f587ed444ba7911808920d5a684157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5bfdcaf5248182023ba3a72ab6f47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e113fd961ec836e33d104beef8ffe47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df155adf5444e0abf2bab8757b1a0007160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b72c12d9a55072761c0eac3e099bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ea6f6799e39e802a6845fbfe9240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20cc348db9ffb54e8b78f1201cb51a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3850240a23448532e4bcf0114f56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f63d73432e4ddc7d1953c23728f13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ebd43739fc523ec134c45e90901e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e96f4a9c370a08d22cece119a4e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e17c887f2edff2785a419ce6ac237168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa0d737705f1aab9dc55e9350ad84d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54363b136ff6069834a6426a153cf15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c347b5383668777e03ce1f00078aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688c6039770a4e09652640ddde8597172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1929c2e10b12a6ce255dfee71d7bbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d39dd2dd9d47c75cec5ac31180fd8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>