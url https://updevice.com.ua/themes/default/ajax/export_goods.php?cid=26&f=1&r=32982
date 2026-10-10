--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d099b017e12b5eee3c3393baa12c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2e60928a25b687bbcd07b55cff4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a141c0a9270fed8b83bae2ac5f8e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2df03f0f078eadbaccdc6800df97a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7372ea68feceb9514903cddb38460e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13786601436a7a5c6534a887d5ca93d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e9d8830c61d37f1acb1d250aa59b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684d78f8551fb2d7563211d6c41f9dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3fd9e1a30bc008b72507022150b3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9444da72c00b5f8f867f10759820110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a45f0daaeec139e00d50e77963e64111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10850c64a7bc8db1dfac22783bdb9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398aa309201d734d0dc4eae87b4836f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdf0bb55aaf30ddef77fc4d48d1ce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d6663ecec67552029482f963f02c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfabfa18c5be928fd602f910d1bf0c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc5b618bc026f43fdbe31580c968c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b18ee6b8e844770e78db17466bbe3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9d41b6d70cf7bdd25249ac95be10a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973ae970bd903fc036652ae4205a91820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddc5f65aab50359255056d1b5fd86521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb603c4c1c9420e3336d546964a3189f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127bdf720b118bc7a44fb005d1d11bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab8a9a139ab66444e6449a9f81c1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232126c535ec7014cc4d455c84f07eb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc5d22963ccc674a7754c90d6997326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b238cfffcb6425db9ad0f30f72ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c149cc5852bd919291092685e373fb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ef9263ff205b9cd379e3dad9729829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db4b9a54d502e43a8339ec14b5b54a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72a0c09c26e6fe6289c2186aa7f25231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b8bd3a577fba6c931ee8698f8d42032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1ea013cadcc63321e907c706689a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d20a425b471dd03bd25ded51142b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe37329e2e4eef5e183dbfa12d5bfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e17db0c00d7259c20974f1e2efdcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90af5d5c577a14a2196dc0cc86b2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720a5a25f62d1f86dae99d7362d51638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d692680e4c3ceed733f86a86282be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4099c4ba5f06f1845eef62b23195cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd3873ba632bd2a49592d95985c6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1883939577869332ca553535c8ecc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d116d55a7b2d262ab059e711cc16c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7179c4ed908ac42b52c086e39eb57d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313846a50ddd3fbb1cd61ad726817145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02654b34e99ac9a351da294fd2e7ae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62cb62d0cefb8ce4f7240a7f95b9ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f98fc7c76b9e07cc05cfe068d28b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cb97fe52261d2fd10e4f2801387349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0f84cf695b414ff61b6b4acfa5f0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9227248a5ea38e4b84baf11c4700551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe365b50c9352780643852e461a5eb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d75aeb1094b14d36befb15065dc2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11229c657c7f637e0c3bdd7829c0f1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19fb482aebb6d873d9e02c7e06df7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de18646f2bde7ab8d2121774a4d31656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c85b4cdb7c7077e97191b45308f5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0149e8e17d2697d05f976af13624c5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e0ce3d4a00a70afb71693fbe1cc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b30745de71e285c7a0408a81aa2ff160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd68d6e3f90220a755e3fa56c0d5a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0491423c225497dfce7f2325af41062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735fb1eb5099ceb5f942c1d25c12a0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592bdbbaa67211b7997730216008b2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ba4ee8a804cdf5a14d2c36b45a53165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f22e063c5a39179c5c8db42ab0ca5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7533ec382487275e71737ab287114267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eac6cc890d1431fd4332f5ebf3e0cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4695e95b54cc5d28e5a49c345c88b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e3355445ffa57f617317dff46fd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b5f1fcd98de3fdeb474df93d1a5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5cf7c121e73dea99b0fa4aa1dbb8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd891a786828055131f52b53b932c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74560650e42ed8ee436faeab309471e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f09873693143f60c194b8b4a6c9c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca16bd566a00585ed3567dff35fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b264785a7a4f0fc7ba40f86e610bb5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e60384aa9cb998bd6387f698851e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8f7d9cdaafa55b92fc94d90d4bf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7558c06ed0156f99afde29f7aaf9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbaa97aecdaff517ab8d7628bfc55281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e6f26ce3f94ed4905295fa80a53f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f845bf4e886b61095ff2cbc5a18c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18929a3e41436cd83fb4c0058d3c4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94805a22e9142824296075817528585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9d80519f6a2d79173739cfb7eeb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8b85622c6f588f0c94fb4d166b05387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902bacc27077e6f7529e2c26fd9c5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec57123039fdd097383653cb205bed889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07df5b1930c4fde5e352457f2c6fd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54990cefd7fa21c344ae7872fa2459f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3204cf1d553197c3259389d65cbbfd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062eb5c70a1be466233f9df874ee3f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9093864cba06bbf457bbf23bee26e8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef22046ee4547b89d40282b7198cab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658922090ba83345ee536f8cc7337e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5806afb833856dd5043e26957f59c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d85719bde34db9c0e679696ce71e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a2d497af4b96f5a5ede079ae0e0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daf9e033c435d9bc3df91b9765212b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd121578acbf29237434fd8027a076101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab18946ff87f0faa9dee6af43cd2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af9450cfb16e63562d53eb30f2969103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed1db9b7bb2561355c873efdeb713104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbec89c41a1816080e8c4183d659baf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a51b342ca46bb5142e08eda92b232106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37616f1a8e9a84dee09ac055cbfe8d52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148ad75fd3a8a3def1f38860e9f230108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c76586311cb4a736998d53cce0425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfcdb47588c8646878c1875967d2c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca114a0be64310d3cbf30dab1a86a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d399c47bd562058462b70bf14ffc0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd3933eb9379e25efa3f53b926ca6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf7a1f166fdc8612331386c556d16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08e34996744b521a966a62ae78821115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2f608515cfc83dfbb95eb2fc3138116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316706aa6a1f97edc279e783680a2b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43c3c66e6d439f16dd5eadc83e5978118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9619a157a264a464700a8c78ec5e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf830beb418b8c11ce64a20210b213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c115180e9f07feb3806a4d3d56d0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb392efee5dcafdf1764b4bc6165dd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b21a3ae553d29074ae0b30cb4dc609123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a09472688cf69fe75a531dde084887124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c887050787b345b4f28e14bf42b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dc3de11c6e409ee79e2f891cfda99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2fe711d27aa8d7f1172473030d0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d1b278acd030bb679b1dcaf9562a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e696d6b927c266a9277dba16c45a00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a92c56f0e5e4bfbaa1f8cae1bead5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aac01892e8322e488341ab22883a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b92152ee1fdb2ddf3b7c7b0ac0f390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42405269d7dec2dcca74024cacc463133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648970457140a5cca12f936dc94f75f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c9f1effcca44641c2d7141cc4634135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c0cd654f34b29ed2cf2c4327f128136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d9fad3e751e88a7e0a65f9507508137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31896722725c01f356ee3e48d40f59b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef472e4a26d568fd98d79c23a188edf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc04259847d83660d7c834a6d0083cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe4a997576f9ac9428c293690fa03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db100bcade5714bcd8826eccb261cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a97eb5de136ce6424d680f1263ffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8de460c3859241d39419a967ba009144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fffb8cebd14b1eca51743c1a7bfd49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daf101aab76efce6451bd7639d708e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fe10e6a08d1f1c77d86bc4724215147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf34bdeee4ef8c26ad978336e6e18d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac574ac631d3451d36b0dd8c24d0835149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da105c8add0257ab8750ef84b5dec9ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7ef829d23327e4558db03ae448a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27164875dd2047ddfea27f567521c35f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc4676a6315693f9749445360809b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcf2ddc067948d7721fe847385842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2f1669fea42aae5f9e03c741784d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29252b124f557433b7e88d6bb7f02c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ce8955ae26ada949d6402bc3cd27e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2315cf2c95fbb451040a98c83fbca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c7bfbc03f4f570cd3b99f69d3571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbcb2ded86118d5ae3542e314b402160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52705774b78bb90cc1fc25b885bfc341161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d238bb9b5fb24eb2d0ea559ae06e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c3d5a5b15c97d4dd5314a8d4af6b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ade07a9c609c577b1cc4b28b07e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6905027212c536900c28b59b60bbc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020365ee4bab76320c14e805f90a9e1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02dbcac50fdbbe2404db2151ead873167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4bc8b3f8aa0b9c4a2575a6db57975168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981342f26df5bd2ff28219865e9d463169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0cde35b09ba9e99db384820cf8a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a920f449ca1b8f8ab8e431df1b55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752621d335b1309bc55a37a7e2d9383172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc89c38987498322c43aa38ab5a729173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f673a5fc10086157701c647e60a72a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0080997ec67f10bfeaa92549ff0e08c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb654687a52a3e2850b4028ed3964ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d52a1288ededde6604fca16b1c919177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3561a33fe3594c55ae43271ebebc12c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41125b94d5b0d8064c75dea987b1795b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a951862c70ebfa30b851771b5013a3b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2e27805acb36cb9b212bd3e1424c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e486ff57d764672664176a2b8c7aed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded321c329256c3ab00d41ebd8f3e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc063a1365f32dd46d3804d98c76bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d495c3f7a59319634fc25aa2814495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7102424cc4038e4954400dbf71544c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c0d31f54837694120aeccd4e7a9487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc1a64892bebcf4b82b55c07ad5d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263eb8370744424853328757f0d269a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfb9261d27ebdb944061023a54f45910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0fa6ba00e1a9c5bb0da1a5cc82d9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67481dd7a909b83983a20404c51079b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662f4d2403a7a5eae775505888b411813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ecf66ddfa5313aa30debc78f1e2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be7b12f33678f19c999035c77787315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcbb13083dcebaab32ca98946be5ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f00ce155d0903b783fd5c7e27387a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469aa18daa331d8c4f3c16cf7dd072218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40fb96fb20b98e2399795f91ca19719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3f866ec21b54188ca34327fce56d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74db2229cdb966be70ea4332e66fe221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98251a47dc245c568ecf0fc7d6b64d1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f7140970c8906f91ab2ec758aaad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67079382c7190d008d6a0a9cdbd109124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c74c14b731c8107a4d2147dd5ab4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4934405de0fe467382a7fc09d37c1e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac086b7f7102e4addddd609ce927029527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a910839ea960f9d364a08923957100028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da67f28ee5675f6de50f074c75ce229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d5d1f1ee8e1605955938e719534f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29254cde792a154f404bc9ff2c4f7e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90de6f93c52b15154dcd06834a3bc7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f0388f176dca0efcf0dfe8bdcbeb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e3425ffe5448c1a4814bc9a779f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fabeb5d4d56e1ca44bb997718946d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993be9a698b93f79822885c0911606a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1fc1e72b1fb94411ab777fec6544937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19d97260a06f4f7e7ca3896098fd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe20cbd3847c1975bc1685333e227bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2ea9b0276c3929693da30fc192a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ed80ed8b914a02c336589f2f7a81241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dc90cf10a77a5da4b8d589e19f05942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc1134c26587f3411fc0fc470c63143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e06d61350c00f8cc89bba804cc0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dde3fafcf17bae85d12a99c0370ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16770d1acc70ac1dcd521fdc24af446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77257849397c11964f4019bc15c215e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5898693df66f8b47ddaebe879da15f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aca1f0f27f7c3d5429c4a96ad8dca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1134650c82ffc6fb6729954d0e0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0fb48ac10320f11e21e2200e40c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea38d707172021301a3f215fa9f3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7515a798ad000f5ed24ffd8c6094153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd78a1ed749f328e69e087b5eeb42354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df025ea497b47ec2b6c1aad2a8d83e3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89571f94eb18bb41b33da8dc6a246f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f85f8a49b780c66bedd6c2f4aff7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402fbb7d42d2805b6cf1b751f35327c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df9d677033649ad89cd63ed35c557f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aded7fd34c460aa5d17ce8bc9c63460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16459d9e0799e32b33a0c44155b7f14261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcaf5618d972e0632f87766eb3e6e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b711880fe8da3c97fddc4e616b0881a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956278fb9569c60337ec5d48ee8689d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f306cbc73af0f144dbc902935a5c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a2610b8f0afb0a007d39ff19919f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff279d73d0dd1347ba0806a0f8c37567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dfbe6de00d5fb8491fc73a827dd8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eeaee69967d2e07853f067382c85869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b8ce848e56cfdcf4fdaa8b63bdf6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f28e80c0ea1fb904a49d68f24633c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836deb359c55e2671c21649bdc16c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da8acef8e9809f30ea5ee272a0d1ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a091fbfc9a207136e14c569f47a7f0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9accb8673ab2b8f975968d4f50b6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe50d7b2e456ac55672e5722250abe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f1bc29140f55b0f531bd89bbdbef877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de689ff2646ca432bc114b1bd18ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b54bddf6dafe9ed19e366ac32f14379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdf133d55e6102cdf97796afee785c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449eec92b95520deb7fca6d7abe36481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed522fe76c3b58fec7127f2c190f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633f4aed70c14b407384e11a8d07db483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63737858c63e778a6afa74852274b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e88d6b7a23f9fe2a157b958baaf6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e838e656429afb670de0109aee8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa5bf1f09b0a46d31ddb1fe47cbeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb6613815f8c31e24d72f4ad26f5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0482d68f7788b5c488c8c71300df4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5165a6a0d01c33c508e9e03e7c8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699536b9eb49b9c29915e57ae9849c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568e33231dc8a678843f4ad8a71872292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b24dc0abad72b839877f12e4fc0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863201cc1fad54c03067b52437e39e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b87ec4c0b79eded3be870d59edbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b9d80cb5e64addcaaf8ea0e1ce3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee1f0b98b6a2b9e0f66a76370affd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009890a59ff2cba227cf8f634c222c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a3b988e79bf344bdc9e3d51db53699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3791e62c7ef91c8ee61ac143a74edc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314746d6e9c56d678e5f3ae7dcd9dde2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d764350feef0f140f8a337d871cf7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f839463b49cf2e4734e27cae9b3a5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b16a6b57240e6053e1125e3e05a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ead673e52cc979ee7c68474d627a77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd91e659f7441f23bc768d284ce833106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1239501e67bfb49e503d7c77b5a612107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6794607dd3e7145c34a242079593db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcef792ec2a1e9c237faf6b0791b78c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838743c2f8dc0af8f97ed4cac6989bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660450784891536db10b8e1d876687a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0824d6e2d05d5f2ce02e50fba6ac5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3774b3aacbd05d5ff75d42984d4d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6c95e2a123139995d40b62c2d9f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad15cccf89e7ae121ccb8baf2323e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafae461a4dd07c26f5690da2d20a15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14ad5bb76e176a5d20e1ababaa910117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7acbb3e0c9908544810c5ca8d03f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2c34299acc1dc4371c7c81e15d79d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a6965bd7c3ffdab03b451c82cdbf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be0921a46611739ffebe920dc9ab2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341ec3f817866b2a0b2a4fa6a08377122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eebc3e5c327ea8da5c88d98642086a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209572c2475712fb1d8c9ab9876a5383124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb1f88ff290600c38ab77261dfa41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113013a3fd8f7186ce62e646d3254a0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ece6c994ae290b038c51b44c92d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a90f90d4e5d4780a57d6180f6ab75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba781e1ae129ae9b8239d1bc8156883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaa4ade4f27ef3244136a1d506e6b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c6dacd3024d3cb0c3302d1bc4a5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac476006b27fe75ac58219b3ba36ff4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3426bced4979825548c8fb8804e520133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c09e9762495b2597b49a4b4369cde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbb9cf9859a7cf87afa4c94a9999d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcab4958355c6e3d13da91d93a6e1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce28a8756c889fc187cf14b5b62a67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0340d36b3147629c40c6f9c11e0c378138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812556c8ebfdcc2ec596e8bff16489139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee756556d7b7a7040073f3c7d5f47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9457f439f85fb62558a7dadf8bccf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fd345f4897e0af2ef5af46e818f26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b893dc99adfa23132d3246c674996f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6206c353513540b66bd39fdd0a2b89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6579676b154fc0416856bb4d21ee2f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65bc545162c3e2bc94c76a3472865146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23c324dc8f81152acc5bfa3e77e113147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f303c44424c56439b6fe4a6fdca27c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165a0f4e468cbde6293a746ef4840a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21636840f1004cd4662a3400d0bb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade3543e8152d07434fb23631461056151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61b9ffd080ef35b6c798be6f862ca8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adade0e2c450265fc92334abec32bdaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065315df83ffce5463df9acd8dbd993154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f785386cb751be01e5992f8b5963155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1e6290974e537c7db0cb5f05500ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d2a93e5fb3e4b32ddd8e546e2dee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ec7d95816396310d67b0143039807158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3030f1c9e162a90d57dc1d49acb420159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d31a5a7077aa0b963709637ce4cf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a2dd5cbef3c5c067835ce8766788c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f8c988a2f658cb0b2a615fa08574162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634d1e74db0390aa7f2012206569d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb6ebfd7f2605c17cbc02318556ff2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045699e82e5d3f99d055bf3736729ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833260892884b65529eb01e50ce18bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23bf756483088bffa4ef02e1d7b8c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245b2fddc9e180fd39a3a44e48bcffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5beff05bda648be00b0a9a4d6a835d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee1a81dc016d58e061978d5be72f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5724014c42b56a71d3c8d96ecdae5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50769e7c5e764bea875d7af9e77d55d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96cc6152a9ce6acc7eff4f2a095ed0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67156fbe269b82d24f14a825ad6be174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>