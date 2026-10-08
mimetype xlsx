--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af8745fb7e39725a820eed78866ffe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbcaf302ca667ef22d556b80f38b3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed041e92968eabb17f19c4498efbca93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efafe51ebbc69ba7c65f0cc8db350c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e0d0430b97cef065ea3a43ad40b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda825b74d56aad0bfffbd161c7d4866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b036f22cba29b5b8416211cebcbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ea395f03549cf261bf6fe322353d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9c2241525176c9150e3dc9a02afb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08630e2a861b226f2a2a8d69ba516e8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380647162100ae6cea730cd352c7e5a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636dc3fbe7954f838ebf6961ee5f82d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283dd03b256b0af47070bf1b49998713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa63f057e14e55d4359ab4c488f08314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233cb420daf5f3c2c68036079380a3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272ffbd2a679e1ace92ade2947cf81516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a44d20d0903fb14c6beb42ae7a2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d12228c4b18ff00400dd6d81eee3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8126ac211c4ae7e3caece839218e53319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7935c46abbf251dbfb36edecc906a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c3269fa4aa4e81a596d781001cceb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b9e3806eebbd71e79161a73284d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef9c1c2e06a63c0ed4d9463824dbf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4940dd6078351e8aec6121ee9fcbab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8a3f1e4cc6e85b64df2ab3c61621f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385112c5e756a3e72c8db8812b1ac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e386f22ca4ec6c7e83a751ff09ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a4fac3bf03cddc7e358e5c1e00b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c99cecf66de5e2c1b8578918138e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5acbb4a7847cec4ad036d604e5bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1155d3c146ec6e6e64ffc9999b7e5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dab4af06c70afc47b6f105c06789832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0ba0090b98b27110f967b7f91747433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca0b9ef03eaf2467c728dca230dbf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523b5f7db0dec380b67010c1c579e9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2803d395051f11c2444abea8fb47236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a0d73f131a2bc27f824acb5c37b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d050cbfcb81de2b52d11fd6c12ef0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49142a6144474ce2605259ddb360b6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20628d9676097b03cdf58a6750e8e47b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de259965f2b5eb7d9e04cb1d84ce239541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82924e2c741f860ece71cef0d4d0264e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184041b68b57ca231d978a6d0a88024743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e035cadf8d361c8f7ebd8f5271c0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f52cf01814bd6f4e47e8e07fa485c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8417a6ff448589f5003271ba37f70046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27064933e2757d804b3babed57c2d3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4267a4d0d2b3a012bdfd0b4550073348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed721823f4b93cabc093ab6676fca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270de06440ac03109bbab248085781050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c969ed80829dec4924533002ba5b3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d531ade5a9900489e7e577efdbc8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a846d9008e288a916ddd104a79a0eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95432b69666047fdd5652a7379ec7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf309174f3a9405193a10962e2a99d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351af7518f590814ca1a15cff48a5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e0c21aa8bb6f258ac704999b8633a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b554a66aab53b4439a46d581675a6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802c6b31c4a1d366833234e33792b1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc8c238dafaf7a536321a301a0121660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bd7f5342710845777aef83757af1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19b0eff085010d91f70035b56bfc2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8adcf426ebf101388dc2aebe8383963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897217a38624209fc195b9a95ddf05264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92303e27027d446f25aed6d9557a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aec9cb7287d6dde14c051f53edbfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43020a4820d446ecb6b80d87aacccdb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c947379d83d9e6a3706adf759e8cc4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfedabd8b0d10111fe3f47c7432b4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e032a40f2758d21d3b1f43dfb43270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d6dd6668b5d590e7fd0fb05e925a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe251bb0ee500846b9594626fd4132c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b6e1502c051648f1cd5c01f66be0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3ace443f7faf4b4409291a45e3ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8962768b5b8b37341736ee83ba68a9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b1815fa7e822e6a3410468496551f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383130f53bf751f9bc712bf90c7572877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a425f3757af44018034b4c7f71bae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0177d92a9c5bfcf03bbdb0bdb32409679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d73e7efaf65c86bb240a800b7bf8d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed7741ca1e5e116c7146df24c1a0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42969f761962f0545daaeea8df40bb2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85ff77b83558aaf0394777e06b116283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9fc5c155c38497059c895960b6f1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bcfc96b88617f2d860b5c43d7ed3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba95d3a18259deab521c8a8c0c0a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb9fe23df59e1f8d66f4acfa2b95b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023791a95c0d15b63359099cee894f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd779de4da2bb203215d164e8396466b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf780b6eddd59bb185fa553f0c5e19290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2f4774ed423dd266dd5cbdbdf075491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac3649f42e16b2096f83900cd0a3a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0bb637472e8f7f5cfadd0bfa1a97993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c64e2980d0b5ede6cae97c77ccdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b65752fb68df8df23ff714cc776f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523572a8f0375332262c5e9864e333796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c126d9d889f2b808e8f860af173e1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4d4cbd5b49b18cc7f77cd2374b5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921064390bda0231f72d15ba6f74db599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140902ad2f7cc5cc17a027d0921d84f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41446b19d99c1d7b2e2932ec49659fdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14ccad5b5d39fcac294b3590bd609102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e1e42d0b974e25636f6f8239550e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a66679b0bba7d045e4aa16ecfcc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eba1d6c1f4c1f5d305f9a815b2161105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6360a0611144abe0a2e347591d868e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f96c98bad98d62666d214a9f60432107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e62deb26d65c0c44b43790fcf4b872108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea6e8851b8adb3b48c81ed616a4d31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947977ce41275200a1299d819bea11ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e547a3eba06d7ba1c873e3d3fd64de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbb7e4b279a503e007260a8d39209f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da7b15297d93cce3406f7b0d727efa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536380036fa75f867eedd7b6ac12cafe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfba497317072887da1bbea630fbcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b308a550c1064ca78345c431b9e79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeac158f810f72457296966ef5c25e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee73268d7ddf7c8e4542233679d4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d612b9726ba5d4d90423287e4e02bfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b3296205e55d47c4394bab7fe089f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227308a1727640598679155e0312ee7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8771be554a8193b28e26f5f77f36ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c18985f88865c262eea265e332825e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975fc80c102e2d7f16f76dc65419e51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b75dd14ed8eb0844efecd6e4254e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baad9be352af06cdb2d574574b884a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315818399cc6574fe21be7ee74916f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c922229caa5bf9616f1f333a08b3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b6ee5afe5daeb225d2ed220329b2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08ab8b2034e33c773729c39111a145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed879d06cb3eec0661cbed6fd45662f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50cb2e520788d2d6cc6d03c060baa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809396dab66a94a76e3b56318fa68e4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac8f0e61f8919bc8a7881037791f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fff1492b0b21679fa87835377adbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daeb1de45cae1b911deea3b048519b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3736b60cd30fdb2728adc88eacde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51250d735f5a5b989e3cb457b8812067138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79234740d328d422a59401174dc8d445139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74249d794b5e67546af93f2585c7e84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0ae4bdc913e83f652469ec5034d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effbaff7fa7de775aab1d09290064a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee0c1a7fc9555756a45791e55dfa17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfac057f811626e5a5e6ee888be2df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceec5a56c954bdc91efb03767aecef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4e5c6275e3edaa7710cef143256d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5f5bbc66883224d271978f994c52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3950ec61161764816311e07614f3907148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d01129819918a95caa1faecfc2a8dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd22799bba679248b01069b1a7274150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f01a1b424cb609086a7c8494e383151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491859655e8b38490e1c659aea6d8e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70757dac05cba9b08107d70725933d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a5b005181d69c9febc3bfbbc2ba17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b833b3909d2e4d6a862129c6571840155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682ea7ca8f0edd4f113643cb84f6159156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8127a4ad2d749b54018192a0f6475e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc35e090d1e6c0ebc983e33dc0a780158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef56380376c8489217cf2ff5a2f7f85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b657e25f137ee8dea7c734c5eff0b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a00d658bd2c0bc58061640d40be54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d44649e574650ad675bddfe7c598f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de19564b8d7482767653a04cf842143163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468fd0f8fb5589b5e80be23514b2273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff526ad91bff806fec3758e6d365c74f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6690342ad60706cf2cedd56cfc6dec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbf7ab111281f8a49b2fce298e2f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089578687098a1d36621c8f77c76684b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfedacb138ef003de88f1d85a0cf54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db51cb589aa87e400879158ea0757170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746360e710a2398aa5e2afca86911edf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbc41a72d032c97687f049413d650d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adec9634e94b64054adafc0fe782f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f94de7ce16c2f4ffff81f3d490f66e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760d754a3226de6e656495228b8be3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f49833fc4fe114e869f6b08ae21c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e568ba2a9c2349fa4552d2f452492d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e86c1921c4fd5a681188d9056c89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcab093afcd65c5a3e951be0a4a9d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a3cf85cc8f8e0c45a45e335de9ee180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea074d9daf24caa3d72d74b11b73271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7659ed3ee8a908126728cc57254b1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e157f9b5ca6fc156e8e7a70a2fa2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b939ed72f0ec9963796e2213046f434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e879f89c7a4248469d0b5bbe891fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8057b8c154d6bb2e2e2e53443bb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7650bc7b5c0534459a2512714d5ec1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e0202d426dc8bb971a5b6eedcb0b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4928137671223bf8d7cecaee17b409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a262dff157a01923b15d57300d238410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20641d61e15a7f654588686ee113ec2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09810a287b76cf265cca4666e45b85912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1d2f60328c5b0bc8b8ef4b541dccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172168ac3277181a656226c870e66714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2acd2ce4799ff25885b390095d11615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1634c80ae17b472258b4de0d390716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567d60f6acab9a297a47b127690960217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388a22e412fe22cbd8359ea87d5296718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e83294b2566d920bfc916d762e8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a46b4330d8c83627e0ab619a9c44b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e1866a92659dc6a7a23dc216652ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc22d09f620d6112c53ae070c1c96622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c976214a15dfab614c1453dc3597d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402107226d07c5082fa1dd6be465a0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18761582fb7b2937922a781da0f1aee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde7e08ec780a87d7fadf3012087a9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe840b5dea418b52773d3e84245b6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270fa66fa794c3a002137e42c27784b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de0d98d1ef18172e6eb05be10079c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c848e7f40c96fc8af4a06e461fee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a6b86a04f310e72f9afcf3cd8f8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7555675c28e1a2aee0da429d16df4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc125025fa8aab0bed059dbfe05eaa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269197fe319a8e1adb892d2d20288634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e0639f5187d941bcbd326a5eefa9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8df8900172f071d07d9fdfd8ce77d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf899934f5e6a3844850850519ca3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d5103fe1dea6c695042caf5d670d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc68e2ce306e5b5b62330d3637d77d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051daae98749ee91ccdcdee6cb89933c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f35538103a99942fdef0a97faf2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694fde7222a88c34d0f46e694fa600642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2d01106c620837ed7af2e818a0aa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582e19d3e89e18efeac66d275fae9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f64c2a362f1615bc3388a8ed0e98d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851dbcb668d43c7d9521221ff8bfaca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4824f6ba656ef3014b291a20bde2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971ad59324f1f3e941f56ec8fb5b78748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b3378eebd13d39b86aad1e23bab6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9db6e857dabbcd1febd6d2321f1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a5ef1617d51e0f0d82b7b1404a83451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4a822616444e03dc7e2b8612d61ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f99f98bb9f66a039468e050398d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5acb46d56d0d27ef5c22802a4f64054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843a4e4497dc81d1c9067f909d8560a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb4a488d61113aedfd6cc97ff3599b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b8fcf7af123785e4e61a1adb9d0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e694450453492804b8a9794581b96a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef323eae9d0b2fb8a08718cd63efa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d3aec836aff9434d5a07ad6acd64f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca2ab481f3b205845620af8af6002d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e6d10c0feb51f142883764a08ff262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdedee1a5f98745ab466c3a94365c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ca9fcd922465a03d7500b4b9489f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94099eabe291dbafa59ac50a588f6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b018d9edd75d62025d0b2b7efeae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323331c17aa2193a7c458cca8efb4a1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f5e27733800a4c02c916213651e8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec2a14fcc50f4f74c999896264a2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60108fab46e13475f182ae0a4a02d4bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b877ad0b033f3f9ceedc35045ef73f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6085a0f6fc50f92ad43a4f300b82ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553f2dca982807271f49d6642db4fb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16248ae93be498b718c8d7f4658edf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d7d78d55586354dc153d87c47929f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cbe32a32861f748864742a16234d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd873682e461718a808644bfc2f3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8286ad7f9e6edbf967d40619a88d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91010be9928180a9da12f85d47ce779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f2e114ed15929915f0cfcc4d3ea6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27750c6c82d123d37695903d60cb3fe181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b95fd1a169124ab385d473554148682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49977cdcbe464efb24f14b30ffdbe84c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0aebcb7990dfe79a456e99bcdea7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47b92c584dfd3a66096b55ea4808de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92862a4b9b9805cc03d7f3154e54c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b956c21222ba162bc3af494cd7cc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad77a51c1498bb6a41a99072300fb1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f490023263ba85efc1afebb40be64ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b99102b14f3e348c7219ae12bc30b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b259c8bce4da189525238d02923391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eec49f3f3215efcb930a3ae196aa392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e02c374eed56cd4efb29c9a7bb8fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321da8595491af4f9dfd3e8bbcf48c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84fd74230091785015923c359740395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a297891e870c0c114b215a8e590696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dad6e87bd3a4ec261983a6a9cc102397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14738a0f580ccd0489cbf236e130e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157cf7310638bf6829cdf7aa35f019d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b0c4ef799f3c6a75fad8d7e432a44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e285a7f726b68a18ed6e2a8e91981101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c36fab7b3aa882295ed2daeeb05eb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a761c4c1435cdb5fa7a32b8c2cd9ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882678e0479961ec49cffdc31774a90d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effc2f506a18f8eb611d650e70eb0f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49746d7a7de2a034b3f746a9b1874d21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba8ee0c933c506216d67416228218107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa218ffa0855f6099ba0d9f27f5716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e471a0bbf22ed622aa3ccff148008109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a3bf3f9e6993fd25235e0c0ddf6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9935c48eb4b0caf3f0f629fbaf27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48b048f847130fbf99ccdf0fdac696112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863f8343c3f81f0637e4a702dfa6c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf77edab05fb6dda189d2ce34f9b23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0de8821d5b4031877a5a3cf74d0c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddaf15b5c0cebf94971fe093d68d92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1a51d0ddc5e65ad855e51db12b9ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e69fc0b590b27340d9718f2e25f82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b5bb53c56445b75de465adc39e2e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7239b1a67cc10247b5d7102b7789120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc9c56ea02497b4d95d7c6f35f5f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e305570584bde16826ba8ebeae55714122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9453a3153f51060cba17d78434d1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f407edf1dd72d849ee328826a94dc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b1fb86fa24d1483b0085ccd1e33cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fe6c0faf8cac12abd343d7c3a86d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faf39541ea0fcee572c0902d2d3a09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98502f2c1e8aa7a9d32c91b79c56a933128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325cee05bb149f170835c579d98580129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152bcbf75dee4811bcbaadfbfcacb8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa161d9a44d4db72ba0fd88915310d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931a4e07c7133178945c0921e14387f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fffb61eec23e3b5259f82625db7b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13882adaa9d50b6fe59500236e32b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f95ff198323c7ea3a6e9e56f8f6d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b757604087e44407d39395a5d8cc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c0c314d33d0ecbda7869097710caf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c320973f55954770d24919b71c0cb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f19057fabf38e526c48d82cc7286e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625fd8381c7a93a271edc816f8d6ae4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c107214129753944fa5e810ff23d58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17c65a28efdb3d5879e59d50a0c39a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecee89ca04b8fec433dbec03b5ab62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c3b1ba5a021025b8b56df72bf68e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5341bfc5c2ca97063308b39e473faa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d203c3dc79c3b323daedc5d358b47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b669f475c807355cdc79550c3537c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56d72ff4a4c2276d3450af70effa04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484914157b543f82fc8427d07feba31d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41297e5d1cfd490d0c2a8512c475d4a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f8a8a6867e4b1da53be74d60dcbec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbcd3c4c4486bf887cdf531cbddad6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f0650a5e7d5e4a13722127438e4e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c3a0b1442f858f70e1feb24cf548a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ec00be84d048cea6a1c05c2ea7a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f269090b9fc3c78a0de9a0d3998194156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcb02027f0ba34d3c8d6cd7e2aba4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c5ec7c3d5197d99d9684c228257ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbed306fb0c48dd95ad1e5fad697ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0088413daba32abb162c34f0b4560b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4725eaca3cf346567528ec31d9f38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c3f6112aaa727034ea9f52cc524e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8d8e360bb0f510deb14cbfa9e7d31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb437433a1803d6d06d0d0ca1bbecf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be578a75fda75614bd945ad927e24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1f96b32d137054368188d0f4894cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb0399c5a0e11fd0c536e0b1428aec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505ef91c6d171e7a775da5c4929b2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe1ba53dc4cc97532fdd200712834169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b37b5519e5ec3399902149cfcd112e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e679dab94853cdfe545a26a13f8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eadda0491cc1ef18f4596deb13a8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf411cdbf4f3dff51484eb0a261cb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fa961025031800fac929b4307b32c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>