--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab87e587af7cb5e48b0399e9fb5191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fea0716de4b6fa90acbe03925ee2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba605b8129cba357e31f825282b203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe671d3e88a6acc69840f851fee2f6644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa811c8a6b7768f4c74091222910664f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174f670327a94313e7447e216011d366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a01d951d71b6df68fc8b501b4f0d947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd82b79cef300f53e8f43671cb917a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906d165a029e6ef95cab03e75165a1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960909c2137006ef732adcf0935b48c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602c0fbc1ccc6fa434c8f5d54a97fcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb08e9c78e4446b7524b793792dc08512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9a078e75b69ce70fabd707eaba8e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e6a87c08788c03e927bf2bb40ad514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed5bb7f86a1d0ef54049f93d4362d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ebe3be83c1ada6cacea5b67fb36216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945ddcced0618bc372363aa7b6d4f6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd611e4a57a34bf0d8c4b8e45ca9789c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d8dc2ec40608bbc1b46a862d7b5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b805bd968de3ccb75404202dc9d2aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc094b5cd9e9a8c3a845ed33326c09121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942b6e4b5feac0bc9f4a051ffaa3b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4c9a85c43cf50e68f1fce7aaedbf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa48e62f5378041d8b738e06da4f7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c8a58a2eb00f4ad241b44c6556ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3bc7f055e4644c1278419411c002526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb6eba35fd792b5e1bed9eff82e62227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02387cbc7951b8cd662a3c3a79a13b9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f39227821b075c1fbb765b006adf4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004197dfb378e1b53d15f52051d2ffc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24899951648ca4c4a75ea34792fc194c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8db5955c1ade2b9e3fdbd5f4280e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33995771f93b5d75b211318fded20b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c50b63b93b48facdd153747a1ab3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68da91436f6d53a3f91d0e4d4a119435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b01ecb4fe9b66f8b725cb0f30827c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecce8c29c81846db27fb6e85176a6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1c54b7c027407ec883e5815e240d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d884fbe33885721f33ab7c2915b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06048c8ae72a73af5383ac05d529db4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f58abf3d7ef3538dc3969dac4d64241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842b7041402ce18ec334258947ed2c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9064d4844e871d069a8281a67436cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8c806732e68fcd8cc54f8410f46244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a4aa421bdc34fb31dbebd153116f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b6aaeef4fe327c2b8b4e8fa8875e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702e77983c6039c2f9d11d941d3faff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b64cbec394db42594fe716ee234148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dc259c6ac779ddf6b31d975dd22e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666077bfbc4334cfee14dbe0f2cea7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91816b83cc35547cc6823386c975f4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129338eefbbc6437dfae61c7455fa3bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac5d140c5ccb741e11c989ae7723b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fcb32a013d3c440916df253e7ed154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5c4d0caec257d629fdc1f3e6049255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259926a90cf1947811f57255f6149cbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb648671de90ee1b6a30660adb3fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ac549bae84e15eb414d8b3a1dec758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7b26cf2573c0e1aafe168d54c1ae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c5d591a8ae40900caa4feee03a2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be658ef68a497de1e50321ab9d851861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645b1cb8c3de9baa9b20b909fc0d0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959b6031c25096d05f5e7c3ffbf72663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb1ff435027ff593ca908e2716fc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183a6f3297d04d7b794bc027d4dccee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abc7a8ff117ba6b5d155f9408cc0ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aab2f50120e6af5dceec5642a1a6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54adbea2a12d90cea33bd3ac33ae9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cffcf12df2eeada7fe9adcc9925cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac82f36df3abdae49646528b0773e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f36bdd0ed3d51641f46dc41597dc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e66d8ff07ab3f29e180fa9cff672c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9cec2233ca355d3cda84b1a2091d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f27fc1590b37024d2bfff44920dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfb4a92a2c7ca4c3b0b83b9e8f496e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d86ef28c6b8e92237dccb0020cae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e39074677c3a98b6037efadd3eb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839045ab7a2d11efcad76cf3ee0d5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177d6319963bb6a2417740c18f69c2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b335c892615cd84cbe7258685a1ed880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee908e3937a971926024ddd4052b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a66a0a42d0e246cade61c321ac2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03fd16209bacec91ece9ebad19832683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2438ffe0cc9ecdde5893b98d7e10fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750ae29fc4b4720d9e3049ee2d6597585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfda96192b7926e5295a48fc9c913b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b0fabb7877d443038eb5b20a2f2a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e21f273016cc3069250958d0cc514a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883ffe5126271d26c1f2078c054eb7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688abb55824a6116b1b90b74c5a92ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86e5fff556eaee7c2455d7043486b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be89661d6e622449ff8651f93ffae892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f96d9bbe3b8865f848e8881bea0e9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf4b332e52ed98f56757affcbcc5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb5d1781a853e3f9a9b1d152e9868195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abcb050c99336b65547668341bcc7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba606b03f3191914d7ab7f199c4da997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2fbab7ac428b38c74257d33c9b3a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546e5d12cb39a8183d1ed5082319b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b37bbf7c317059edf300d52a34414100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b4c6e5e82ed33d15f2a2f42b97b06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484be2134d7ec90e97d021b23b8f32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42c6cc7fe38fa47f129aecd425d56f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad220348a35f17aa3879a7e4d049349104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc141ed6ff18419baa8c9d8f17a83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f21d591499026ed4b971223a06b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65769ea2c1e6a31c1f8ad1c54778937107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085b1fa6b50f3560dce1076757bdd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e8dccef9fca70fe3107deb2d888f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e5152fa62613f4c9912b9948eb3ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313a5d57a1344f3f19037d4f9d64d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d43315b5a8cedd856ddbc24c049e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c86ba70e8898f5e1bc00cdfb81175113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5ab79810a910dcd340e7aecb885e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73555020efb0ac68f766bbad1b53e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0703fb656d5412702beefb4266cef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5161aa971118c5206e29370fea5d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462575b77863632c3a55526c94ed8fe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74346a9140fc59681e40ae74115818119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d2cc8597c92907dd3d156441d3b53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc76d7bf67791421a8e43ea251567121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a81652064ac2ad032ad7b87ecca6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a56c56bea75dc24e18c964c3f872a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead4aa0e67c4240c624c89503b7a1a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff2acf07f0573f78b38de54c32b670125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87a1d7c39f60aaeb041f290173b613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d50045243a5b64b393b774d1a6d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3845af4e32963dd7c42841eccd0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e4b3baa8c358bcd16e64436fbb273129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed012247ae91bad58d52ea1e476de7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5965698d0bb25bc8b65388fb5db441131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb2e98619ce100a1bf34fb13d691e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741c86f1c1b86b55f0c88aeb06212bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e4e68e2bd0afaf31518e91d27bb42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8852765e1f5b2357414a5592f2b1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe249b067acb5806feed5ae0d655472136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61032909a73c1e3850b054e67a9ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c121d4993d2fd50a4b94c150a9a0d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6dec1f740fd700c0285d564803077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141131bec81abb3ccf4f767633e5ea2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6000e82c8e108365dd1c563099123141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec41c495d0ff66ad4199684f85b7ea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265c75665fcfa4b7f9bb42087c85b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc8c9430d2cf697b9d747666ab4ac4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ec53592a7b36b613b423669bdd36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93477dd7761616168e0271073fe6651b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2578f9bf9a0499b108f6186de5b1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51ce58725584fc064c77a58a1ad87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702302ce1f52e33b545ba80a6d7788149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a514093334551e6485a66fe3934d176150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d381eb6bad19e5b16fa128a42d65bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec29c69baa283f2d2018ee8cd59890152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e436b659a193e33cf2644ffa0c277153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f9e2db95e8b5eaff4a01d424569d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a5c869b1a6bca4575a849ca0b504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09279cc93d4d3908919092de070c2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281de0715b8fa429f7f8782ff35e00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c6eda81f9cb7c5eac2f201525bfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebb70580cded9e33a272440e75f8e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba5c931f8bc3fdb6e6d52ada146c08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c22707b01979c534ae3b447c2a772161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475355a84ca3a8c93b835103901111a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dffef45edd7cbc2a9d29761619348163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78306c1e20e6a0b1500f6f9d5e3bbf02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bf186f979b31e6a575b1d75d9c9b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7d9a62f2462261f890450ccccbe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92df10be1e1331037203d7dc079e6d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee92a746ff2e3cd8fe3c4ec98c7d8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106857c16c2b446406eae8a42a998f54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbeeff8bf4760723df19b7c80aa91a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3281cad24d1f0472f2c253ce756500171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15559303676fd85d0ed45c1b6a8ed9f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7a37c815ada447266b926a3bd62b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9eebfe5917177b33700c33bb99b40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca217bcef275b77b68cc6a9129b95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6df8d2abf1c74c975e9b78506d69ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8917298277dadf6136a20753f8a86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3fd9239d08f66aa78be8918f167d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65d60d0ff486ced73f2017fda7a7fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c95413c8ecbc9e0635318f7f7ad8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105c4b5aa53c3e58d74a6667593d2541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df769c4281014aacd814891bdf8ada2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000346330f81508c435f1295a21db66f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a97ec1c71ea1abb8738e2b2bf9ce04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437054f9d1fdf89cc91f7801d54addb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811816dfd206962daf421550b04d8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6655efaebbf16347d0a5d74b5dd8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e059769fc76d573fa38bba640471b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c5c4e10741fa4f0dba302dc4fff69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c3d23ef31c8757f97716b23c653fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d309ae3c67aa44900da40289cb43f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f01e5a57e4aa3c4785a77e60e935a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566718d69e851ca95229f9ccc7db28c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0dae16ea90fac711c0099ea6304f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cc7339f45f2dbccf3ece12b38b4dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11085a6e070bda6f9961ce084a05a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2514178cc2c7c575197b3daeded16b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c75b3a49374bc49f365b6d23cad6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea7e75f5ce6f03e535b99739a433619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d1ff40a00e72fd57894665527983c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f62ca16341829059f8fc54ae2ab521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b3b7b22ad8382673b71d6300ff08922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4715e3695c79b45bed66663df88b3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532961ece9e1d727f1fd85256b2fa4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839348b8687b3c23caa16bc1b065a49125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d0e9f2708a012b9eb1b28c32da6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b026f8d3333c6c0c9fecf131160d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297cc1fc20658f6f385663b9fb322b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c437feba0b4cffa931d868d7e95b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513108a9d424d476d0c51cdd35c10ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30682fbf70318b3457debc60709b2c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b80779aadafc5700b58bb44bb292632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4e4005356064ac0a19a577e579de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab547e8b4a98d4020666a28fbf19d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78964209a1386be3941ffc6c61d2a1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ef35fa92552dd44d2b75422290cf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8a933e7c553befb495f175e4f577137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bc31e59cbd5f1ecccac563f97c9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ecc12497815180977756b7e16868539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32151c74eb9107fa1e1befd88eeebd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9193bad676b49902a09b1a0f971fb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219efe7fc6515567841d20d3e4e42f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb4b52c1b8a66a85ccf78bd4138de643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514a4d21ad0de0b3996536e9c0dee0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e456ea673910b41e0e4ff5d19df0c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4356a01b7da36cf53a30862aea99b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c36c0092bcbe9392b3f7bd82b313f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ead21d4b8bf3658ba59c90d1a4e7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305ec68a2f345f73b0a09b9fae7a9bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39eea47a643c2b2097ee0ed6947e1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3faf630449fbded32c18caabc108051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddc11ef5dd6e8a2e2c6859a61953e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630364340777cc1159bf7fd06cfa50bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d86dc8353918c898b753c8978c61bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034846a089aae8b0c24c59b0965fe56f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fe119121d382895b540e29c51eb4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8b074d2cd3adbd3278030d9acbd2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c74629755950b1dc72431745f6bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0d6499116f676e3cd1e0233d80ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b259c3f4855d1efb98def2114d5b2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a348f8b6c06c8fab5bb0ee13f0fd96761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8c8271ce181a3e9ac5af4c567341862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15cfa2999cd0ef3ce8ba8cb233b3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb15bf098e06c8d91c1a91c34e8d68f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b45be7570dfb2197b0d7efc7cb375265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a683c4c473b4e87be44ddf54108cf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e9a8c2aaea0c629fe45f1f9e6aa0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ac85caf5bb8c072d63f329682d5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f98fd495a24396b67ef38c667c66a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f67b2e1c26ae839df6c8c5707495f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baeed05c46d8dbd8feb9b11313cba371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39591806aed7303ea34a17f974968372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c114931c8f20827da5cd4d741fb6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b89e9f16ad9886cea483cf992b58974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5c257a5f44c74ca1589a991ec01a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45474bfdd871b7d4f14a3fc1704232fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80384847d3eb54db0289a3b41069cae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00f6ed29a09bf7b7e1b7c25dc1f9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410b8a58cb2b0eb350523c0b4a39ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c118976657cc930d152ffc0fe9f27780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bde7fab4dbf8c70054fe32874c76081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bad76b6928ee300374d2496dd6ba482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac62753d6a2d5ef1f9126ec3038ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e5e0a80c11b1bc66ee66568c0e7a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46090bfa9efcbad15c7e61bc198d7bb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f915f32d561a5cdfe40ae6e47268c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2fc94154ba86b8fbfacb38e7482dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a34b31f2c74a86f68a2b47dc707288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c160692d873379ed2a56c740b90eae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a6fe412d7ddcede499d14478b2d4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f985f4943d3058a820e5efe1f2c1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d52caf719371b4cf2cfcdd14898792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9306a4817d8e681bd4ff86d9e7198ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d12072940428e7a76f7a2f9920f95994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8008351f02b13965c6242522c7d5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c46c08a20790767f836b0b20099f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dd8534fbf66ae6af5d024114d82b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1989bc670558cf4ddd674b7fbb13af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f569054f2302c6d8890a0448a60b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3995cb7f58c4a4d8bf1f8cc973cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66379155264a900f98139f71385e5b02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eefc183ad570db48b9fc981532f0b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b79c949ed92252d6cc163d014e3d57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c3119791bb4a3d1664368e12e4f91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07cda0097921107c6c51c67e55d221105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794cbe692ae2a4011f0812701a77738106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b29258dcaa9d2a7152a388cec4b44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b087c5d7dab9c6a390233a38bf127a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aaa0de96e84c23d523bab333d86a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e2b92a12a1b0d1ab68369856019c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd6a57880a6085e7ce8015336d51e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9aa679503c84a6ea36edb57f841e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760413c0c0e7e06a20a0099e9cd795d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d8b3bacb8b0afc7df459ef76af5b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d89a022feaa8af8e7eab735877ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b71e586a4fb9f8ceae37bf74f2183116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42972c844dea8b0acd7addf57c365f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a906c832d650c4872b595f15d513118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ccabb1eb3ccdeb4a9e332d8c41fef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc216073c07a1c5111bfc90ee9c9b9fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ca9e41e9d4046352937ead1e48de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96feb8f41a7fe4509b9d6a1e43054c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1fc75099665c58a46a536d7e8c32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12245e05cedaef5f9556a89be2ee0ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74a4a3f31ae54299aad35e6e9773c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bec27b5fda7a74e9b28122250edc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccdb2414e1f8d24cb495a7ce845695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f694fd9e6a85907309d5319bd659ca1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3de71e314b9dab6fda86d3972683129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b8bcbd102190ba4d63a508f095895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633479e4ab04a1125665bc598fb845b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724f9d797aa291dacce9d74ee83e09c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989335f0c9847c9365ff6072fca15b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357640175dfd198644f7a9ae34100aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50260129b209a29286e676a8e4130c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc96c1fb5c4be45de6bc0c443c605a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5632d55d4f5fd68100e5273ddf1164137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed639813b42017a6ca027076e8583d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b4129c673ecf408b3893a17ec654139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242075f40b78122eda1c605d23cd8030140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29785d69bc8101b991671e3700b804cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80607ffba8ac6973be09256c790446de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2715331fdf2fc8732a345243e441f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4724550c6359180d79803e9b2ecf01f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b871ea9c3443f7b7045495b718bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97db375a17e72ccfdd643927c08b23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df24a84f746e1fdd82a60be08b90745147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91f2b733fa30e33081867f8d73ad3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3662f852e7fcef2a0cd9693056ab163149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee482d51806c36133fa7a0b3d075f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f15a720c3a31b20b95353beb48ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f653dbca27cf6b7cfbf1076252b74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972ffb10d2ce7c7864e07e145f0cb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb34938279cb447b639c94418abb7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87246845155d25ed37ee921536c53fad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7062239febc12b83c50a64d50f0c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe1dcb2b0cad6702d7ac4a012af1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec29207d9f57bb2d5c8f2b5e4db672158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe537dbd24e4eb303343ceb76cdf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fc6d9f8d20db2b02141fc735de31b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dff2533a8bc441d67a15277c604fe9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed65c872c11ec8f04306258930e7969162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a1b00e4945c9835a7d1db659fb930163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7a54699bd8ec45d35edbf927385b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e89ebedd1e06dd32454f26ad159a2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeed2438dcb8ac4849e8ff55f71e19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a452c6d2fd62bafccf912e163fd27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b344bcbdb351e023ccb04a537de94c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71703903eef1dc80c5122b09138cef06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3d9ab8951208f5455b155067ef3bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ccdd8d019d7825266ef2bbe3ac76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd1a8222a0db68a28396e9ae3d913172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131bbcfc884a88ea7d44e37320f4aac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce1646c1b219c22aceadd401fab4dd174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>