--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c522d5af4e88d0e66c34eae7fcc97b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25563b5e28a1ef341fa727d8db2750b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637f8f949d957a36d7e1aa86eb17c543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db3bf03b37031377f455c448d20ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ff3d05161785859a62d5716180b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19465ffac8c384ed63f78b1fbb570db76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468712451b3af377259623ccd2b304017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc221f2d533479d4a94876147858e738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f56bd0d29b48f5cd830815eebad29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea468d3e9934c8670a2896f007e08010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd33b14b5bd951e028f6f34f2702af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae48ef7af7a265cc610b2a35fe726712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4132b7fac707ffd1cda9c149f9e89313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db6e37678e46eb3a90cf5a37ef83e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225895607410bf115db93fba9a1a5b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2d6c294340a7ed277ee2175cfd37016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58142551c34e64bf482266af0b8d515517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b4a8ab8562d91d0872d82524bfcf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10654110f1896e2f4cfe7517747f62519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5923524db3eabd765137442b7eb9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a5f8e48da36cc38a2b5604e5ae3f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c1a71c348f5cca83805a9d9400bf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6141fbe78564b2132cf2f4df3e86af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835663bd10c10324bd5dddab4b97b6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa937dd1b61c7080ff46089de6651625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd0d9f613cb7d7fae01ae8e857ad8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf2d4c6c0c6b59cebb11aaed68ab727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e2d059d941266a16443f92375d9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb21243532a7a37be2e04dd6414f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570130bd784cc1b4dd17b351031381c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56281c1a032674efb19d671bcde0e7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2cfe84a7670bcd2f1f09d44403a1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ca1679c57eb37e5129b9fd00050d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbdb18a3e037df6a5644f951d3089b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe6d7b43116df5b65b2b25d1d65ae735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2d386dab3edb1d5341f057bf738aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911b5cc7811896881fe3cac4b7b1e0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c3b79545a3567eaf6fa6950d9ecc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280abd118b83d1ab7b2c63ef8452f8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191a7c2bfe8148573d9518dde5830a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b373d7048ef9c8e07cc3467cc3a4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134045c1196afd4fe793eebdc8f801fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23efe01f9a8e16c142f175b1535ce643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568231c59b0a98c3010594ca4944ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d7560aaab6d1fafdb1bca18dc4c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084bf504bf445dfaffea14988525d7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791c59f7560a499072004848f1517547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1794aafdec660836ecdfe2483efbddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027926aad8ca7fe952b75c1264071da649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc1affb7491fcb272f521d58b1fc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c459f49f1cfaf3b1ea4525325e88feb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711dedcea9ed1a826b43f4e57c8fb1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5108d5d92ae6ce591655ade4c1a18f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aad5e85d3939499c5cb4979f55d3ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e09efd25ae87765fd4e96c4e2de0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc2a20f2ab4b07fc7af362421a492456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee92b56a4ccd66f542303474dc0e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc674f53c94393ab041275485b53f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aa0336e98fa92c287c7cbf8ff0bc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daabd6b57075725c40247c03816cda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd099f88f472a6e818bd9f0f4fc7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d5aa732a72166d0fd6e2ee6a99cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a47b62c64053dd1ea578ed9f2a11063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ce07664232cd9c17a37da60886af064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9ba758c070692c553725c29b4a47865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e242f84521a719d0f05a5a4c452b8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c2331e517a3e4902c1994bd39afa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a60e02a0a130edfb2929a102fbecf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437ea445b4ea54b2fdb590b8201bb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6c26a50f3ade0211180cb477e2ae370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3201d8e1960e120e3e6aa8391907071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ed77170655c9c17acd01526e38d0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f55b70ea12ab0a9fa441c181bd8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114fe15fcae6f00c64ffa21bbb55f1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38026226138d6b83eb83f44a043cb20e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea6e6a41adb47c8d79b3bb27d3422c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c15d05435d32692e8b73722e54b8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195743c018a3dd79a0a483e2c40a1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bab6aab15bb3a92bd040fd67b522f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9f42d41e30302f3c7cb44e9e047180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e253fbc2743ab4da69b86eb23b241781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5afcbe5e8732ca8c55cfbf43ee979482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b20dcd8846c5f3421962e7e95935a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c7d0dfbb7341d79ea227a31c23ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57411457e6db6abdc1d0195e9c37a46685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a97e1aded7448c03cdc57bc03880b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bf4c7c652f110e6248b60ac7438e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5951be3343acc90732895b2a301c5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45381caa68771acd7a74e1a118ae12c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700471586cdd916b70a9c1a5061c65790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb2e777da40cade8c93873f277618891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac54073bb493e8508b6c65022d255292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331246c6d9a5182f713c71ac9b915f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77133cc52de5b69a60b1f534b25fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a27ad80c177f181eb4fc7b7990fb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc51a65ce522d59df1b117810eecf1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec84e9442126d8cc97f160e00307a6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de620357ad8c14db3fa5c74e1c70d6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b709e41ae7a24feed6a0ba3be6648f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb5d067615d6480f5f18e22f0ba7bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b107fefadbd0ad7ede26ede16000101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874df072048a608cbde804e39ffa0a13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9a2f3e50cbef2e6482fe2fe92229c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27093ae45456828f7629fb29e9b05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1b292d719fe899b2a11b2277aabc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a11350f6f30f27859cc4158d854f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf71be77243cca9035e4da15f0f4315107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a61dc8a9adac3c67a03abd417841e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c2310efab71c9365e45087e9b45e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec3a6e7f4f178a8da665851977d9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add8bbb7806b1a0da392098161351b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8338b0b0c9eb004c3951a7eef3c195e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60ab0822e836565e0279033c4016af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31de4bf4221fa811c4e951c7f2f18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014e344897448118ebd8185538b2b1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d435755e54b7d0100e9fc22122f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc74a621c385807c44416eb09c7da19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188721b1c42a08ec2f3ab9059dbc8cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379754f65652670b355da1e3520aa47f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d915102cb85fab9bf69bdf1764a33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f531512994cfb3215776105e876284f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c4129bb5556fc5a0918a7d65ab24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ecc6d61aa108c3e1f0c666312a003123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa284bb3f13a6ed08aeeff63af662124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386416d61e790759b6556d8a2972af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc107b545821584a8e25146c883de8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de318b8231a9a1e91d751cab8ae2c7d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f579519d1f60355982608e8c46d6d8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820a9e241ad6ffe3e67b19c4e248753129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20381110b81244212d14ced23e889910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad05cba83bcde81e370547ed011491131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a5f168020af60f5ce352e36322eb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526617957f6facfa21cbc88ae1764733133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f974ac73de1ae11d48f2727da59c99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513830bf0360cb90b00028cd490877f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc279e7a48576e7f590244badc9af5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a8a24762a12422250cd4686cf532137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7b7a3758dc133809e582a7e35211138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c6fd97bfbb073785525322da2322139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d00bc1a8994805b434f55db4946c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e7fcb5eeb121455e91de3c13cf04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca400db3486941127d372fa6e059aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070a147ff34933f1c85fa30faf70b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef96b8b72cc0cb298a1c63cbe78cf47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e93560f96aefeab26d891c3ae68c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6742c2eddb961bead4c21568c88220146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c0cd265282b25ce88711a58d85b86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7016f6ae063e229589d7a06e42ac43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca06c5a821fac0b121bd4d2654d6f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3154eb1da59202d6b5d79c6233e26ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b0a821f3355a823b59fab8bf12eba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac0872f17de8c0958d919b6027047152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a1917dbf198d89fa3a41dd05117b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d02b1841d6d53401403fb0abb3ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f14c55e572eb43288f2bc0e3db5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19a449942eb4b7a057a0467b22d67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75586b4217c73676560ce0be2358f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06382f130ed5a2245da3ac1b39b2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e97a43eca9a8f25ec204e8b1afcd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c077fc322c0fae891f3378222be1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e19fba21e1b9b026f604d584365ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96ca56f7fb7d321b1e14afc31acd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a04b498bcc45c31c16dfb6a009d73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da8a2cc13e50584eb57488b35df334164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c731b171cbe72159f17404dff996b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92233e1f155af1996df145cb220a743166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac0468d54bb110dcafe2f5caf49817167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d9614462cfe18dd2f2a1933ba33a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d956c0c4cfa8e65d13d1ffe9d62e26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baad904c012b46aefbbbb79ae2b3805170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a1567ae2b3b465ff135b93408836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf766ddfe3a45c54b5c0f347cb0128172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf78caa36204667bf1f05a011027ff7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0809500a09f05510643159d85ff3ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef4c8affc7bacc732b10f2ed14d75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f813f3c32f3c184298126caceace9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6e26c7a1840bf547b2372a089df9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e479893abb608afe5ba7b41919f7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c66bc47030925095bfa03bdf3a1fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cddfaeba09e4774a0ef425530e37b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6aa8e894c6e6b000dd97d4c904aa61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157b8330a0c440a1391fe2b67fbc702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750e5bcb527193aac5fc0ee8354e0293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f524fdfc5626b9469df2c059d598c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e934af4957c9e873d93aec0454b82f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3815ad196144eeb70045e5c9a61ea7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21839f695ae000553c8c90e547a799247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5cc8dc3d51644e94cc6607949c1c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae646df5638425b9ca53f3a8a502649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328cbce866d5617ea31ac9a31478dfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ccba3a19d1e7a748f01f9a76644011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b0de8994ab19692c4ffd631b365212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9c31a2a3a16b463aafbc6b01536c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c855fe05bff295443dded5cf671d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c6c81d79a86a6719ebb154728a64115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c160bfb1bac5072c5681e21c82da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87734eaf3f3379dc10381d4240d0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c258366097b70cc6b051c7857f26018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4928f5db7bcb3c4e8d9a798b82e0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2d1ea5ace49fd30c31cddb260be8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80ee230978ff613ab612a86fcbb7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d31cb13aa93398facd1652ac9bc2a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c26b5041672dcb5890aae49950fe2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0a64be845e1b10972ac7e7d7d08024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69806bf93ffbbede670ed34ad9db61d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc59623f6a0b5a42bb7d59f7baac0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066da0f514afe7ef3e1d019c59c4de927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163fa7a60375591103a084fa86891e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f877da1e63e045c1a4480df6e7f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff68b2c91ae8f269e2a013f6f5915530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad9dc962a2c876b71f7422ddb1348d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59e9572f13720987f5fed0f707ddd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12ea13b96350281902598a04159d3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3bc67d5d680951c4a7ac718a6b78234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c343c8fb57d2f9fbd5db2e3e7eb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3663bef538643cf63e5cffdee18a7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c4d9669f455fc7199fc8eaa9805337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02a06ca5e8a4e2130a4305f3b28f9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595814c0b87fe788d352e6324b08ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173ef0bedab75727f78a76bba346dd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f7c0de9ba8bda3ed80820406db5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129164674d34dd5f5c89af2fe4d93e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4495459e8c079ede183b2aee25801b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e7e46c64cc559fd54f305f8181c7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d741f5b6c4a36f2acaed4b74a4b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10faf10e8f8242afdbfcc774a613e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891db0ae76a3670902c2931925bc7ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0166eb4903489753c5592bc8a959e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69029ce1f776a648dbf9bee4ee12ddcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6937b9cc066ea61664d5ff3533bf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7506a416bf497598f081dcfe37332b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c38f44925d5bb554d80191aa446c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65d212f75fb47afa487c491e66aed153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3f9063a5d6973808f29d6156232e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df408fd05cf7f87d2ba02ecf6a57be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceda545f0b03ea3180649722e5ce4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c701ed6e720a3bef8b9f37e6ea266a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ffbaa8768101da652e390678e2ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b15b400f5d13e70cf7340556e625859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e59ef779131e33d0b6ac2656d0c9e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081414c2796f47b51b249db3a18356361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b46d0ac59690f778b3cab4c911080c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd616e28f4039825cf86e9e4a4bc1fc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de678c1c3df03485d9320b716b483a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b92ea44a522a85c1ace0534f6b13b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ab657e6546392688acff1fb4ac5c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321133cb2e513d7a8d3e10b6161069be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0bd6af473a16fafcd8f2c89ce181568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f09b82d7b9a440b75efac1b2936069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a47e980df93fb70c3bb513542723f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3911ed2328d20022f6eb14aa72ded71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5059970e2ad938e49a1356f4546ffc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce55042aa3456a79c2f5f0ead57d0c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8633e2e401ba25e8a8bd3c709351874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e36a3290db9f39094303f0fb014e2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5253b42bdcd06c6cac52c1b911b83ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f511f7b3846d7db9f617b4193e7f9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7f3a2df5fcab28c87babbf6d9492f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3dfaaaf1dfb8c3d8d504f8be2fcc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854e59fa2381b5c21a82b99eec570be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54060293a5927dd94d181913d13e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac993f9a000d98f82949039a840a77182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f65a6b61beac85561ed0107af7960683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2be8a20f538e5f1346ac761665077f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3edf616f4b2e58c62b0c5b8a2a816b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355d4cc6821dff5a1f271ffd057e0e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3387addbf9e432be77c99b08c3f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88c2c89c44c6b4ce835ab63e983f2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e97914c3065e594ee4549d5c54075a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14dbd2dede20edc31bfd8e497a373b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9a7e9578cf004fd16f8a0af049ddc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a34bc41a282d9511ca2c7b62b80b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369683671cdb6e4886324f3beeb90d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc8d6f52066c01fd2b39784fbc21294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fd54c47b449b9fea7a5ba8f410b2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c630e856d7cc494efe76348a72ccc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6255900088ce455c1be53afacc75d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c402787ba2f1526aee8e180bff7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a9149bfb815665e3d0c2f79b664e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471f0dfd05722edeeb5c160baab26c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e952d80dd1d1a79667d62298f4eee16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063bd40c09423ba8d5d2a98ac9f6cb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b289ad3e0d9236e50392629c94976103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2987de5b3453f25cce01638b24e440104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c99cea5d0c769423274b2ec1e6131c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a757d273792461ea5b106b8e22289d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a54d409927ecda070e0878c003968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aedfb34908ee1cb515d084a61e9029108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac101e4afeb1affe1f988d9e41abedbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141bf0bf9ead5dc08ec1918e6b7401b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664d76ee279264bbf6aa9f81cd132a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8e98f6dde2bc932499485ba8b028112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a0c478a1bfcad15607834e99750e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c27b5183cbe71c9df3f5cb294eecd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44312d4b8be31811274ef25c4e6b60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b337ea8653039d39c75e3bb3f7cd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620b0f8c1d7e2bed1a338ccc725771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2500f3b78d0dd99528db5fdcf3021118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50389c482a01178ef730bf63d4af39c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606183b1ee4c4d2f9bcfba26ec512a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da2d8420f5ab11188e19154da4026121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aff03218a2d42f621a9b3edbee42f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b3dc8175ca9285a406abe02355326123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c615f3b9aff49257b0161d291bea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d6bc7188a914069beccea88e0181125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5a50b49a1e27cb36fccca62f6a5e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e351dd8de618864682b5c74789f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a304606558f200f5740f4f48f703128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672e23d3dcb154aceb38baaf1f806c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5699a96b68fc16b63843356bbb34f72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80713879152c2ebdc0bae07b2b56fe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf48b4960a305629d7c9565dd0a1c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265de65ef890b9821db03dce9dc9643133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e0565ef75adb52a1d7c1f68c5cd3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2fbeffc22f0b12bacc9da7e790cf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1495f72d359aaed23a9dc8e8dbe169f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3063960660dc59c699a3d896184c1ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e22fa696d85952037aee9e5bfa4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337afb285c5793b524287e25ebedaa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d3662da6a9b579af21bf943a55ee1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa6e776c66860d42ef6939216c2ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf097232052d0d6bcbe5fdda760989142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4eced2ac2015ca3d34dde1d688d72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d16c5598d2014a68a338dffce01bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f90f1760733d80541225d39bca11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a7eab44d5ee025457e28829b9897e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1c675fa13f5b89150353ff35df73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48496ce0c61f6f7d216db0fb3d66d3ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee795f4b60a3e0af9906fb639471a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaaa833bfa7baaaceb528171475065150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1129dd7923a095aeffd04e7f85673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288d3a8aecc8a322965ae5052a8d90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c70c9579224947be9766ba673eaeba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ebf200d7dd79ae9eb9f20219694b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cce1973537c96235f1a356f1b1dc04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e79fd3ed1bab1d097e9a7c85ac5cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf92a789a58bf40253f6375825e2c3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c29316c7c2a6e4461f118b5d550d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977398fe76c1eb483c6cc9628d570ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffa49b2633ca8a5cfaae2db6c46372160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff6106424ada1f5f747ad91382153d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc7cf9063ec5ba43dff1327338037b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2651a826b4ad59aa38f97a877fb4c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cff9d48a3978862e9c01c4d6e4ab73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bac0d4e9b704f1a9d67629177170a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa332f6a3a3e7f70af7d63a367be8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d58216b476870d75cc6b16fd29948f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb1998eb68b078693ff0e4ca46b0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb359370ed0c7ecb5b5571c9e995a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21262ca35077778f9ef25975c51c7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d1aa14beac6ae3578296e230ad6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc3e7feb089531beafa4bf7480631d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb80de3cc7d98a7f0c1c8b67a77b57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e16e03475500a4c584a5e889df8ac174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>