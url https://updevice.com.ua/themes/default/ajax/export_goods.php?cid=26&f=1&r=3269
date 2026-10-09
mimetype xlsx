--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbc34f9d3b438b68e082a63ee425241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c53ea0117705cdd47090ba1ee1989b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e7d77062e94dac6e8dda3e3c41d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17145c4e311108b7f0802981192c54fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e8b083f27fde83019d2d9529f2205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc02648f972908f1c3f3394d9739c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865fa81c2dfd218fc97fa273a688c217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57272183d6e86109891883dd562fbe08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801253ecacdc6ab4882139b844a760a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560245befe0870b77ef57c89ae55b41f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8deda242a6dd03323ee54dc4cb0a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e8d58402c1ad08677cbbd947b40c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defc5297d11d077ab05269f71dc5adf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac075410e20e8aad11e23987f1d0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418015748a1f4b5634fb546b666d78615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cff388f17722b83e4b36f8f41c973016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8645ba9ca8defecab363427f3e61c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19eeef3063d48c3f7921e7d415341718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aab95e3de47f7eca8979547021e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e007b48fce0abb71ae517e95ede520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5c15898aa52ddc2eb3f25b713a3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c55572d80e1ac8810e3895b7499922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b107e7af0d2e0e88b13f3f6bfc5fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ef6f07f930316e086f7cf146b7da624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d81d85641f2dfa90491c96f4aea68f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe300360ff002ec601b512bf4207a7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd7eb3f0bca17a66ed8ab122c76da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef28c6131eb0d956462824e92f902d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43965120b9996c5572372869bf0cc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47529577e8a7c918131bfd289548a04c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ea5f9d4ae959d89f0e3b055bb50531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de78b7f5a3614e07484bdb0170589332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662784f5999edcba2a612c9cd6c9e1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a7029320c5d6b99b055431a70668034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ac346af724bfdc2aac30d6d7040635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26a6edf13455274ef6e680ce5daec936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040f58b454309999808001c70513fc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46f8619eaa13684ded361fc5a9ef138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b93fae00ed3b05341078bc95be5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f571bcf4347459b53c2b4c1a032740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b14cae6401cd9c685a6cbb5851d6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe1c16a3b9b3002e557308ee63a8c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21888cc56f5839c4ca783cb67daa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edc19df3adf53f4949fea8b3279dcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf42db215559688e3210f80f2bd9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349327df3a73890e7ac9d7e434261ea346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f91960fa5da1d9c327639942077547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f101f3f22354fe432a3eb50bb409248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6f68ac6498dac6e1df6e1f3c682749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4321b70358da24862947dd437308c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fc733f618c3b6f28eb16ed04600f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ff1ba330f8de9feb0490911af25552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3677d385dc54bd8e5bb6a220191f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69424ea6e3a285e915840a9c64e0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30281cdec4994e5b722c02b98f9ac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00b47c78d22b8c26c0132844f24a7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461c318cbc7331a151f9aee2799817b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187655218052811e756190e290dbabbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f2e8cb0570ad8e144e49c050a6b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4e06bbd7216df0aada2e70b3804cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24461ce4f7b3595d23d78af6efccfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca24d1a06e09160d1a38f74120f0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3823f689f8c40281af066473b7824663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa927e4b36c181529c3d16a6da44864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba80b7aeabdc2582240dc83260febe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df514726ab78618c420bb9a340a9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6f4427e10a45202de9109eb3a8d5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b596ec7c6e00536aa2268c185f1ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c25b9cb77e8a9688d2ae1d656eaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e4e54ee9abf5ec7e1e2405eb843b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6053a7accc56d8c3b9ac3dc662b7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b9cef8d3763448c8e936c09b4d6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92768b1fc33ceb37f8fcdde2675515673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9ec106b9661034506078fa0fd915774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc045834b044f0582e44d85c8c8ee275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbcf1667f2b45466b3d5411ea9e42c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d4ffcfceb4c9b7de10c9239129e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9844f4a76a0d718bd54a13a6b3226378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b53dca529cd9c19fb577711bef47079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2396cfd07e16bb457952506dbcf27ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf2d6d54aaea8e1b80cbcc79847c4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2118642aa2abc5a9f90610e0654b2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3fbb2539c61817e620504de34b81083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294b54766f26dde877c05cce891b6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6232c5b2847371de96c629a2e6b484585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e349c848c78670e5329e6764ad24286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937234a9948de982f8ef9af57c7075e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9ef1aaf6e943a26c4be8d9e69a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50177369543e3ab4fa8e91f24863c1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b2ea5e534a5aaea6aabcceea45b0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd09cad12de25f725f8850e33709691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a38bead2109f29cbc950fa0fa722692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f35597451f88cc91c82d9afb3d7b7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cbea6bb5754e90bf42014308da9a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512ca234ba29633fed7665427d057b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719485d63d4364b35381b70212e11c6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23cfb469bca2bce8ba1048f348824897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ccd03d092c1bfadc1b155f4850e0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4a4b01e059c9ba919e7354ea816299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d4cd2bf1e3e749144bcecb300fcd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc9e6ca5d44019357faae19ba5d21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273736df8bd0955b25e3165e3aab5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bf80c8507e42a9c9c2e16272a1034103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13fb2dbbb64f7b61a1e6d0ae2f94f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177788b25c13ab2513eb15b90f8c677105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b60a502acb43ed63b3285ff8e6e3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae291224b92e7ca720166b855185bd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee0ef8459946cf51f72639db313c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8347f50e1bd29fd91373c0eb5cc3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8dc8033202470faa4e907e50dd9bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357691fa5cea0aba3abee3bd4b458a8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae35560a2ac3fa76cb03664e7aa4470112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580692f903682f0e77bee3807d679ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9123f5ad83b7cdadc0a77ff2e995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9218705920911f914dd14b48a6eea58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e672a9625c6b1ac80ed2a77e513d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c208e5d262d4ceecae2175db8b637117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ce4b06b13a94a8129e7486e367165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00566a0dba540e20036fac1b7ab4bf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732824035d4ce24bd0679acd40c540b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a60979dfe64d0e361bcacd6b204b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9048dca9c8f6247d062a5e8c949a8ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35241f1b9ba1515e3cd5e5264f196c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2e0d244eef58649c83c0cc41a45e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975caf62ac172b2c194b79c48b50bd75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbd64b590f79cb1cfdc264d15e1c17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da094aac14e86849b969abb52c38a7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0c84d1218c56ec75b8f93a3acf22c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780020095b6d799610247c59e4a7f18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc6ab6c87ec00ba984ff008476111a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0ef510a8f53fd650914a59318be32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00cab5588e1cfef5fe3d375c8c5d1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b7eec9560bdd306bc13bf742a2349133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cf06080587dcd2b60f6548a54b435134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d752166376993fd1a82469dc540e85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accbb5cf6d4f41b724f0371d17c200c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee01f61a99ceff432b3054f1966f59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428f33f4c7b9fbfc40bca98f446ddb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c5b80ee9e7a15d308fd4f30f1a81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fdcc39147d7425c6e4e453a8b68b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13f93ec6bed4fabbac944c89a4f49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d49ea37a951f4a4ba21e62366fc62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1a31d5c3eebada326e8543997660143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f8e72e49cad9a1bc2e369a3e13385144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324348ad49b8a99c36e09a5e458a3e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567d7d5c2b2a95918f0d930b59eea6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c16b6d98f844ba0498d401fab90790147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21534110e9c8d0c2f4aedeedbacc6420148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774426cb0914996f90f19b35faf5c35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bcacd3c48f93baf07aeb169cd0e01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a2d1e924e8548f92b9f4a2fb813e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e5ce722d2d4cbda975bf0554de6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb8cc3ffb5de984c69fae4cdb657a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad3f7947322347a2453cbc7d5dce6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cdad8f6eeca6784fb8e6b4d0abd56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae1cdd2d3b2b1a7d37260c0e049fc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da20af8c3e22ae2c292fa28413daa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf926df11cf1c6e100684b3455e29c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7a8dd739843274781a73820c829b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288de0ff36d005aff6729ac4193cc844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e7e758678eab602d8f0bed3c91743161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e20fc6866cbf844b9f01fbd0675f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1deb20a52cb920324ab5accc24b66a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ed84e93620fb2234203a1aaefb99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3000edd8bcaeaf4c769bb28499d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66a8b49dcb551439b6c88cee1f9546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c91dbfa67adec03e895993a26017167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0c42d6d56901c0fb5c52a371491e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55ffec1646ce63a4841bf69202587169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f6cbed03907d842f5e9ac82ff7006170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1ee9fd7c1c177d53205a13d49e795171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e84a3ab079a42b6634054ee65fd8f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641d78d23fc78e854336275a4f29f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e45d80e08ec7d2d4cb31236758a8cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f693f62592b5191b1df923f5a96d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63579b100cb3a823e838e105509fee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5fef55b7823206d25a45b4a0da2f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c241e593299c855cd2ff143e95406c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf26a0eddd2406795a8d9803a1f2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3327000580345fbe8080a24663b9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d1b46dd6cf2022d32c9c746bb54c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22316d9b20b0da3304b08cb769ed5ed12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bd6619863b512e2706ea90b9709223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882063ccdd8160809b95b7d665eecdb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86abcb074f944b738f514163e20bca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff823eddc0f1da2521efb6c6e0f0d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d630e12d277dde875a69808ac4cb74c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd29db6d0df1289a97b3fc1fa56c948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2ba4354639672c6eba2a299576ce29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c450a3c857fbeff7484e77678ebf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca818c6eddf33a5698a321b383b6d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2765718c8bba68aedfb0ec756c207512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf08c1fa22cb2ad29c28946f866c4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1fc48f6e6fde78725aa348b3de8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee79441e3a91b10bc0ce86103a722215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8313472325ba754597785abb66ccec116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf767b84773e9278150642796e172cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbffcd13dd40cb40da17a5e21d2c52118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c13baf169ebb9e30baecb002b766eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b3c92d7bab91d0e55b873ca2fe1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86068fdd5340db63d80c8b530813c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a07ba9a9ea9967b99871a3136064422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403f7a7fe8e02941338d76c8bf211bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23614a23a806f83fdcaeff7edbb619e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065fcd2f242fa38389fdd7611ea9f5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63549793d41f6105274ff3e7a8d1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740c76521ec931ead13b96e8415375427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a74b58172a093e72d31d4ecd3031f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b8ade89858235e024da440217dd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c927f24fab0fdcb88e486fc7e221130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e0c4f5f6e58fdce37a7183568e1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec18bf233e71ccf2829e9c6fdadcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acdafa1726b8180df937be8775efb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2136110868f5ce220dcca4156941734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b688c45a9fb3d0babd8c3b22fa3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ae0393865e9619167124bc856b08636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f1115859971c283370c7fdc6459237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37335597ac4f4dd13b9a72d9bd6b5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c60bd6e984d497505df61625f23f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e1fbf7c18a7ff002e98b7f66e215340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dac4d83f9f03b80917884d2ddeea841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172f697849de28bdae64664e7b7e4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b0ac12539d959345cfc18127bf9fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a5078e894ab5b5bce4be1937894aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec553ba62e500cb5ce5dcddcee640745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8948734afdc3668323912fb056bb7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502f7e218ed063ad002a810531092f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d516369f6ccdf789ff8c05b026803d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8aa708909c60801171c660121aa1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aba50b821567d49cc20689c1fd99a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953b6b2aa6e9ed4637d4b5cb106ddb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800f38abcb8d7d9b33545d2d77717352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b03339e760edf5bf7b690392357b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea7d1ae201833e33199cc26b65c9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd004406b49ad00bbf31b9ac24b0b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae11ac72a0c65ff030eef989e4533856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed64e5cd12940bc1a678a09b21df6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499de19263196013194b697b6765f40b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e28f90a199e9a3a6a07bfe61d56bd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4f4875c6776b2b1a40432ce5bbf9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea66e17d69f6f0880f1254962428c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019011748a7f113d6af4009db9dd077862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd250501cab8f71e450f2c7b65ff263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b13d22378d25593b5bed8e08e19a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e3b145d25680f03ea68eada20a8db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03afe73e209e355e489375c89842e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de2dbdc9836c3fa44e670c48876ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9809f17f8a7ef084e264e1085b2801c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990b71dbe6942fefc8b25e159e266169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e95c5a6842e195de87f8ddafe4cd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea05757e0c32414d7bde529fdeb75df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c31408b854e69fe2936d2651e848672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a44d11c022465a930c71b2917dc1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47496cb4aaa30adc0d8bb2876e05b3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9038b2fe20f3ea17166a0bf6f798175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048ff2f57dfd970906eff807d4c10676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a169c52392c72719ad0db3c7d6d724477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440101aaff0e46318dde940b5673c37878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abea34210254b05f1cef9079071e9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b42390c2831c73b23b92f887376580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384410575a9f6b61c8efe4bd8419af3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df97626a5d439fb2ee5b9f5665cb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94c80d529b163f63aa3c160d2e627c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0e567aed3f9f87394897490ccbca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d428b07a04b9c4536edb32b0240c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede60be11cadde11073b991875156c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a719e99787766e5fb0eaba98589d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73fa6b704a208cc3480f8697ce6e0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79980c612fae0df81475b745fbc5202789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbc1c4f004883249906ce8971e95b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99859c8fb71ca24d95d476a7499a1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98646924abb3a811ac2d6a79ab3ab21892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb7cf299b0aca37e975d7b9f4df2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51c0b58ad1c5cb265e7383085c98c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9fafe8c3c88db2e8f39ec1ae245ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac4305de7cb9dc332249b4b68201596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f415db30b6c0bca060051c2c3bba397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccaa7a14f8d8360b9eafca29e3a9e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedbc1f7a026ee8071bd4e269c5975999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519c20481526ca758f225f44196625b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4787e00f858ecc3adc2c04f1d40d40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ee18dbeed876777dd07545a23bca5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5270a8fc9e94bd020bbff9d6b9279103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc1c204f74183f184c32785b1c9cf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7311d3448eefbc86ad763755dc53d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465444f0772c7cccf20f094258bf730106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add25f6d39d22962d4062964872c8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3de7a4a0c156efbfbbefbb81a2bb5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb71c85b94a552938fae9249c2fddd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f29e711369be94ea74cb2963fe6033110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f120e2b8d103426c8d54ddcd41d1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2327202ef2f4e9d4faddffe8fea39f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614172493f6300af457997d2e4c04f9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4348fd80a71206c993ca0a6923b5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2358ab7edacc2778e6280f768b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955727501a82fdd1c57bf2a68b782d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261450e12edb9d3566ca8e8515677b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf00431465e4a92ca0099d0f7b6dac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01355e5dd91ae543c78b45e0c73a6cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ec5abf2f2f389866c5dd312c4492120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcefa7a544cfb30d2eb85b933b8118121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba80da9272b59a3e79e62b999bf742122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408af5e4a57902ed90af59b890cda28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1106ffcad58a66bf2859d4cbcb3dd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93510c29cfd4040597e36339325487125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ffefa2f38f0d3d8886cb0733da18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30df27ad7711c5db9a3f9d8139cf3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a18c6a18970db5ab9db47313c27c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc44e38500e8ed29142555104a6ad9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec202574352fe8f60ac053b822c879a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac324ccf60fba9af6e223d02647eca5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e60a7f8c4489f0fead17c23cdac7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacf6b43c79b184f5862af632e526b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb925017a4612da6288c7825232adc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646652757d08f862729169bee4cff7ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a4c4a9016bed1990fe29e92ff7428136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d6b088ff3e2cc5f0719efcabb06e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9274f1b00650711496036a17e2e92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff93764c6c2e5d2212f1706558d79ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee188c2e7063a545d162df95d11b20f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac74626a51db32ac0dfb2bd263a99fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb11e89915ed6f7300ebe1371e47e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4db72de0fd623bb43bac36bb601a84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d210a2ed7c0f1357da7327fd3c4c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce0f6090e6f8f722179d4c0309700d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84603a1cc32be215436e930c942f8b27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d0294bdb865d989563bafbf5098b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9750934d776514ed6d789c61cc3ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9dfd0f3bad8cd93e201b04e073bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca4a9902d5b7d897d68527dba706b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aeceab27a73879889c5177d981ca0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b03046180fb70c503175053e5a5ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b579d64238f10759610825e75b3dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2658eaf246e81b5296efb66f64c8470154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3654f34412825eb1e438a2bd59ef0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ef20fccf17d869e50fbc14dca823156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ba9d0e2d70f1b6d863c5419746cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250757dee6d3ecd074b7e1e08b003b01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e69495dd67e1d1e9f04851fd2a1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e3c3919a6c457512065a1565dce08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcdfe2bfb4956445865ba51d7102cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54030dc9c31ada9ca52ed80d31a1abc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25085efeb659e612640715f6c9fbb6e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89965d75aa59610bfee9e80516c10fb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767992097fd09dad41bce2fc2b54d80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae3196e4dc54761603d115bf750d27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ef6c6438ad657052bbc6664a35e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a9adc4861f077612de1d0584f228168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999de21ec9d8f2139d9caaeeb8d6d382169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893f672dfdce3e76d434fa1c5ede6f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f9d20f9b0e4896966887da98fce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5c8c563f4c188ac9f4140a028efe0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8df6a6d1a2ca0e4211b9a3651c72cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b56e4c933d2a98112ce8c05bb0e69174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>