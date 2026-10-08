--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd661b72b13e52aba5151c1cab5abc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29707ba72fd6a6e8657ee4851fa453302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f353026ff5bd871b9c85bde99b924273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc01991f1555f1be105727b6340b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117c6df57578f179f07cea02a594e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb59cfab357c81025e3241773fb866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725833d2fc259f7bb10d620bcdc29057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1c65f9c7e2dbe19105a2a053f1c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f2a144a3abc2884b2664178fdd7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aeaed8c4794ee5c2bcc3e6141cc4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aba0c6118cabcca5460f81f6b3f5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a62cc8f6f6fa2adc4c85cf61c210b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be45294145039416790dcecf4fb52713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f1332344f7536e98bb316ac0e775b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc1d5b7a05b620e1a44d41f39f379515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c5844f504df8a53dbdc69efbe717216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a687ca0e340b5c8450db9bf36ee6cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144a6d3fea49326f284524fef3b48a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633879136fd29bba53e03b62e7a6dedf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd815e91448c7962c99d7dcb93d7e17c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8dfba77e96a18f3e334fc49e819a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03afada5ad3254a5df406bc1afec97122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716114b6f538afbd7364dff3e5fc60e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e211b6887c45234911c93258ff03d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895c6b9bd11c705346457a05e2d40f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f63b94747bcb1b3fb9906229a6f9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdda1a592b5a0e874394db1056d40a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f9192285681d776ef86775b79a1c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181566bcae575594c76b207957d852129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a28df84d007af212ac346fa17e15530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f6121dceb15a512b53a4456f2270f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a8495a4034e7b8911cb90fdcc55e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc300b214f399f06d61f84a409ff8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb40af4cb10abea5eecc020f4785bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430213193c39578a3b25ca641088c92135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d83e68314a3e25103fcb236cfba9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93f3408410c468dea34fe729432d0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968807cee163ba2a2b8bcd6eead5cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb86265b149c6360b4da90581568b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2974c1738d1f3cbded74d34cc2c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d847c604a909a0d39a2741ec1e546741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f370e73d9837dd9b59c4d0e290cf9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c2b4f1a1e22b40309d4a90b0531e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeb5a60fcbd2cdef7c086a474c951b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f2c39cf6a0b05b86a5e50cab5ef545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10252ef93d259ad89aa2eff6bf3dd6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd6d7db35407bf945618fa7e9869bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5100559e1c981648f85024a6aa72d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a5129a17ce810a47648c98989d9ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be0be60e51bd1e3a62d201bedb2a1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e47bed732fc4bf02f9447ccc8f55ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc0f47dacdea89f290b2732fc0cfb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6880aeef0376ed2ff01ffee99a651b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1dd6ffdb3582d502a17c41fe5d91f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df392aad27a9ee913fba0435d5d603855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e22022f2ef7ce624857b3d08dcfabe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010d71f1aa50102e7c90fdc3644f6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc944adec7ae77aa0d0226fc9e9e9cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86e47fd70431da7213d73c8d0e9dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8569d31ea03339eb6422dc286a08460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513cb501ea02052702842c8a9c50f8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858471b5b95a01f0c195cf1ac0fc3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6b03209429275518237412a9c348463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7f186e1e4ddaa2188a809d456474964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ca3cb8ce1485619e640560a60b9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2562aca6c321fd8abc176be89484066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215b143b7f98f3ebd08c527b1e635e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7aeae312e02947db70c96a29cf13f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2897c90a4e75511873a6a9221f17f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee4c5e5c3692aa224987b4e219d29370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84492a19c3523a850d9cfba7fa517f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017075c1294086387dc9cfcbb2f0c5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b86046f9ef9694d07c6499cc0c8c7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec113648563300b0be8612264aca8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d33afe8b0f2fdbaf7421ebafd70b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558ffce91a201ad67525163d1c7c1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fcccc80f1ddf0a4adb92a2604455f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c85c65fb3ed8ae26d8b57f81df5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478615468710913736653bcb49f8c4c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2e667ffd3fde4d495c2202747321b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b01c629d572b7ea1d64a12bdbaaa481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbd441942b5db751e86182c048a10282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfae8c49368b182d03de9ce8782b9ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c340a78143a497d683fda83525283be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290368bf64952ff056db5f011cd9be5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867259075d85b1eb55d1c41dcc32f1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a63a8ea230ce18d4e974c3a9c7c3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e055561b31debcee2906559cf14f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe0e62837c114b0f4f54ecdfbcce0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ce40b75042e7d58e25c5ac89272790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc951dff3b92d5e38b3cc783c1dd0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74eec3174cb65b1717cc2a53ba122492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564b0296d61e42c4511f8373ae94b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b033ba956e74ccc38861935e62a3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd18051cc4700975bb7fc8c58ecdf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbf7e3c729cd752c874e390185e8e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da368c35dc9b7a2bc42d17ffa9918597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836fea4f7485fbf64d0c133cb7978398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437fe0e20d78b90b6e115eef0b6774599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfde7ed1a5a6fa4b8f3684fdf35b10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a58d81b0dc8fee0c3397f01c8a3f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd26fec040e4d98ef414a2629ed4963102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70e33bf2187ac9c643021eb6d92230103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62bf5ada4736c24b47c159b5d5cf3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e449215b90c0707070c2d4f3e6a49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646ce6ad13a8815771d4a3d08ec91e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36129e6b310d76a34c62f3719e40eb26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8ba3a607fadddf2793ec104dbb9bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50638854c01ece1357f23f1a7ffb9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df95f0febd6127d7566ede06b705b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305c5b6f02416b572cddc66ba21a1b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927574e4c19b752573cff66793a95fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75b990113f0a823f73eaa2d5b22bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edcad5c586bcb1ee396261d542d481114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf79e6a9e140c555e7a8e06c56c4d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b452c849cbcf9dfb3b2aac447610ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aafd25bdfb189f98a9cc760e7c95ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e82fbb394fc321d386efb83a5550e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afd9c687c5c710ad2a5a2c2db0fffa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa416b8c7a5650d9186d0118a87c3ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66c2cc574dcbc235f0c2981773995121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74dfbd40b47fb22a7a4fd59b67c839122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828c87cbdcf1d56d39fc4bcc2bde591123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152beda5669570943d279e0cfb5bd990124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d4cf47cd076bb488f8cb963ccd1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a6bbc46049eb021fe4ef9128bc5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2b68be4f04b73da38bbf4b98c621127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc643e9ed4492b3141e127b99375499128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b675731ebf99e2d4cf1ed42c644d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330ac2246a4247a2f59e2059a6d8e2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f8c3aa399501432f0922ea38c2d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608867bfd36eb918f3c1dc8a24dda817132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f335f52efd6edd608ccb8e9620c71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b231bb2163907fb925d32a8f7d3916e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e2ac7ebdf605272fac1852a9f442135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4cd593b25e6c1762793838cf8aa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f419074b1d545bc2c195a1e2c00573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f9f2ea4275cf9cc4a3df98a474d7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05d3ae998d91b202e56ad95cdf04c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cb5280bab917fb80e9545643b23da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce9dc6015558289ebbe24b009105c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ee4844fd7f6f1253731ab48da28b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da511baec97f301be55ad02f3925b92e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab3a12fb6c0ad30e184d55b74896ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9868bb2fe697bcd0779979fc6c1979145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae30e1fcdeff917ee06a5ec8efad3ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b202d64444139c0f13c83ae9ca41771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732723351fddeaa9cab556608694285c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8a2fbf7a502862c847c4a0865a8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b805fbecf1e4083974284b225421da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888921a710e861b26483055ef22f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74735040fdf4c044de16386cacfa084b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4992b83a4460aa8f82eac0b14166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5cb59e701ca87c8c7682cfabfe7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f81032329b8683f752d51c4a553f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b71142f10aa322813392096ceb58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaf6bd240db8866548876baeb5282f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753813ed8752b85753f38f9f22c7007158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d72ee7ca9851ea3a91904fd55fc69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901833b8352ab1722fc309bf7df95f0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a16f4d417a310160df09bdd553bc45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426e1c52a6d67145e01d5c028ed202162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb67603ee2331b6fd0f3a943d68296163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0591204d040c1a6d76ec9c61c043164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656c52f7344e797dd67f7d5a4e0a5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96134991fc5ddc0d1228266a9adba30f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3334a85716ee9111b1e5aac8153ed9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b986d77f70d295ed400587b54970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08f07394546a8394a58fc85b70027169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3987817054c7e4d8063f0b2ee8105a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18df5854471750804e5f5acf1604c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc10e1ec42448fc0b81bc976592fa2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416b78255c95a6863ba4f6097bdcc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e42f8647deb0b2ed0fb00f178caff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f52131d91bbff388fd78789f0905ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a0b1656b42433c3d9abc3e12dfb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b601ed47ecab96261923715fc8c05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a78c6954157847edfb82d351eceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e835d8ce987768aa50e7fc351003e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e6eb82c7070dfea5eea5123c6f747180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea983ccd3773db70dfad392c16675101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43109ac43a2391036ef3ba5f1158a302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b98ee572afc81cd2633f7bffc908053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db580cec7ac1008ac83cbf6cfc5764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018938fe4329ff547d4cca251f196465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b48237331ce3cdfd13d2f0de15c4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c59bee6e573629278714db4c2e807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66833ff95b8e893bca0ba2c69fc138398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72c54bb69fec4ec7c41bdf2c128849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85dbe9d03627f96a435f7cca4d2ba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609836f8a321332d59bb397296607e9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e446a17473475189ed522632b90c6fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3a03c2a3a9bf4ec954660da9be9a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48fb505dd87299efcb7463f2862b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda5465baf6974b4e0f3e0226cc248415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79a466904f7be096bd378d56cb04b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904d79cbbca19fb97a5f9a253858e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83785b7b2a5e5d6ddebf537b3cf26518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4029d841cdf00ddb3cacc9d31a37cab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d460c2c2b68ef1dc4b4c5cc0f6d0d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d5ad00c8f61e11d4cd9bdda8758721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248c54abb7fe475520c915f75e414222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd86db2fe9022930fccf996e6ce45af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0203a4669584b059526b0f63deede24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab47765983ec2982448fa6786ba45fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb0bfcef9d9c2e33df31ee81ef9c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e5c79149a3c382bd64bec94107ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741fbe16c0b247564dd2cdd03a991f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94a864ccf00df655ec0a421052be5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7fd67fe1f87c98667e0b87b9624d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5b64bd66d6b646e791a74fdda8aca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189d8def6141fa1667b73a6dbef570c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632035d686058502617438f54461d17d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79598471334eb1530d15a649fe552334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5a09c9eb165489487e1e102a4f0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade46889ae481cd5ebb61c4ab9fff9f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2df40d25b647ec597d0776e1e8f8a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d028234fa0594bf72bd3ca255a262fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25d2b98faea8dca03dd9e34a3decaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0188900668c18415fc27bc043ec59640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f933691d5fcdca041e46eeece26141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8e549b2f03c9bfab12c16b56f57842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ca96d6189937c13eea3a0661b2fec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af20ee96a6204518009213a9a3e15844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e847ab33f3349232a9c6c05e4b9c3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd96efc60394e3b420a4adc8c7e9b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b897443c667acea89577ba3cf60255b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad473139478ec7f37e640989ae889cff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cea68e91885a10a53a3ab8b5b8f5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdfd3b190c8d1f88470b49a179d8f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5fa5f8b74fd505f1f024d4316c6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752cc7ca0d46fb8b467305dd14d45b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301872b9f10e2363e6c008b4525849453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071499e5b1b9675d1bf16f6780bb96a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0f6c8c4b0db29f631a51ef3c7fb9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c8755f8fcf04688c36930b860b6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7259e97cfe1dce197522104341010757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698053046e956001eae125532e563e3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fe2dc59814e20948c13dbaa79ea859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ac145bda8bddd263081ae0f9a291d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf717a239b1194c36990a21509cd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73060c303c944c9e0e4de54a81663ca462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482563d5b29c2c163f8dce471019ba763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619cdf97ee54613141864d24acdfa2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335edf9e558800ddb18396574ed9536265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d3247dd09fbf2df58e89c677bb2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb24a8daeec7d3a29add95621d5e3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01d10c0627fe42b6dc4ea4bd7887e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb6bd004175eefecd79d2e54c4730f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764152ee32be93c3c33ef710686d123670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5792b649b6019959ef062ab86e0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176af8954b54708b7b4a0e59d2f9afa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a42750e9549e1414bc2b09bb075f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bf60c106cae42d7ed3f231d25e57074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f456e8f4494ccaee6b8d8550c5de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ec3a5510bb196041fd3a2de245dc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7560825346fac72c0b0ab45dff2ec9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4485a607e1e99b43d82e48fd6c89378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32287cb47db5035ad933133d68d11f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436fc6b3c3ada8f783d85b24ec8f02980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f39626e1e1ee766daf0684c3f3d2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f938cb5944239d0b4012330d5ccf27882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c45da4b209e6443616ec4053b4f35e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d116aa6c6b2f7cd7e3edfe0959297484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8cea81a3e426e302add31296e5ae885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae713238b13be66513a25183bec4b97a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d37d15e50ac72d98f61e0d61c235887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc1c82c58526d86a0d2c892874fe6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd23e767d7faa0735faac63a40187d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391117a8eb89cc38a0bcc3f5e24b6e2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96260c591a4ec867fb8946849692d2f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ab45059c33f6dfb76dd8dda50ea592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815c691c101539da27952c8e3b4a7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3ad08639dfb2f856489e1a6aec4c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7077ce4b8d4035d9f15b783790ca795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64e82636060adc2f0e4246007667396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae90c38d259ad35e4f59da45859b9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1f965fc40365c8b800e1d3a81df298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa180f34edf0f4c6924c16e299703ee899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f1726bc481ee91f0ac41d23ef9589100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab5330dffcee8820a66652bb3fbe8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d28bdc599cb8515f3b86ca76660e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c12eed72d44fae1fcc6808c061da10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529976f3cb75f68917808c87d10fc9cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a53c6177f76ae96d5cf2066266ec7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4348b205d7c99ba1e70b8948dae021106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61c56186e52990a1c7798000ee1941107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2503a6e9a2aaedbfd45f1cf95c423108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c899ea01c048f1c9932e5c085c7fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200805bc2526cff5840eb4087705da8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2753dde6ab2ba07c439b7efe028c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9621b2015c4febe04e925e54cf330112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d5cf79501d11252d1e7332fb5195b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8967b720910473976376c923aeb93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538c9c703e3ca43eefa8f539780e163115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f651d2d32eb8842d310e029a51d7c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc8a9e49d844d3c6f18fbb3dadcc04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce246a1d57ae44698c2d64f1867a202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12df1ae5f3b5b8ac6614846597220119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c3bfa84ab547e030f01a940834f71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac824d91061a104703bab2eff5244ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031295b4cb3e528cfd560940e888c00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e494a7c0ac6d2da87f4e9577b8aff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cf22547e407b7fd3974c733379638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ef18142ed41ce762ebdd21e40f839125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22a386bfd1d291b61faf14a055bd3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67409b09976a9bc282018f1e37810127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ab18a0464b4e2286a3dd6505ccacf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f074e8d10ce5b95b06763dc84ff8b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301f827d1ad030d01ac3769b713ad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1017eb5c9f1ad9d59534d5b0781372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab60cbf6629d266bc6a88da562ce4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab466887ca3e37018111c037a301d8f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fa0c4897c3431e21b8a08c0f54c6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c57bcb32e4a2551fe6348798fbe4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f799d93743733bb1e258d65eca08b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3527ff5b168c08b53490ce495f3cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06795515f041037e5a22542a747173138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff0e5c0b6fb4c66ad09bde815c033139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22943a637e20f8abbd1173cfe3fd1b7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac264811803ffea76b67e033280b07c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6dbce78adeeba121bc0a8590f0c3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608635bee18867834bae4c103bce1a7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32d5a2cc18c28bce1e10f0cdbe55eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb64186e1e240940984e59eb8da5a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701a70c430f4dceefe4802fe1635d80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485068b14bdabd6ee8747601b46511db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed74bf2282ded3a826c5d8c88e1b18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411c3380a016e895d6a1572bef58d99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffdfc289caab297ef650d23eaecedf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b3e0c3f710cd716d00f66295d1f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1144c270b37f61441952f2d327a2b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1eaf829cafe2df6f2043d0182dd46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef0e31f9b6a231ff95475a0929505a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bb6848068d5f31b77707a8468e438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64cefd4ad3be069819586e73e0129156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1465d58849021ae04b3aa9045f1e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee670794e2660bbb3eb8557a6bfc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202975fa6dc29ab0e7877e620ec6773159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127c9d059df296ed94e865518bda6f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f9cea8d68325d5d0e384e7a9c0aef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07966bf9ffea4868dffe1be30038767162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5a13d0e43ce7d610af0a3a177439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd0699576a5190982f53e14a9eba1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770e88d66bb597078fa495476b986b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660a73d76c67ab45fc263053c267263166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ea85221b5e62fc0e6489ac0a5adbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3a9817a3650721dc14193e0b7810b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ff592d0d79f0476ad45be0850de3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e61cad015d01ce7aa34a10a4d5368170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6017566ebdaf12e70595a3416ae18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591beb06756e81d83fcb39dbab1dede2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a28e86418c4e1b2ce29698fc1ec150173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e80e21ec1e06f43043986a6c0433fb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>