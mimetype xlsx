--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f055c0fc95efe45be457b6591e34881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe4a637350587b7dfb35b8914983b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce07775bc2c0e427c5a8cbae8aeb333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd24002e12c2c9b8baf9679f22d454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235bfdc7a83af9da1c9bde4ece3d4cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41728d21a962d442683a439cddd27296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd016ab9d8654d266ecf9d3cec85ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b995210d172c84297054c50efaed58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3aa0cbd3270bf18e43624544985a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f03e83679ca473be5a42829d929210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb66aaef17dc77a97be2ad21edd6f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f4b6d8a376f07a75a513a0782c3d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d8f8838cf3bdd2cf5315aa3364d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5dbefc0a7bf5a65f1a165c773d9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af38e378db840ea55fc9baf24bf16f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973adf178bb99d644b60e50653df715e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdf2918f0d05db99dcf72772c9576a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a89cf64891bd5919751d07067c39818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c400c3032b98b2d8c22259db414f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79c952ba9e87f90221e53aa3476e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7da6c6be3029edc76150c1fea390221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f92f8d3e4643911318e159db87c8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652319b7de7aac3c8b09ad028264bb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3af33af54538ac0922501309851d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de4a5b590f84a6ae67bbfaf376a1bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c17cdc6b047c6e486e987f22a074326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee59331057e9b8a2c5cd3d2b05b2aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc704cc72235b4c52a4e1cbb80141a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24043b5ba6337d355ab288147ed39db829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ce2bceee2a799e200b163a93617e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b698656958f402b8d5131f8273ddf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874614f4859b07a06fc5698c12f544bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2904ea91577c6bff2b33c34724185e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954eeee751856e42269baf1ec18a79134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167104867073b8c3cb51ac4e20c5b2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb0001f47f67f27020c4b4b063f0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9341a4f2b42f6bd1fb50be7ab1d5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de2c7052a24b56ad1f75074c40a3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f827d44460f6ca3806e54b15ebeee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29d75dcddc06f75634eb530e7e38c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a4578d845d056f8461e34ef67fcc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b48da1b26fb5f330ad83d12d170a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcec5c24317b4d486db91f954afe5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0511f787d3a815e27a074b669f4d73644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee0be7e65d1800c84e47cd47b7006045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e8b9afc1de72d853a9cd11685dfdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addd2ed9d66a75c4a3df09418cf4b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d64b5ff3293387b16e584a08d65e3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbddfe5b1d3cace317cc89b6546963a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699c38ec581708938f7ea9fc6a7bccf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec26075355ed1bfe3dda5720408479551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ea598efdf6aaa30ae1ee0b448023852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dfb9ac06ff8107602745315af674f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a210542051b68a7856892e5b063d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f5d9365f478ef1a42a81d3d1e02155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d380142aa488ee3f946ae2f85d12b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781459c653a1c1f8c23639c6649ba657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deadd36a2973250250b30009771bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8e6b42cca4c1128b78c52f11b699d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a3f432ee01de4bae5917cc11369660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3ca5588fb9890e3e43e9a2702cc0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a93e2d2ac4d612ff0f25497b8181562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad4f94d5a32e2a5f3ff0c29073af5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c36320c019f0a848dfccb3bbb2bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc729ad3e503243991de0f8872fec0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d1aaca9fa8b00f4589a2f5b4efa2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e03c05b7e1582169e357e1e38eeaf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f788936851e7f1e2c8daa47b82d9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f00b1be7c12540d328cb9719fdf93f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a104e6b11e4fb3167840970ec3861970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38daf2376870bb8c7548b420113bb1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01b7f89e2e475a4609b539cc61354b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763272ad4901ddc060cb069ad1519173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa133d7fb37aed0c054f2f93141e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d1108deeb3532c0b9b324545ab22e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28fad736f5e3e0053f31471b00db8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ace767bac4ec71a713ecea2bc0e75c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd27649908a98bfccfdf5fbe0d92478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5b4f306461bb4437d8057b169b64579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dc4e25870dbd785bdf52019853b9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18c2393e0e55d73d94a8e5620ee46281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fea3ffbdefa06444486bab382a9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59469437a98d8e0cf676137a7266ba5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be03773e31d5b3ce801a6520ceb3d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405c318ab3c2f965f50c5be0ced9b6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a0ccd8e0b6640d1ae2cc36f7f810686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85def568221744c609f9da788957502487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cddd80abc98097776839dd79dd0ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdceda04761c55ef69921f86310763289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbc23e292f1862e227d4c14715055190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827282272f7fdc873d798f621ae6c6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9633673bd4e09d7a0354408cded9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0002af285f9937999ea725cfbb13893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a170cc8e37983f5b9ac1138ec371f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0c5914d82da622a7347271bcbacf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae63cf4b71132d24aeb2d2801a8bdd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efa553a968ebba298d7a15d536f66097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deba31d089a35d6d79e38064ce1006e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609c036b17c475a6256d06daa86c7d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf895be9da911dc3dc9eb794ee64733100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b85dd204d7bff5aa2e60ffac18bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2260e7b92d71193957d66080f39ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdfdcac13781f4298499dbd3e91e8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04720013848a948b7e87de7c2027ccb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94e3579160bd113e58fa7c0bb2629105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca062f8aaee65b42949f1f7de5aab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e84190fd6d9af5f60435f72f411c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be104857fe6640adbfc180bb50cbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68544c96689f255bfebd3714cac54040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3f207fef3e387a2e9c05f8ba53fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab2f08a347c3388a9165f39986e029111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfadfe3357a0558c77f57418cafd1d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448762169dc27642ec75e7d0cae55a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c95b6017cb552d32ca64d7bbd467c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f6d5dccd3ca828158b5b8ee5d3820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d47f6afa88c4ed096d748ae880849116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595062caa1129dbca4ae04470a54db90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e8cc24580c0fd5d922f255a62b43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4058e562e6a8b641b20eaf5f1203b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c16e104cb3733693accdd321bf9c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d590cfbf62274fd3b525071ba174a5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca41e36e10238770c3c900b70cab2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e40e729f9955fb22523e41b4209630123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83125816ee440c359e8d7d09f1cb12ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a212fd4b08ba493a9a19f29586b9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db6a1104860f85e88a627ccbbee5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc8ce6918bb9c2fcd1c1ba0497e5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6411d28f0d49ad7a606eb3cf2561b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469439d66c68b65d36dce792c2127a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b41eaa0549baf1a7fee1db4c688133130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17ce29b9a188cbc5c7949cc9877cef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1d6223a34e2e4e8aa18bb667181e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4a033eeec9f8ac31ee2f30669f08f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb800be6d6a90c5b6d9c838b676b7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db2ba0dd5c83c543fe564141d2f1f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839113ce665dffaa26f41df023e419c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545df64f9b1bcc18bb0e9d9db311fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dffff10ed2ffbbcb9c4415968fd08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38f67252ed9d609dc8434c490e638139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9105537d7e10ca60837bfe68bf9a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec6706d9da1a29c3f677f62758de77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba62c8f75d2e1576dba22eabb62725142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9875c0722197c129697cab4b81fd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c9a84bcc252495f99b94903a3dbd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4d443ba47d1a64d21eb420d857763145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020afab3ad4812ac6e76d6782c05dcc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf834bfe198413f1dcd7b5a7c50cb30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c502d7f430b8f2aeb64e1e5dafc2f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e5e773e1b1b40e803e23556715101149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fd1290375283527167a12fbce36c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73247faf3d56fa738c40249d4c19e98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681269a87eca2529149dec74a6b61a1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8723965957d4128f57e035c682081153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f97ab71cd6a9cd1b8c1315f422b1ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73bacbe89f19c133d5d098030f113155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4b10f36bbd3f5aa8d9dd2cd39bea8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499712d8d014f4dcec7cf8a827ccb38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f9f44371633ebafee48d2fdb4302c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73827beb6070d2456b13f2e3e15c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03cbb062688bbe46cb9e806a129dff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b229957443a16ae142c87485f85a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6043a19141de2af8836b7eee76fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70ef4b90f26dc4b73a688b83de5aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50f60992b4d2e07b63cf47422914e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972330b1104fca0ce089491cb15679165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b41104d4807c21ffb8c5855718628166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3558cc0fc98182d336a4f53e0b600a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778792a6d81178cb985da1352ef1b6d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4fdaf5f388c81ba00f577bb1c4b66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b257144c7dd6881f3d5e0af117f3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb36af0a9dd032ffae18f6000de9923171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4566956e10857c599616ad6b28f381c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515887055d6157f0e3465a986eba1f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f4669409adbe3788615e02fa66a3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c7e30029968362bdeb2ddb4cb91b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030bb7adeb4992479e7844659104008176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f82d237700d3ac57d66d7cc4af943177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedda0f07a1698502d945a9b92ee2b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9357b66852834ca4e6ef21276d9a2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b468f5c1e1eff181a336ff7245f28f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a00148ee2ab29ab2317694cd9ae4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a25779f03bcd153e2feeacd7dcf372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c84629f40dc54bfd89a5f2937ae53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b010e0a2e410ea71236ddb6f5df284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a344cfdb02ccfe49d51221a4d9105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617972d3fd295ac9a6f149ad7a43fdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904055f69b93ccdaab66b7d43adf82117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1eb8352bc42875df7599befcb3aff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f110274f5eb32e1a4d6057c3ac21ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ae0089d6e5186cf2a3703a8293c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224f9d3cc03dd91890087699454277011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b429b0f85ff1465f9851119a49b20312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1273c0f50f573ca77f320488553bfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ce7671d8e32e3a40cfa0e07e9115f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f42433b30740fea00ecdca1efee4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8830df60f1979302a14f859e5c6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa507bfc0da1a653d05f736c66bc00c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134793366fecb77d75af7542948f92b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9f87fb2f919a6348c4b7dcae9a27919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fec98f8d79026073602cf8eef9fb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e4ff998400a62a2e2f25ad5ea71921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527255e8ff390f5c77e261e4f3a7dacd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27856bffcabd1f1935a1ced1798e7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb901da26b417bf44fb96238c7bc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99410ea5ff22bb2d9122825601bb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b598dc79663c5f37aa03a0090f28226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665f6e413b9a644600ae843f589eac827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb220afa0a4b7c21be5bfd1038d9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9391cab44003ffa604e430aceb738cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835eb132f28039e131b614b0cf805430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604931a03a5fed5e640d39a1598a25a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f09598f4e1b616c3e74e3370006f5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41268b4fca9290a026ce407d751d3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9667579cbc8169112125c0a12ebb8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07400e33e3b1883430afd654959659b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd5c113795bb37118404d49085884c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4beb249a822233da847ecc90c9f5e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515a3434d4b5b5edcbf56c3fb3405a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a30b36617fc1a819b1612e4d3b8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee474d535652e8d831c311876d0e2c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c5613edb473e5272f2e4983e19d8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be6f2bd156f88ad1e6790a89356fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b41c9ebf90b2c060cbc5a81563c3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a8a129db1c0b219a6f3ff93f1ca244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad742ebbf7a3e53eb66f70d6a810c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddcdb87cff42fcedf04e312c72e8a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accfac0fd58b3d39d29bd72e16500ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e8c4f8fedeefffe33d6a7e5a8d4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610813b57074fe236776efc5eca6a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517edcb9b49a236634705162409d6a0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42755b26ab05e56849161c53ad7937b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af9304abb7214bfb5e34877fe077752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c41307b3bbf96df505ee9fa33de81d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac78d339ebc368dc54f7e826b54863354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f9a097352b80482ddacd89a3ab9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd87a6f9caca40a3178b131bf8e6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff1e9b856af5e1803ea09b607af2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258215940f56ca59331ac36058af70e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac7518394e2b33ff4ec24234b57ec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa7cf60dd5ebf4929162377bbc43360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a44372daadcdc1fd24e1cd8e541aab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290252e5fe29388e87881ec9bda46c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91c0e5edd76eacfe7f1d8e2658bb4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbd394e8485d0323bbc0794649ce1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d626e8ccc966ff59c142efde108a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3456f1985fbf848646b4795dc276466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7db731cc62e9aecbbc0941e0ffd3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990885af20f6677ac2ff4c42cdcea9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a77cb6cf0dc4040d5c748052fb34069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcbc78df0aad63653eef6f5a0645bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff8c7e85f2de23e1556d21d262863371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1488d4d4f9d91e45320163eb684472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5cd4f8c80a9191014430165bbf04f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b89b1a0b4f3fd90185f72b04489cae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fea4645a7b10fdac4718f72441f84775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defe747cd4dbf20f0b1f22de88f677576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dcada29168742ce960c32a1613c6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5293baedf9f68065cd4568b1ca3e25978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5a771db352e14465e62a71e895dc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10bd3786f646da5054e05827d1e22b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20da61d948d43f3eab8b7b3f4a7ea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be6878f6b7c1750bde665143a2c3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060fa34a3a1eae583042f03a525a7a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34933c96ff4ee9cfdfb0b41a7632406984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab9ca788e67cf2d204fc3ab99aad0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede117a61cb7c9c292045080706210f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f4aa49b1d36855fd9542e5f33a7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d50c83a9ea7b2e811532df8ff3b83788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042ce08ad539c3d2adea6da797806c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca32877b842ca8490987d0f65096f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d5744b6011c89aef863ac6150db1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138b2f1a99de4616c0242387251317692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35daa3d2092d262d4a8b083dbd76e3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a298f775b4acad0ac728a5ee15f3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238987b6c3fd687ba24ae5690307f3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad616ea1a56fe3bbfc2f5cf655ff2d2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777795cba980985ec9589deec132a1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce6f3587d0166346ca2cc3dadcc37e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a15a9c95428cea007b8c483262079999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923c021eee4a53cf50daa3a7cf8935100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5868c029e8932fe8729f0dc840da83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560cf89e524754b7b86e1e259ff54b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d78ab4bc3ecc08248abf6aef9610103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c05f25f10477835ac1b92a4d53589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f0b0cde8214e67481b2cb64eba872105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a1c69f8c376e2b7c1cc8dc0cbfc75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe77999fd7a00998b31c524e8230550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845cbaa77240cd8511a39c98d2e35e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cb80edcca6f18592afd1ece90da09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787ff461e6b0182c0b89ea5cf3ea56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a69e014267747bc48e3474e14ca06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e308dddf52bf755b08aff9299938112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210141adf7b7b2ad97224214418e085a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa25d2d2db11e9734825045458bf6c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dda12b9af2779ab035e9b07a34e173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb948f7158e599701ab6c9afa95de2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b570eed97bdc744e44b4b0a5ec20bdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77eb5df1aa08a244777f559ed220a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef92d2c59ed722343e3704b3ee532ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2d37ea07abce55e5e4225e2f49244120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732cd690f60fe4dccd6b4b0e303730121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd6659d7ccc69d1c6c6e1280b6730122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd53a278677c7bb46abce704cdadbe0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48047ffef7e8eea1568e942554cbd6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5c9d73edafcd685d3b2ff43e734e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aea378ad918143b2a1391a1b1944a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee2075344e099c47af10a5b066b62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42252aad2c4c5c96c1ad0f08092cd97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4466ccf785acf2fafeeaa4d272cd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1d4cd3a3a90b43a2e852d91a63a7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c92ace2218416cd7749e391681c61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c6b535fb7d235524efb4e9db508f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfda73e7cb1f8e097aaadf3b5faf8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2718cb8a3235f6354102d172d3992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4c27eede6236ccba83097bb11469135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77629bba451df32d3045ab00545a1492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf8b6452f16dfe96018130042b09ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e64bc7cc5931ded803928593a99b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab2185f001d8861dedc84eeb3a591a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4c1d90a8bcc27350a7229ca033689140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35292a5c8d17179ac0fa7a0fcce53ecd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1da2f6dc1390ee739019e9b1d253b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56814990db5d7c6c5885fbd51d31a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b1e7b929da95a53ce465bcfc73bdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb908543a265455524b4a5781c0802145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28b2e1192203cb2abd4e6d4485ece3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3227f6896f9c81293042c651e7b827a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee37fb112322e93d136e7fe9ae70e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a63e297d2b45de00884e89c192e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426b8cdd8021fa32b93c33b052035df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b282f0f2db5a97a196e9efdeae596d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3bd2420b358632fe3b112dfc7c68c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce70f9128ec31c57f9f4f45d5cef3c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722140e1df6a13dbb75557ba00b8065d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce85d70896d40bf1d73b043670f9bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a66483769bf0458a267595f0ef4ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3132dab2ac70219dde4e84904c6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdc731aa54ed95956c5dd76b8c2819158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1330860c33ae590b997dddeef8a6d91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce9f00ea75637bd774cf8c401838f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1d6d6ffe68652fcbf515dac60736c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f245366f8cb3391bfd48c74f412a61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563af22117463be07d7bac9b6e1a1fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c2a3d243dbf997a266c6e1f9a658164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea6a3f5e1d34066b8525001e98886165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d57077a5b251e1461af5742c5a9e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b84c2d4c23c36159683fe3408c3eb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceedab8a4ee2f1e754857b50b5a918168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a12d05de9c55ad9fedab8f75640e30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb9705b28eab0347cb54480e53bd39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b666b0c7096fb6d17ac12ae94ef3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe520c8c0938704e6d16605fcdfa36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7791863728ba9d471bd35ed06205173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1488741c325a13049629592cb7cde174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>