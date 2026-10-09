--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8341c8b9e6335240be35f303b003ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2dea6656530b721fad7c2e7fa3b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d6ee6106d44eb01f5a84187ad32dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05f6856f8405eb519705166d98121b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f4d4c3371cd1dc010224ca062d405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fccf73b0d1f6b8a8c754586bc2a0886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bbb80b666ad80386e10b3b12a46727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada4bcfe4b86e94d4d0eb277b0f21d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d549c7f086e4cbfc6c867f3f60729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0ae608d656db102daf827cf4aea0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b2aacee2573c76f412d62511c05711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36363e773c6bb893b6d27570afe6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34814b38067c8f2c104b1babed3e344313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6b1bc6b1e82bae84ebbdc03e8b2f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e5de19dcd6bec2bffdce2ae1c8b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c90990c1bf1f5ee53b37d075410cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd85157f3a3d0eee70277b2e5e9b86e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895599b0a73674e8c41b6cacd81740c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8218bf0ab4d8084d554b510f308519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e36a780a9ffc1b782a491e6b2b86b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5647be496d2421cde6d02fd59a55b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457007f2720778287541df55563142fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925fe3b37b3d5cdfd11dbe65df8164623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31853f0c539f318d0cd70650f524e9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb525b032bf8652beda5df87778882a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3fae48e25cab051e86980569b338726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f88224f3b149e824c3a1ae1629c2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4521daaf5640563634a4b773775f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f311c8b3d4df5b15eee92b99152438f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e738d8fe01d55967089efa0721d3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5052adaadbd0bcff08fb767f12fc6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d4d3bb5336cc534f87297eab2c4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb3e515c264fc849ed463e1291e15c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f0ea47d8c31f174963460147d067534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01087d7b877187833aadf26ae195435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7af7b9bc006fe2c8de76cd601e41436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49684844e1728961885a0283a3de337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a99600f98e195477ed7008e46efca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543040349d9b335919aec9a80b1e4bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043589fd12152bf70977674105533d8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7c93ae9c7efa6d29263dd0d1733941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f3c349ba0f2cba57a737fc96c5e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc703dd8eaedab9fd0d9a0596aa0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0efad5ed6aefc9751ffb18eddfb4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2cd2da4bec4c521512fce845b06a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc2d91d4a7c39109d8aa0aac6c20c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940dcc44b9ea6524954967ff423d17c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b051736a4295f55985fe1a5401132148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7c4347e5b2349b15a88e9243a22a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd3599f9a15d23b5c928c5073727750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd60621f55eaac4c37e8c45659cd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e8997fdab65ad5a812ad6211bcc8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef35618e6d80d0dccf95b936e1da553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e5d8e3fa44bf3074752718c0feba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d6e004b1cd029e24fb478e59d973955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec516dc3fdb049892e97d21b00601c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6478893d46428c36fa5bdab97f959ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af658035bdfda58c44b22ad82c7b6be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacc1b7018a530f26ee795923e130ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32f40685b2c8131135bf22a28f57460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44262badb340f533aaf636b50b1fb8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee43b1b053ce5b5238f30aadf5af64062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa0e9aa3ae189328613ab3c8d3ae463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4efe8207403c5665acabdd6c5d7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3a121c747dac82d187ee27b3d64df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2ea91c33ffe2952330f05b084791566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cc055e6149f4fcaff6ff98c68f1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c864b454742fe6b20885505d551e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadd9e41531674d21120f2096b4681569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a7fc8ab7fd069c8311606079faa4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b992ec8d062a303d0b6d85f6cf32fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45523eb58885b870805ff2c1e09dd3b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c553dbb6c878aca104e1a04f331b0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee790525ae94c882043679475b1f83574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23456966eebb2d60aa463ed863cc153e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c70cceca7f83d9354aa758cbcc7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec708d428702b205cb49ea45556ad1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbd7c0ad34e0587a972cb13f9e926778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c360241cd3dff06123081cce4c3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d3b37029e0e7110ec8dbbc224d0e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220eef69414b42bbad4bb37c2ffa6ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da67cb3e40d4655135788c0161941e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a866193bf813aade94806761d69e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e39c5112848adf2adb2118ad8de8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f00b590a8e78ce7136e81fb17b7eb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5e6cc88a1e07a94174a9e79c6a27686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2158859b147ba1129fb019e4a8e5a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b4a33adf1b7c9d1342a86e2527d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed989f6758217a73befe19db96ad34689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79fa88ec79fcc6dc86d85d25b6515590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf993a8bf8b30640f46fe12c4b59391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec1d44e3296735e5013dbf2a5040d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab083682853795d926b1fc2f52fd0c0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82f1f563439c23b42d3c2f882caa1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1d9b96cdc294449bd4d39e175ab595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb958acfc61c93c1270cbc34f6efbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beffdf28d6cb830a5fb2de479a65d3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a05102522b852001b443e235f58698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95049e12d2516e85c98a4dcaa4bbc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d8242d85a55658b0f7cd6887c4588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd2b2ec046675398f739c6026c652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9b310dc514f440d8f09249a5b38b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493595e2e47bf944b0c29e69c7b0a7f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37168775279691e222a9aa5320a1939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d261c2beb30356e072eac331dd43559105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cb0a45066bd6520b95988bee80aad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe7aa03b0c3da1609938a56031a0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0b09f9c6fe365f8c5b8fc633e4852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af7aefc07c2f253974c468612abd4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2080db680ddb5eca29da2b3eea913e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f5740faf8b50620212a34215d61f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8e6c02ada09f1aad95ef92d3a9ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533bb0c8f657bea0cf69e35b8800f55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcbad1d598640fd910a96df5f59bfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e86ded257bcf39bb9c0aadc18e3421115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb8420724598039117461e7c68bb49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee16b48289ff72705d7d7d419a5b33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74a77529215e2c8007c4bd2736ec37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702faaa2334069e3e7545b5fbea82b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7c68693620919a865c0b240428b47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc87d783fdc4ee373eea9817bfb44a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a88577dc0072940f96f6b863ab992122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412e8f2eb70ed4414ad49581d28519123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b055a559935f749a774b35d949defb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e98431ba86acc336e75388e406cbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad41bc65ea5c48c8079d54d649838126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549beee4c626e89b8d5d922d18ba28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995f97655aed910f36196128e5e11e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c1a35b19ee42766804ddb713d0e76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd97b4e20871384fe131da08140bb98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557908e770f233a5c04d2b1b749552b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f56d1e6dbf511ddd633a5fb1d5fdde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c1bfcc6b4ac2346bc941bc783bc59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5ed2b2cbe4639be52fe3090b1bd97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0423dce1748f39abe359a894dd3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa3d6f73353fd6855de4f54917065e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f5a55145f874371d1aedbcc50e61a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83db4651bf94bbe0f44d54aa32c998d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b746d51dc2cafc01355ec6850e053139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d6b4ee65f320ccea0cfdd18f3ef13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98d66544cb4229433ad94f8eaf0614141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330faa885e1b17d636573c892c86be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843bfe3d6fbdd2ebddf175da5266fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546760830396b2e84a9cdce790bbe9ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ee3c05a6a1419f73d78c987949f19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3f375ea7087e111b0eb04a1d4ab8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8182e5e70921959230f68d8da2837f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b225ad60c2dd8295c06d97110febb99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69235510ce5f679eaeec7998a95e420e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad32d7ac860c01764537f70b90c7da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cbd5196e52bc4edd7feb21cbd8a13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b898d6aba18da8e4879b13b81ed40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b1ac209c49e3b30fa45926a8f0143153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70913ab41b9494ccd65a0f8f0c380af1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047bd1e9f0120680780fdff9a4947b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c917a2240c2a7977c42fcefd700e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f07fec558246ee81f74bc3466008e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058ec661e93d64cc0073b0e35998246158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06646fa6c05a797277be6267d0c159b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446f8c5e138632a02461828c81a373d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494fe9ab089c46144ea84c2e93308c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cc372efdbb1cc6ae677065a560c1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215540bcc46e769b969cd25a2ca3f690163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb8f1fddc38a0846b0b802ed19cdd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bfa69312b3955d98163ece331c4f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71745b53403bdf1d9e1ffee6294f5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b626ff8b394a678bd30398b88ba42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d625f2a0e6757a872b26b07ebad48c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bac67a510b7bac2aabb1d1129e2664169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4262ced2766a88805fa2ece0c7ad8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994dfd1949cb1b3d295425c0e8d7285171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5e54f1c327329342af4ccfeaab49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838df7f9ebdafc2a52633a56e7300b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e7f7dd3eab4b75da5d4644778e55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba14e100b15cbc74b4fd735931ff5af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f951ffb3543956411f9d7b1ab86751176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdfb6eeda49fdbb306ad60e3b61003177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0056c2686c304ae4acc2542871c0ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee42f515ed2f3aee1f5709c4012a4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e0c009012c2f9923d1d6651f9f7e0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b0e39c28c0a5c95747f9f1311a591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065b1dfcf4e3ab97ccb953c4e576a302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6871ce897f11b1944e0cabb833b6ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07788d06cef660dbf4092d55cd4ec8ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e466296a6edf0bb6172a266780f065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8e3d4fcae66f4fadac5724e3a35a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bad66a5bd1f54a52ee609df4c5b617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da9fc14f7ee70a23f025027f13f968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ad364c09c1183357b1ed6bbc5ef029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea2673b9762731833c6233c386494010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c09392c00a53eb035e450a4f09095111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43348c41071c986dd89a82a98bc91a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aae0d12a5ccbd7b7cb5f25b2bdf33a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a5989d2913d74a312cced1f60c09b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa2bf063cb4061753fd09a1a82b2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506118e8f3cd07469ccbc83c45edc4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658d5fb1c38baf67fed529d9d82cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8384f7035a0eb8908184039ac4a3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426c451791156c1c9673f54fc61c69019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e2971f2bc0d045276a646f989aa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd9c26288b492150a172c19978da421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc74da2f6b4765adda9e391f65ec0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39883b8436aba84052aca2ef712f2c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa20aa7fbbf114490f46372301bb1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5625e1e1b1c958343710ec6602a5e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9376d469bce0a1728d407e1e5d6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fb3485bbd2aa48b8557a841fec51c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c3fbf5f3dca3307b4656d950ec1df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4624a1272100ef3cbf1c2bbaa7263929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4061b50782d3f7bded867ed18ece230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8030a854ceeccdc6708e50a63b1c6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b88478854b025335e273c2caffd71032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070aa5f11c35b4f4221e03ad51e34a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7762b960bec660a53be231bfe141234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478fa6fec752af045188e1327594ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97947b38ac88c7917e394f9c80498b0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8195beea0fe7d2058436a45928a8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41b670ac76345499f13e4b42a784b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd6cc7f60fa8099f3585ef2d03b70e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383452476c84b10cd50d92cf9e122ba540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6fcb7b4c7b4de231a2b81e31f8cf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f86dac7afcd7a4b816566fd63edf3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889ef1e69f6a1dfeef71deac0e312943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e27a3b8b971195c3be22a69e06080644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2aebd08046dba6d760687bf81c97b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d980bd9d44ad0ea65dde8c6ff968d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f500b10992d6602adf965912d45c8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed218c13d14287bf3df69f4141c5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f43c44d8956423f8e8cd55ca56e8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813414d5e7a0ee6dd16ae0cc4a4663250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af43bb49a5f1aeb30b83f35077e092051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eddf1e1e0740aab31cd77600b149c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f09e5d5cf8d64782f9e6dec2c6d59f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba208c33096d852cd361f7a4a1b2ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52067b864c0d5f291b09da62f6daa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211c0545275a4edf089734d788caeaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b793b22756cbcd74bd9d74f116962457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ef1314d0d7374516be1efd43700b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7aa84e46ba24acd11b2ae1e396a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ae713241908abba84a80c0a716f1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912918f2b82b828b32b14c0cacef1d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde1f82b3ef5250ed271c096665ce262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c4dff9a7dce5a29c7eb00fcb0a93b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0dfef5959739fbf01c16f353e85564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de73c70a32e70e1afd8fd958593647365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962baf14356f537943b4cfa62b121cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fe2c1b1a96d5d227daa22571016ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a09657893927ef56000c90d38e9c4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0fed5faf578ffe777e6f284ef3fbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea810d3fcfe90ebb84291ae4b273ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a71f658761fa161b0c68641aeb20b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f47d2166a06f9b602c0395da95a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008ac4f76b8829901807305ca14978473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257c560805ec18f46125556b624b2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851ff7f202aa9870ff31e0a0b11b6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ae36ce49f316757f23e3ac17cfc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280307654a9b5589906100a5c99c07d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62936fbc593658e7b23f8900303301d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc682463e07ab941a3241fbdc0311279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e05da75902b861ffa215443e1f087980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0a7c900330014dfcf25b1c2f0fc1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ae155d7d1a3178d4ddba52242e8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b410570a58fde46a949572584d033c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658345b447b3b92887f11483948877784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c474c8cb7dfeb7d2da520f918244f1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f03546dc83afd92d8ab36416f0d5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ede6f145c4898a93563b006a264c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d31bd29bfae38941d9d9529b7ed2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79688164442aafa8d0406938a663c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8283888338cac6cdcc9bfd0e75f7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87049d13131e5c1205aadc6cf6a490e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510856d0950f861b113fb371fcaa21192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec10d0d4f9b8ab1cb1b40bdc62b5fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad0302ab64aae61dd32c672b25b4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07824b036c7aca13d57c7687d82a6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a99c3202bf8ce341ffb985d7fda0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1169aee461cabcf00e81f615bd4b68197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd5e47f4790a2fc24b742af5155df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293f12d057e2c004bdc12fce40b4d7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d6bb62efcb644e489b837774bc9b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14fcaefac78f8bb6d056b6e6efdf44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b160f6e91158790ba5e9bc1633f50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57985be0b771073064f6257feae415d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8c18842844fbb82e995f9bb33cf43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb484b50fb3464bb2095d7ffafb125105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b26ae410751fb6824a6e2dcf87d626106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ab0e736daeebfa34bc91485a1a440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd8056ac36eb13164d981b1119d8f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe7396d924a65337496da950863fb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38349f0b219dd7b408b95250c032422110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a84bd33ebc91440a474b4d08cedea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6979db612f4a094959d2c4b276275a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00be83976696852f028221919bf9e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681330497ac3ae10e41ff81fecf72f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5e2dcb779a5abe2ee8505a009acfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6bae24fffcba25411e2a4052b30c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec5ee727052cfd7d1dc463ce38f928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb104f422bb4c24962937e62a39f1d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8389d401e273a60795198d871209a18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923c909c0d342c714ffa11302866bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bfabc5c05e5701599e91c692d5f83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075fa60c29c621cf83d83b291d0f223122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f946034707e6b34b768d29e0a04b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da748ee79e5e73e9f4071bf2a611e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa835a8a609dbc62b9da2babeafa97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da96c17c7eab78a16ae626be669a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5365c9a25165c3e83c5ccb46aefe5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47167fe331aeacef5221b1bbb35515128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad553d14b9f1f8e45cda804bd9d12e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23080ca613c4c13d207700d55dfd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687b668b2ec44e3195decf7dfcb287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216932bb859754e2c6959bb9af886752132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426eab0cff174f0fde5787c9ffd3c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54872386c130dcf0655c365dca1cce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fe71c80e5abaaf702087d04d05d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c58f0168946363270a391e3ce748c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b14f5899e2cb41a44684844ff3c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebe2d4c72838d68028a411485812a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d22b58cb54651f390c0e8fcb617c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48255437d73d06a92dda619269988d35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981f5d6106bb3ef3e6e3eb60b835531141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971715952980c8714e4d07f4ff0d224142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da15836e502aebfd089e0d40d9a258143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a088b5a8031cacb762e5452eefcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698278fa6f3b5620db6b41b0221d0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b25d475e98350d2529929cc5fee22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a86c00f212da418cc6c2cf644b0223147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd72d851d66aac4e5011e5a09ae0514148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a214d6a04735a5659f4bea0b541600149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df137b6a6c86e0b131e5b45700b31e16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f2cca21e120fabaecd339be88546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ee4e5d879a162bf86125575409a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893deca298be8e1af27bc1137cce96bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6f2938938dbdd3d0a2250fb450424154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2045f45b1ae6046ee7cfeb97a98fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08be8bf82b6ce021b1dfed6bb8e78c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c590e15c3fd7da1ffd9a444881529157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c9eb4f1f8284a29404f3f81dc7d11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2429e3d52f1d994ce2306dedbcbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec977cfbb1089cfda163557c86b75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369d056c4a8f6d59d1bd5322cb898a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88f659f429d97f8bf444e056c882af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5668e8eda5a8b9b216500cd2b09c37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd1b439b153ac6864353cd6adea45d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cc708a8153105b8d971a52a7450cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5f9eec78ff3e62c9846e5266682f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510abb5adb7d814ee5ff22961eeada167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc50cf43d226b73f092c4321d26212d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f162c8f6d618dcca531ac0f7bf9614b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7944327458ed160cee9c8fdb678c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5cdfacd7fa8fda9f1077dacc4f65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3dfa4d137842328e79802640394c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828853a22888ee3758d44105e77c1fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa278f3dc5fa9b82c3be7c4b617e6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>