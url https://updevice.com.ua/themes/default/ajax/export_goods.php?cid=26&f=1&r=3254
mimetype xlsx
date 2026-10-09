--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac393c5161b31c2ba29401e947de51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6373be213396ee85f05074507cced2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c442273c4e38c789795d75f1a6b61fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4543abffc5e4bdcb940267ab724d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513495bdca406527b29d707407a3fd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6c1c3db37948c04ddcb19941ee416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c59008a0a5e1d4c1d2acd4317402c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e67d883c1537f07a0534135a55ab648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c855e24a0c2786809ffbdf2cad8959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000efa7b4ac8ef01c80186531cea11b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d340514c4ab508ca5a75703180bc0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b7c69771af49786963b28e33d29bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49f2996ba8b24362781e2bc229f42f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f14dbb7cdf90b9b0a3c24698c52a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b0e241edf6ffcac8da8fe8ead135415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc73c04e06af1a46b452146678217d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca8431f7ebb09829b93a6f3e9e6f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531483cd10fbd64a08cf9ffed5ce32118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d4bd45ca6542ca4f09476a5ece2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326369e5c6dc0eda272473ee85880520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b67848faf3cb1a0e6f65e9bb2cfc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46495036b8e923174ac585b0b93be69f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18783ae95a53b458c3c1ae6001b3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba47c6b2f44a0cfda8bc0096bccad024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c36bce35d0ca5d2abe627426c4aa925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f4cc69771898458a1cb09181c6ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b690b81d023cdc40a8706295e71911427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf326b264f0773195c6429cf2aaaf8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24e9be1dd4569317c3cbd0869b55c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c9b32c733b5e8de0b393db359ef1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b5ac0ad65c35d07cde864a64ce4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01786d3dc3a133f9d80cbf5524c43bb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e0b2b2cd64abfbea00e6a8cc05cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc1e0700655745350abf12c715ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90359577e68780eeb777d8a5a128d6a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1230f9cbc86b9519008ac014065ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c5ff3344d0699f1191cde93f137237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a476314f2d3a2fe00e01ab62120bded38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708270bfef4987510b1c287335eccfb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b8ab4bf6155ec82786d52e5f0d8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e566483ab511f46fe58dfdea62161a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e963a39aae32bc487c1c613c7e2eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03de8f13b8236844f47b851ee0f17c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297a34a6a092e5cd139fe885198eb7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05842b12c2052c750c9795a375957bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48f30e37d8a26608f6174e0a1101a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e511cafe98d75dc87b46097c61e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3979b505237cee39b30019788b1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd478ee745d9b3284530084410988bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad51377350155c5ceaddc91cee5b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a84399eedd72eef9880ee863ac1f1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734939be922caabf437326672102a4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfc1f2d9c2229877cf09d81361446053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87a5353973a55e0ed8d93973373af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bca3c5ae49d033377a6e37f49f704455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba62d9f7ac44eeeac458dc0ee4af58f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f062b88f8739a7f0a207cfa10263d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d6d696bfa4a612c1f1a9ab2d5fd9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0decd79b07d47dd83724f4422283a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422378e10ea104853db9d73608ac3ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a98852d14ef293657461a850762b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e1eecc39a3c0720af744553ba158b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c21165d38f39e6d4c43e60ffe8b97963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5a691b82197f5e35daa2538add11164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485ffd9296a6d301851c0f3c4adff7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf6d28ac409a941d7987669aa7440466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2582b56a51d11c1e91bb8ed435fa0ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da738775fa83da0714ba34f29fc4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae47eb1d0ef98b64ff00f81e96ee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657d03204f96b5d4056d3dfcee54e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84155bff71bda1873a5fe5d481f7806071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def75314a88804a586e9a7e2eb31111672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400d3a3379ab260b8fa44e8dea140f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8595a4d85138289bb751da3651d87274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6eca1669aea34ad4e9fd46531e6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523df1ecbd7ac164cada5458071ed2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febe63c5c33415bd91b64efa0e20cd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2188367d8145171bea85e3c788c5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280d50b18989f81ca4e528ed101340279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ddeb81fd34fd5faf08b94d05e86380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3505adb7f73393c5b20eed3c6d140d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed6cb3300e2ecac27ea21e1e0ea7ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6752d8d405cb6c8548e0d05b8ca9f2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2d801724a85fd70d6e5be06032c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f67fa7eef02a9933217051acc65385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b4d4cd592ff98efcfbc455778262686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdefdb1670ea1e0ca4a964fbc7c668687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103dd0cc75ba3dace42d15e343d3a3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337bfebc64e29771b678c6bb926bef189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c5284bbdf2daa00e085206591589890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa632225106f7d6285ec3c3685994d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b494544a794ed8aa4ea1f600117f5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af5c2b403ec532baa19254d2eeb4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a807a8cf16af0a69b222c84a1debc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3e5cffeb0c257241ea337a49045095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da1ee6576e03585ccab3f85e0e2c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ef01d349b3bc42052cb2af24882d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3b20b39ce952ead7bca2a23d6e9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a11ee5ee11a70bd4c975b07cbb3c3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab26d4fe57f3c4e36dd4924a01d09d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d1675b410ee74497498a9c5a0c66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e5fe251077f1b0052dcf539e4782b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ccbf662a7ace410ee18e89e15e9a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ce7a664599e906758c5e8ca41a5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331994c66d716a367d969daf580b7659105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de2a46adb470cbf734473a0820735106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9d1790d47d534b6029cbe3e4a1a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a81ebaf52f9bdff1622e07e481d21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e663ce3f683b606f0527ae5d5d698109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0888d6c2967555d702612ce48da3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc3d3190bebf18ac64b7c11a403ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490b77710daa5d6a4e9676e5c54baf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89a424e409b4108ad30bbad21c81cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb66309bbdd376b0a0148337a827788114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea5e2d73aa002301813f841cfa876115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8347c810d3d8b5806230151cb68f87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3c785d19d48cb486885c2cd907ff2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4485e8eaa94a5376aeea7831c0c7092118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a46c3ad78a916ab61b405ed0da8fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace7e37187ccf336a5101d83afeba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf4d30696e035a46934febf4a0f522121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01767f0f306f7f7534668919065b030d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a16548bf448e683010b2f4134e914123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f6d9aaf1ebd0636f7510bdb1ac06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0a43bd6dbcec0bcf392e1a5764e60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e481f9182fc46540a5f2f7dc9ec25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd876b9fe6afd28afe5756629b708127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b17108864b9b13b7b4cb4eee38483128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bacf2b56d2aa06adf39d25c343665129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896194bb0bb5db2cc31b99661d123c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502341aa99f01d1767c0ee8cd2548230131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d12786c6d5598a7e09e557a2dfaf03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c942467c9ba59d9fdc1e719af12099133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fbc3406ef1fc8d9bb89b155aecb96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72525565ab4ff0ac14afc5dd26f9c2af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7373a4e638aaee7db7caf4f9593a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455708e09bc24585e765952e0f68553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c154ba9b0f66b1977cacf21064a2154138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76e31462e331d178f2ce027950bbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f786627ee1db36cf324cd654cb14ecd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80824ad9899a2945e68b9db2753ade6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72842c36a3f700704543e2448b30b05c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff04f121df62c917861880a034c392143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a278f288d85ac1dc102ad67033fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab766f9a09c3eec13731621611c240145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c46fcdbe5320e9017dc4574cb33a42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e4112e17b455c9c96e123807dec04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d97365c0b26cb1ca3c724f0a5325e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c954189f852a16bdf0ae6dbf47cc7f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a89fc86addc6590d3b8031050e313d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd478c782db2aa699e55e5baa8b1f9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e7c89d459a308b6a9d2d8834e5592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a081fc26404571fff04066ae3758a85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251855cb339b330e3b4614ee2ef6a2f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c8c3e82347acf97ec985b1975128e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9dc09b232603df681002f4d797222156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672c59f3d7a036bd26e572a4b56c847157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e93ac0199212a438ff5c4ad4210cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57128867e272dab3ba6933c6015c87d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34351145f0ec826541f51ce50339683a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003071640a0bfffb4356ff9fa068df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc15b8cb9ad5dc76f35f15ba9af95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681263e52826c347c51da7f97cd9f028163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290dbc8d796a58090022b5c78b764e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d501dca17b5382f76115f437d2de89d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84a748ecb24025f332e1bb4b3d4d71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd573ffadea851b92a1b0ac05421dfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c297f21bee7e8b07eafda8388b192ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef49e9c40cf15445688f6bd22fda41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5a136a0b22480cc812d6331d9e096170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfcde39fc2fdc749b5ab5d49f9317a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe1999cfdc1564b29931f5ae5c38d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a84660059238e7983239d0eab995173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d2be92f928fe87a24000f89d66d88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818829eaf14558193e23dc541ff231a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dc19a486b51516242327be249a2ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d1d2642480bfb196e2c77fcb7e01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc30bdc14531179fff8414028fd0030178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdcd46eb0d8197684c7d94f4bc7eb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653cff6f736999814ef51ae44027f50180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21124ba51439c6ded7347fbee1db7241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531781c7765f7d6d663f6aa3d3a35e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e590e726155bb5c2e354bd5658db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055615a6a76d5f61a438bb89e650e5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c0d2e25649cf6c57e9b88dd7d29395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f286f5e1d423609a9cf7bb5fb40f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f91bd79b5a3989fa0d704280a8db557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de717ac2c16355fe82fffa6cf2adbcbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e161d6313148aebbcc40a3b97210c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd85a99e3007c4f5b555440baa4dad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f74082834b4c8bbe5c1ffb9c1cd4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d0e5dd23925e9dcbf068548ac58d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304b64f67cda73e9eac2e6c2134026313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239dbe555de5c3bb4c375f93f5dd78d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d21fde1f9f04e25c2bc2c956b05515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d4c14d6abc28a365875aba8e5f05b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa225b7fdda8dda0ae58f5997a8242b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264b1f66b8dba7515dca88fd341788718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff590e8a9763d4c6f889bdf928355e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b7241210503891e23950b95d1d15e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026cd6e2e1c17a37353a132fe9e152c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce0086fb8c8e3493e30c5313e0d0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f27f35cc3115aa8bdf063877dd27723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e344a1ac22d923e0915756bfb8b594a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e128b0356902b9dca84e0e70855325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d47343a9d420b8ea1af0cdcc2cfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d4f6d6c38062978daa69548b168227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab657e587ee40737f2e3050473a832f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8ff35b43e280c1b73fd28b966c2e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9102cb3d8858916ed2734070eaeb82730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136cd1381208c4aabe6617dbd66935b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b33956a1dc43553f9ab8be9f11f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1c1fcaa7489051a6315435acf48e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e5e4a779605dca34f264461527e7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba1b7e5e72df62f0e6c5372d2cc4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360a59fc7cd5564962b90924da4026336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d0b39449f47081adf3019a86c206637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49518d6d6ae4d17fb5df80618e4c248038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac08023479b6259d9dc9e51e90e6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746679cd5ec6748a65dae9bc693d324f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f49809e2d3fc1544c7eb640af07d7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1a970f277465ca200d89e8a8321942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902555f7525d3b0999669a4b752442643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64701de90aa20d1a0c21efe79e51660d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0735fdcfe527177edeffffe858e60745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cb5d5d53401ef2904529971dc4e0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db208b6e42c547d04410fb5ade89547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46bed0f03aec1afefedaf831c406cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdccf252ab4c4899a44a2ecc3b71bf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452496f77404a4380067923eec5b613350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8b8b2e000db2d7efba3944b11e92d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45823a08cc398d79680a6bf6c154da152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9ec7dee0a58cd64b9220cfbbfbc2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976644c358dbb7028e7c0284fea8ecf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67803b14fdf7ce43b653d8cab7d4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa82bbd06afc062597054b43c81c3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2733af52181528f529731148c93727e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc413876e09666c51acafd94d1cbed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a3957ed72202ab3cffd6b58960ee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f8bfd230573bd97adca2fa369f9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567325725f89b0b7864ac8fe11d0948461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5d25d87f39c47ef0d1e610f9012a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28eb8a0eafd4909c62ff033ca886ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5335fb2c237489bcb086611df3322e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7765e3a831f18872345d7f4d67070a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082b27eb5022b8a318cb0af854da18766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee8bb2dcdb59c143c1e4a3c95cd1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb59b90e55981ecd30109ee08f5d1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000aba35a228c52a54bbf713342197369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61b0d56ccad2fbd7e2809723fec3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949e56981f3ed3a82e18441984497b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c183f0b009d6444f72ace95cbcd153872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a0988525b3eb058f07b5cc3ac652a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf83a6cfca7abaf8256f85f572a3d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c273f9f3c5319287550d930d46f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb041eecf1bc25d6d0a537d6d55ef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fb02636de031448c1eb1974bf091577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c4eda820964479e0a8aaa0f36214978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa0cf71767acea64639724a9bdf5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d32f0be7cf69efc309da77894dd58c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746adc4b8fdc7c75401a4b2ba4866e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fbb74af98e677d47b387b17f61d2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ce3cd15e3fa4fa42729073eb3aae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7356434263a5480e7ea90830222784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b76e1846f8aaf25121c77826d33685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4272ff012529a289b576b1fe25fe186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d9d7a4f6f6ba3fbb79a0a3aa9602487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4565354c680ed62e5981104d054fc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a3502faeb0ba11fd91604b24430189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a78fc46cc4c3948efc48966b7075090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9d30dcc6e8be46ce6c79a4a18ae991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49d78648a1ace751fae1c1e8c382e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f0c6eedc6e808ed9d92edaa39e9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807a9c4b91cd5c907abf5bbecfbed0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b362b0d3dd91d0782c23f55482948895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d78f8c0a745e85f07c0c4eba0309096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff20454d39f50b182fac79c626eb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d6e3f9f578e7ae9c5addeeb66c8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04295663d7261f37903225faaea725f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff85ed87c1952165104b5dab7a7cca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682708727b9840267808eb85dcd9ac5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680af6f5beafbb5ae9995ff882537207102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b51f6c9b2f3e969ae750398da91d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa805e5d7e22eb4a1b024dc51db084104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ed463a160b4fe2c51f0e107c597c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b046dfbf33fcb325b04a14ab567f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee5ca40cb35cc2d289b5e956b1abf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203d017d91a8f2127b69bf82b542db3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487709d817f46857e60d9e9721b922ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64f14ca36f27b277b93f272ffe6b5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e594611b1d5b77292674b2004f51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e47838e8dc54a3d5d77d31003398f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88458e6ab5841ad73566f8fa5f082113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e36096fac530bebe2e94ca78e929114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859110b94e7b55a2b77317b23bbdf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6df1ff74a163eec2fd995da2a41cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034310615fb4ce1a8475dc886e4452f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e47fcd0038d90db9ec3842b30176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a44442940ffd9c93e13a6e2b64784119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c8f50a10744e1ab82d5e9cfc6776120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa77664674acb72f870cd83ab715280121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87993c04532164cdb436af3d03e38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f08a751a5052562b4ddb99730992123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f243abd3a32ccf3532b7e5633a73e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eb6ec18c5bd70a3f2bb421d9fbe2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314062bf4a58610bc5c99b8477690c96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48282d99541ab1ffa49559ba329cf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2519a74c0e016a508928276205521128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5eff219fd6de59c58ea996c28725129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d141f526c52fdfc4c0fd0bfe4ea51a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200ae17a08c75e48645b77c2f28028a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c46c3670387968a11e6a344ba1dca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794964bba3b73bbcf4cab0b4490c172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab55325450b99ba0f5761d7eae6ccf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3fd9199e904270c8ac208ceda657135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b0fac36811ebd9f903327c42f722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cb1924179c7fb9fcfb35c9101578137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d4a09b9c1750b64a66fbf3f8e4626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a307f479929ce5c5b5c252753ec7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c6938bb86e0a3881c4d11f519a562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d0bb1e73825e392ca821670022bc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae8b4474751ff56c4e16f7c8c4b508142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482658a4b8fe9f4b3dd97df5cc04240e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd09059b59eec5b553150c4d5168306144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91ac1b086d4fcef932eb366f6f8d96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59319438d9a030650c9c536d8dc93b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdad1a8680459bd2fd803598cf096e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d7c92a7d63c2d08c3396d540f496148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95774937aa5e0661d552b001de77ab8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c994d36f1700d36e178de7c4af4e3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8399bf515f1a387532d2ed89176d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dec5f3ff5a037986ca093034f87965152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7931cb3dd65e0e43c1a6ea3691e7526153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f349fd5df66e30dd86bf4f2795400154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45bc55a8bf8333e98d9b2eda538db9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9235ae0181e7dafe7418062072b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ecf994f34586094afff970777e1a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85279daf6af0e6727321d1c52f735b92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e36ca32cf00e01ca7ca751243ee67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb34e1c80e6cf3f0eb4d0522a0874160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe292b9cb15fbef72abad5a64199367161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84fba7d9ba5bdd0d21f74888b601f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532437e5bcc93cca4edfb4f330bb3cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90621726574125aa26979f306c615b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422246f5907767bfd37867eddc7fd707165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad69c326225acfcaeef6819f8e6489166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a995851d0916056a30e27ec4935d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469bd8dfa7c62c852a85c7f26c1905d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e263275f84a8a268f2c1d52697e20d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9524d7578e7021af5da108e9c18e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aa03db1276ca4080e688a4fc3e755171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f22be6179267d6940d3ab1275498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ec4fff083ba17fcb9e66405c8f27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d7f55e0ef9959dbb049e126365e59174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>