--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8ec99ff2d432ac0fd844c57f1abc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5706caf011522d0170568e8c9eeef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a076d91cf68e6a357e5bc9b96615c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b97687e9a719445d127893455d78f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f706e5e6565cd3e75e6ab3d0f587715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321634395f15808b57f85c3a962fa2326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7285733d1df3f165659ecf7428c9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4d288b0824d52ad0228a21b07a66a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07ceab1615b25ffbcbaf69cd1d9a909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce013ce030055d03a0c4fdf489821910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db02a32cb8cbd654b1d03fb195aa6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8bf76c13fbd2385e59beab3ef9a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37582b42f70b36a7117fd9473b01e2f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dee74ad0d5f822f36e064bda1892214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf1b5bfdb6e568793ae5048352ca1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e40f03cecb9043ecfe43ae03e903d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dbed4b763417c8fe782127b20df6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51fb5464aa561b66e2f29ada9b95bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c0a2a7bcfbd69c751064a49113c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eecab49c0451a182822dc5a3a050120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365d115447818eca76b646a08e1d51821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fb90d52dca0551ec91131a15d49322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1f37a48297f946f8e2758c5f427c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9b2fcad110333412a3039b4183e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b8c7e52084bb9e95e5948cdffb4c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745edd004ce180f1783304c79c6bc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb57574743e099de7ce41d272969a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e346fddb16393045a2d66b2cc9257128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0230700b8599067d92a941b353aa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda80c7c9b2d3d6a8063c5c2ed3d7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa5d406811dd91a15604a978c0c1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c5c79de5da9ec69ef6c49659510e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5296bc7e907ea9e16d42b2995dc11d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f2e980c17fe429527f37e22c42f7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f509f09bd27942634dff69ca4d1db0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928307ef814a85faa764ebbef95aa17936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf46ca83cc60962f4e09042acc19c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d918662d929e654601fda9b52dc64e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2b6cdcd4f5a1ef6fce1e71906d87239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee889a5bfe8e09d77fd23f6676a44340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0fe2e2179bcbcfac602c71b0c1cb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f9cd9251f84936364ac1bfa3a187442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693856750aa4de2a3345621dcb92124343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78731d18e42062999321b435ac13ad7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41162c8217c32bbcd08d29403ed5a6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966945131c6763e7b56fc96f6f6162346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be02c9ee9df0fd6626ffba2ad9e69d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a88a57640ba3436d6cd12c753c6e4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b338f4a2af3f58ee3e7f5c79b22849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754941e1a1422de3bb52a57c2f8c94550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc56ae76a1ecf785e44f25888d71ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5aa5714e72668436554a44c62247052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dedf76f208e18e7d9ea2e874c78f4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185b27e5e6676fcec7b81de7615afde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318999d48ecdedeae8e511a8a1b59ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f6b7628b5aa87ea2b1defa947164056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2acea5cf73459590644f73ce824cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326e4fb58860b9938f1b9ebdb2b986758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7fbe9ecbf3a91a23c12d8bbe6ab3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe364fe95a8cc884cba9ba34f4773a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27690e6056cb88a642b891302068dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed471fc59bbe45f49442f00acd93227a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174891490cdec2d89e03246ca9badb0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8008f14925aed12635718dd685798164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0431ef7cb16fde13e156f1d17631e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87708b25682b8fe9bcf92c48c1448a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb180edbb6f4240670d401205989a74567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35e7678a02e9bb00d04783891cdef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dec3eddd0b3d0db8e1fbcdf13cc9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1814f3a4f071aad768b5b7c17768970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660da3787c90819d9fbcf1ad371b0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe80d73bf0450d1ae5df9f601422ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea972a1d9f0ad39cf9d50d1a1caa7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b1963ce5465139756576288252a6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3da2fb00808d1b169f03b52f291dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b0ff0d10755ea4f9ab06c588949f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bbb03245eb8e0c4d31cefe8fe7a8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7df1bc64574bd38f05f7486d84c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166196df07a07d327101aa36813c592679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edc6f5bc9c2ef056340b215133c67180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c803df6ca4945421b385dfd1aa9a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252f1146fa76abe0a0f7e11fb1f632582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac80e9c3b36a35274b0e4ac5fae4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06948ec8ba27a4c8b452803b4a6651584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e807624b605b882479e070f2fc1cdee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01fad17c45e63e380389eeadf3676586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d86fd1546694a933d2e120a57b1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292258cfbc61f955f3a568c0f7f7266c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e23c5b04545b804fd16e58aba439b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866e7e139663f5118e1b63b25df16d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c1c7ac7033b3f3a0e6f7e80e405191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d096c0997d293047db442302301c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389b169e6630e4e34da2b99d4fbc2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133079d5cdb38598566070563ec9d5cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6cd048f38410dcb76fee6eb9e75e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa3ebe604fda2f4659e5e08931ce696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e94e5bda957ae163193fa648a7fd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaece4faec85c353152d22037237a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b7d52a483faed11713742d4f431199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e12fe54500cd34d359cd0385953e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cea78a5fd4db902b8722b9b344b36b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bc2b9e7ebc3ff9fe1d7c74f336f64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95caa76fa0d37fdc403a3623684d1be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53586970111753e751cbe0a97ad44ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac303f1ecb87e32ecf23e8aa0f694440105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225bbae46379a50ca36bcd263523f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8e14cc56f4450eb7ba80e837b60c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a76ab9bd25beaa2ffb929b0201fa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9fa7465da273bb6fd31236c83fd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df821af6d08db92e1b7700e83005ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa28a3baa92110f46402d5fd579ab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042df4618c4a2204370463847cd3508112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225e2a5d1a7858ba16183ae113daeaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba1635e4df1e6fda2fbe7a93eef3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287b48f50aacb42c03817e4d41f05b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0894ab980dbeaa76945d40aed691d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e94ea78e3e99799b4c88ff8df02e9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9992f080dfb86bbfd35108260a29d93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e0185150aa2c9305b556c14ac123119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e742b3536da21066ae9f776bb83571120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4f44bf92c82c2e1f9c5d28b18a79d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d063ec40bb94f752cc06850db7bb9a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148812ff9699f179a437e7ddd1a2e380123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0db9fbc3235191a8beffba8c7a04e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5b134918e2d4613e68f88e3e223e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23d37fde54a3eff79a683e00118b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c08b43ba51c83c699ff8baf5733a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2ab2d6cfdd1cf5095332e0e6ef21b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e13dab200c8626da8281265dd451c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c98944ab5f2c0e7a28a5028b9d8f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962317bcd4f3d07e4f0150136ef3a5fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2091fd83ac1c8252bacd0c0ea50a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c457bbbbe80a0eedbf7190d137bcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace338cd302db856a42f5b26d27189b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698821c5137f1f23a9432cf1441644f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f92a93fe37746eab0acc57404f8dd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d07ced4f7d8f3e4d1a59195904520137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cff628a781056f84738c5ef1f6521138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb29bf58bb1810364ce847cb98168139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810effab659f3034728b51f338372c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e716275a924b45c40eb5fde9e3a211c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e22251eb113104b1f8f3d5c399c2df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af46844e4146ba223d7404f626a31e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d27fec49f8d38dfa1fc434a75f351d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6052080a06284b632f1341df6c64e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f81f237fb9c6f5bca466778a4b665146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bf5bbd18e3d4be929a9973b9950cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc7efad0c99775b9943452bcb3462f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fba3fc868752dcdcac3265472c55c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c40ea55755d17da096d593819c6e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a67aa36182ec66f66b4504af8d93a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9f8f501ed3f511c98a3e422abf83e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c12075f2e4e39028cd5d9e5b26a9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989ad7ddef1b2a0d175bddcfe6bbd21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81622a49650f9b77b65c2884d426ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0308f0f9f927c64b79e2185824221a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ad1094d105fbcd6be6d13df531ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f15f8260b7093084b1f1a36fbd9d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c016ae8b3f84d5b5886d1211f2bf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df1ed7be44ba968bb1dc2bcc5e376160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc929dcfd9a10b88645331fd8c14114161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d60882bcde40781b1b0ad9e6d32d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1dc120e0fb4bac97fee0b9945046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c934d5923fd70556c9f40935dcab93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0657bfe5fa2e9605d7f6533550921f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999d047c85ccac5c51a34024e67043f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5907b902ee57891d41d7a2cc46d5ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70c5b79b8ace36620d1b30f34a1c5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc8f7a06d32d8b7435c3138b5a2b6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59253289e3519810490aaa8295c760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b7d7f48a0d9bf561c88b76c740a85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d088eb8f7ad5525556309a8afce202172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8434c2858c991eca05dbf40e453cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a686a83c825517264ebcb8ce401d8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc53a358bc5373c7b3d65fe7f4f16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5f2e5b13e07d792f97bd0ef23e81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fdcc08193edb3a5bee026a1f89bbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4552c44958eb8cc9cb2ce6a88f92ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d2261bbfd8cccdb527fcd232ee53f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a21f06493e1c556cf3f9925568a7a1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18467624e7d674bd39132a5e12720bb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2072163c23a8704f253c8dc0676982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b7f1e97bdcfe8f4322c00b3588ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3174f9a19e64c5564a8e8a3267aefe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f137958a128e4dea6bf6a6b0dc8695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cfdef729f5e4beca78b0e44a7c05a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5509d4058ed4b698fd5f282593d6e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cb3eda2401c7051954b3a23d35a1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3533a2542f93cac8ffb312b40ce2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c01e3de3f4e0190f32ab9d0be69310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb7c1da80a9b762552939c6eb720e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2bfcd8363e9fdcb2078f45b1248c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd724cc8e14df1e81ed1ce8bcfe6fb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f755dd55cdb9f672ec980b956eeeba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0636137742f0943f8edcb03c2b4ef315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f2c9e58ae2c3a7f308a4469eb92516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892ca4c62d8c060eecc15e2d7913dbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c396bb1a0f778c41d76d5288d69d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63150e11e93af61d3d556c8a33c05e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ceeaf994bec27ac880b6e1cb8c25920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e96284399d44ad0f5b6e13e8c96821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515811941b44d024609b7c7fdf403bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82048493d7fac9be57fef145c03ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3f075ad0ef472d63ec5e966a970924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e800537a548d63b05979ee798e065a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97339d1423db7bee311df80368254f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c0b126416f582d3199a24657eb7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a008fc2c73d670a7b4d1d151e516f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92412040c1d7a12968ec4072f2f533f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3312cb9d163fdbea9e2affd8fcb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c49adb129a96e41170e5b7e89955231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0718e45012735a8730b10d56970f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec79846dfc6678f5ac61e0bf2d02d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d7dc4e857d95793dc2133d7119bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816c10dca36c21822dada18c74016c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ed34c8d20e2598b868d9a7513e8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0578888608c371f7e3249b8f87572137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86976db741c1fae77c6de1efa14794638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9423db3981bc228a5f4fa8adec965739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb4cac772215737fe4b44cf2e687640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f8867020d2cfbb0e6fdf6ccddf4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae01cb12d2279c50ec7cf9d466df2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6f82300ae4b57d15646b91c4134f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6fda874d1e576b85136ae3b330b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7367a214049e33ac91769b1afc81d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4206cabd6f59079c11c18a95fe339646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2c23bba6ac4e2f56b4017cccc66d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427437b01525d0322b2982d5adb147248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac0b3688bc318231b4512e958015e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090eb2af412dd7152d7aed8173e2bce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795779275e93d300c72b24d232a2fd0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5468f6e891feb02dab9d16f08a2bb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a17ee2a9c185339c2d9de785404153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c546f327f2c969b675108d269afb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fa94b7fb851733c0f7244738e6c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af635f3bfd3e4deaec1b9a10e3d0b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5525a6c1d4314b9f375b993691b2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d94ff2fe18192470f101287dda7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc403096bfa20068c5527d435e48fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd49810a0ea0ab2a7de742874a20960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96566a9ff095be011c3c5eef106c6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554888f18b2e5356e1bf62c9df6232b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cad6b192686da284be2acd399969763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713a2ca2ac889b1eb8bf0edd4a8493364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55dac583972c77309ea8a3e63d76f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258353f1ce009d8cd62e89bb996bfef066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a014b68fcba5ded7efe81ecd14ac867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad29a270f79fc7a7ac986c80bf88a5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a4eee79564e5553735c8121694c3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e65d32b4b2aca3e1813ed88e85ca1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7a46184726455b52b8db7a70e1a4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa441703aea4e23a3454ab1e69722f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737b5bd3866dcbc8d378288cf3d30e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40dc00965f24fb84bbb7b4e367313874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35bb26a21f2ce6919730cbb217a9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e6380c1ab3fba9df7c1a012e1896c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e919662ccf962c15886026e3da8bff377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19232592d1b7a4497787e6af3aebc97c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925e681e79ebf1a5a4fb4862938dcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e889079f2eb6bb6f002669c3ccae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d3f72d31b2dd30f2a3fea8c7e073981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd396a738cf41912707236f83684d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb216e060cc19b707337fa57c1f7f0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c18c01df00b965fe5e70ffd70a23e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae67640c866cf6704c15bea9762bb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a877ca08891344cccd33fc147aa332a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d41e7ccbe5052b630a88e7af2e1a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84202dca73d658a02977203c8aa086e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5162027c00f1d868f8777c15b6b82c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233999f38400a39bc1373d3f44040dff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca449f6664639756800f66745e27a8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5f7e19f6df4d79fd406f5fe460a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef213cc5931adb6e983623d3b9d41d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672277a222d723b0fe749ba1d20762b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753cfa9204b65699e4f3fc565a894695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8cd94850b5fd8e102115da3eb8f5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9bfe79a0558a8ecc67ade8df3791397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32ebab7cf89f96a4b457bb783bb7b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6cc406a4dc7026d0263c461d0677899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d59724d2a8c98dc17403bd9c7de9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12703274886f30f565e32a3beeea9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a369638ce64abfaade7ffee2e4c3a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27933d24b3202b54013b58c185fd682103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19419c772feadcb6193b771216b542e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df606911c43034051ce90909f14c8937105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed76cd59ee538b0a69e3e3602f5a3bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b8c05b46241e0545d1c785b65a9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f95a4acca4905f674ac194fb7ab5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b027c52472f628e9eeec63a403377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c266401612d7dc4191cfdde789a470110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d950cba940fe64883b8f0756a1cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22694189460d655f71c29ed782401112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f294673c4fb3054f0d48183d2ee0f7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e483d7c8ca64828749f78510be984114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8bd8d15ae659848710c8de435c592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c90a7166bfce6958e58b0285e67c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b9d4a4879fd08658c8c48dfb9e136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ad1b8f2bb2180abb9249e52b9129118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87080d5ad69d18febf4c3dcf3a7d84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb191c0f588ea35bf3ff10444e2d843120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2477f052ea175e1313d3648ad367d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7fe6be6ceb50074c015966c91faf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072908d67111c95e85d37f25f71a8d7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1c7dee10e656f263b329a10cc0574124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0277e9ee116d3669f48812c9c6885b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d538579201cfb0b857d499722049b0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec16193a37823a44999ec1108256e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ffbc3630e9869836e1eab30f64b2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b822116387f23725c13f8b2778042ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613449eed4ddcaabd0226ca8c8ea7193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aa59ceddcd3665a139a80ddfb88d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee79e1a0369d69a741c81c7974ced132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1d13e28a4d3b22c74c9466de8dcef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f552af4718b6a105577ded46fabd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df16a8bafb14884cb5d5a3493fbd5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d9b864ce21baa39150b82d6c9cf08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf680561f4936542dd1ec20b189fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1d699c897a3017cc7e7deb9d4bd5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb69edf31085a1d97284b0f27a3487139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ae8e62604e0b55c5e9746bab197f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577708b90d75bbfa09feeb7affc288cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269a9aa22c78deb6fd845e73dc17e68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebcccaa4b0585d80ffdf0c8903d67a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a064055ede0baed566fc8d5b64ae6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43093399a82882bdcdc295d89f9bc8ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f72f95e4c8292c1c0b24ce86f985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625b0b3c248915f03c1c39432f1ea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0aeebe765b77ba9e679d9f655dd17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63705a2a291c63a8856b5ca32f842e17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1909a33d004600f4b3c39987aa3c593150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11a20018f8fbaa071461b74170159c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a82dbb75e77fec8e26420edfc23f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74091a91de440c60a7a602aca2d1bfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d865de199af62f746623ac829f76b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f87830dfbe9b2b55ae42d7c9a3394a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b0843b1f56a7baf63cb4a41f2e29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51e3f067f8a2712b4169f9dcb7f95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64fa371cdd91c08217a8304238d616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790cd49b8fc50fa691f325cbf5b5cfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951a85dfd2d375f1bb042fada80611160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d03dcb67f674a817bc62d5a28ec13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b68c18a15f9ab73f2feeda4fca26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3687285b2cc4e84c6db43c00ae509a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f49155f7710df0c05600f540dd2d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39fd37f816cefad5de169fa74837f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b12511904de4daddda6d572923fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ac1c4bad27175a416a13c6996e58a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb508a464432778b62988f660b4dd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f9bd69ebe7c75a048cee47245b5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd2dbfbc37dcf6c8515fc70daf01f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c5ec4fce5f4ac452d4c9e43d4977171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0fb3afc28346b871075836b316578172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee56de5cb2d55b056f5594d9476fb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46346eb9cefe4ec7c3b11e1e54e92ed8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>