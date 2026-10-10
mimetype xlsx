--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba678d18aed58e9b021c9f4f6e46ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b445ec46747181e2fe2d8c2a6a9132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc7870eee2dfc99021b9e923e9e3e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d84a1366c8d298af0f9667be2c44e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66d74154f6690ac9624161c438c1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb5d95c4b0bfc0eebfcabd5c4e4a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb0ed6b587fcd1ddb3e3b892885a397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ca46abf95fc252112ba6e0fc71268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdbd325dcfeccf39a9acff08b69c219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c35f975c0d5c09ffeced20f4378e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e44e12f122750eac93bcd56ed811011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f83b1c1df2c7fbbb1f51df614cee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2665000e2f2aff7e94d68904808813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d565db1dcd5e286ccf5daf580318e7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483f483383d639f726f35a7db38090915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99e49834dbb5136d32475d0f1a256716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c26c86bf60dd0c926fd9c61cbaa7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc0cb99b21148b7ee5fc2d232c9cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008711ac9a913503b4e04e78ace56519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f213f1b5c0297ae469eb35dfb784d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d545b30aae828fada898fb9fbee900c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb866458623f17a54c1599d54d951022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a1f4d27164f2a76b09264ffb317f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aa71b738efcd70accd9048783fdf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff175d57bef33d93a26c821b8c729e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b8f62fa167d27fce7f7488f30fa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ad65317ce26e3231bc58ebc17973927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b526b542c714be4310dabcfbdff3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcb6302df8c96cca662bee4861f22329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e954036a254fdb5eb879fdd5f51130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54591766e92a8df5270e3f9ecc56f4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e7eb14c49bbdfaf4003918c1654e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba8223ff7f6bfcdf2c09c58905e6cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225e2c00a1ed6543b7ee0794d2651a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6ab93293b80e92257ee60670413db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86db626fc4dfb0565f63755ffe90436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eee5f37f90d304f144c9a347439b1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4192e5dac57712b4844d39499034f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74068432c2bce25c80d8bbdf23d5d15439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e766a8d8b22fcc843b974bc2e8f602340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe57c89c756f1aa0e26c30c7609f42141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566e9a2dcd794be1118eb46f5cf14142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836982ed11faa910914f2b0ef984745243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc432a916ed03f5696f5f4b3cc455ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745951f12dae3467fe0a833cf9a48dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aec854e8e22d618ba0c091b2899be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7b0147763e5e5e1a7caac68db28e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e28ecd4f2714415983ee6f9ab2d3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6582d79882bc5b38d346a1170ee1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55260417b705acfd0722e57495c2157950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8412c8e5f988f3f25d178c35b0f8e6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3588dc628ee96c8db839c7a6b4c2b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1df49db51e6f4e11ce530a1478f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94411e98d6a7906a319b9ac830e3a05854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac094db50911fc20a349ee5bd8710755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08e0b8b29ce5cc3ad7373b775dc8d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba8d6d513d927ede21e380e386d14357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c272920200574695aec8a445fb9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72109759a8e347b093d8c4653db514d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08cec5fa1a3d930a77d18515da455060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520b91f183bb357dfaeaabc0ea9518e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c67505323ae0e313bf71f26f05f0b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8659e57a542bcf4b91bfb12fdc2da363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b87015e7d18b7cd02e43621fdcde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec988d241f1a8ae42a88447ae949cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d44e6e72b115bfc3671eb4b1b3b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9a385a82901fad08acd1d714d6fc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee76c1c4919a1cd6aa809c41ace5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2809737e8032df9d1cd460442386d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cdeb46cc6b41fd1164609a9070abc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559ba6ab97dcf5ee72abd77e3b93c5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9922b47aa36a49c073bac462200972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc376cd31c82f43832f2f5a1c300bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d725dc2c94ffb94b7bc9296a2ebd4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b165cfb8779a04cced25d74e00dad275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d35389f7b69efbd5a9fc49c8e388c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa808c97a48420826fb0eee7299f49677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c0e98706a4fcdbae52b890831e5fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1651e8355b6c06732f64f1d4fad00379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc376ec13297d003e3a97e3dc5ca5aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2674628f16c4a5171cde3ff9ebd6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94fed832da43e25b47e7e7e80868d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3844689056e4d027b15656b14f4cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff052090274841e9c445d17c1f76884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22e4d3ec74ddd6535e48d711c1214085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141079f17e4d92ad30484355a34427586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b465cc818d8321b8c3820b533228587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b135a68ad6060f9a307f0730975a0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7df59df7a78e2c12d306bdc2e2ace89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc00a54d86f31b86a22e41c42493f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dc211ac690475b4cb9790ec32185f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178276b258de23de5511d5a2f9620392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b6c90d7b1945a1e17afd4d435af993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb38c6fb4b8a91c4927e0ad24c64dce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1230a1354652b0e7ef937d304851f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd22474537ed3f5bd3208452ab5a36496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7640f30598dee3e8a82fb2d2db6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e247af257b770da2b6cf7c9bf6018a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31722ec61ad862cb3a8d4550537aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b542557a837066db804c6432cf7ae1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b642f266a530813b38ebdc30932b86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb5380fe338873bea55d975b6f21be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4e24668ad610a20422b228c65d28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce44d8208cf2f27ae0e584f916a4f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67382f84d6860f983950bce75f88f09b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db311ac0f2fbb290ae7789c0a19bcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1faa7db8b05424db929c67c9a9d845107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51951d181eb50bc82a6a85d2ad6e2bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d205528febe3f3509f6f66ffc66de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3668cb560c3ddbef630b10bdb184d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e67268aef958953729fbc26edc1549111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f49e907f56c45dd2e21240de965a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcd7d1040a863864f4231bedfde58b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6435c052114da3a96b250a43c5935114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388f99e49f30a0d78cd369ca40b894e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731664f70817acf488d8c39494a1a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b8994e49dc834260dc6bcc30cba61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914ad6495cb0de3ac3fbc8b3fff1c07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2aff2efc0e0e8c5a8e1c7c9fb4ead119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ce82f89af4b2c9009dbeaef25d1bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398798e2fdac95f793a3b6e0a90ab6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49657dc10a8db19f1bb9ba014ced911e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a3c047817938708bba3d2cbf2aef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c16f367b48293993c2f1455b428224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd3fdc5e07755b8efbd145e53933c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b637b366fc7366f1dfd29f9ce642f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff4482ec8ee6994c746a78691044c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cfd41152a38d759d0d63a149cbb7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d2632d5cf57c8682b2ced869f4ac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b76fc1e6e0d8231104aea1803045a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5777a407af83697cec4dcc7c43ad91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4093b190c4941d542fc1fc7212f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f1a88ff20bc4ed009453adfea895133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179263aadeb1d51102a3c08e3b75e8b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f4e601102efd6defd6755360150f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119ab8098d49b104c78530e13b12d5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8201703ca6f09f71a5d803a1b05fae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acdfec48cdc4f89adedff870c6d846138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee21612ed847120b0f68f52b6e8b86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a55f3354b559c4505cc33026d8167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55e2bd69927ddbbae791e89ff903a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829848dc9457e3ba92d5f4bdaf2e7cc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458edd0d00fcdeb2afc2c0545de226143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55e9c92d5a674d780f694888988a73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c09cc8fe439fde6c45da3761bad22e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62562f5396daec567606802ac7e07d7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c719ae25c7e415aa864d0b16aebe53e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926c0323fb2a5228ab6c6d09f0d1738148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa9d514b25f1454ba56d13d9214677149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a778d4fdf999ed6b524b0edb00fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef249e2b6e0e83b249f1bb5d0d5f9b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad580f1cecd2105caead67f53894818152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857d688096b4a1e8bb9e56154349a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa80caf1a465c71961f4064d2c2069154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdbf12b8bb72512b52799080fe3674155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b2649a87c134ae0b98bb75416379156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad45405606be3bcb1a8816daa6826157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9df6db687cc0be4fe00194c79f23f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897262d22720ca27e4d0e275dee2dc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c80f54414c6eca2c3e78daecedf661160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb20a014939f874c6e3c53f96fb90b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013741e257c370db520a01b0be3c0a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd121a2eeb0f8339e4bdae47333e95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eda5aa2a85edcfd444124a69cf55c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2c1a297575bb7d1995b4c31cfc272165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e761d8510d974d9bb9af309cb318166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297dad569314f347f1e8cea24a7b2db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e2f98a8cc015285d0320163a2bc23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83eff2f71e9052c348797c077686ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf42b21c14630620fd74f28d9dfc34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc838c5293dd1368dc23abea1e25dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db5e484ffc09082436f8b83c6d63fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4e44b2599b469eed53a3587a0794173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784a24a619e26afc1cdf0ff7eb2b3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf46678c59e975e2913987d009db8f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b46fd629e371a8c68d88bf6daf1a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce060b4a1f6cdf5efbba608885265177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac621d0572218c935c20f1fbf4c11b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e8dd599b38c4bb4ccef41d57fa6f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48a92645cafd6825c036a08db658e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a869d266e6a5f7b1a91928eb1b372a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51288ff45bd584b9eef6e99d5f74b31c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d5811f20e1e4369fec95f5ebddff63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cefa2fcc353cf5f3b10055ae09aed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f41958ff844e4ad14a6616b70fd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076c1fa3e9eef2cb92a79dba32d5fef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb29f85bed70661000b203a324a1cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08f29573d8a564e6bcaf702aab2348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fc8a2723dd80aadaedbb4302502a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be64ac3b9c9417f4b809520bed1e3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86b5492d9e1e69f29b10fc870262211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838121d28fc0bb7e8996bdb5847e60112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f0853db8dc211e132c822fa877c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e008d4b3d3c8e851f23e2e901142c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9fa572e73e81552a793cee8491bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4db9cb8f7e2d9b19747c9428731f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9825a3fa2f98d4aea2918906bba2ac917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dcac81a912cfe595ce39c37aef02818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61141e44605a75b64942fa0b270630f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96aaa8cf226b22af7988e87f33f1e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae29da8e9a58ed7563ff2ad39d78e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537c938ab059ba0e0d469e9a8aa2fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49618a5455562234c9f5785699acdea523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e71fd3d0a5e5b434f6e710c5877e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e3a06fea8cbfa99597d86921aa0c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18b85f78268407316c4fdc8db76a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f27c87469132d7649f8a25a47f34e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca8f0325aa7822742e772217b65c8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e3ce48af7501af2a9cdad5e861e8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487760a2955afdfe06e6dab7cfa7337330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad88e7c41ea3fb915a224160bd0184631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552ab0cb17429c66e62405db43acfd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b02c593473c67dc8481ae3e9b794b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c51e48d7659bbf730069b735cd5a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb047d1b92ec337ffc971272c76b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cb419b0a18b2a947286ac27fcf4bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011046ecc87b6ab72bfe3c5a602dd7ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e01a8c075f905e462f8a7cf129c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc6ba55e03de77600c47d708373e3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a02f0998d1919020b47ccfeb3aaa8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ac61e942d6f8cc6a8d4fcafdb3f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab00cb07c9629feafc0c1496cb41c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c33cf05144637b09939cd19d4857343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5016eaa3cfd3c4d3130b23deb31189744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d8e820aa0ce51c685d2261729ebc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e270b83f681b2d70a9d7feccfb8647946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28479aa7d4c866ce75435985fb8df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caa81436afa3a82bd3a97ba9a50a0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f73ec35717b06d19e54cff46a677d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc012e08922b083917b19b499c2c345d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bf3a1ee7ac6a852fce1f73ce4e2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d18da8e9cec10490d144d4c2c4f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df61f80c0bddcc3e1f0020a5450ec3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a9bedcfe791b7499731701710190c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3c3df5fc30f4095b098e75262f17755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b435ac61ff21a0369ad312a85d6cded56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ce58a4e30028a75b90308b8cb27b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a4173f11d3005fb7960b35cffa4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8efab7decc8e8cb2eebaf8bcf5bf0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6098cdbc1c829e1918f58fbfadc7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5cf97dafb7be1a03ca69a9a5609661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96607526c257ace7d1c90707b8fc4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ad68a37684340c09dd2461e9abf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc18af0b69ccb5ede2f3e2c4f8cf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a6fd362caf44b35dcf87e7742d3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d89c862897f457e0d4a8e2e7c94966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e7d604c44a39db6c9528b0c4cf8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988e644bd57006991ec8304bf50adee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e47ef46c1b030a31ebc3008bc19c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282cef71e1cfc71e27b253d7586de6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973a3f93139567e997316e096d32b6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc9e2a184df23c90e2f4a9006c900a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96307fc4244a6518732ff647b09faed473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a546183204179f63c5cf173af79d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5923dfec1b942ac600a7e5e011c05a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679106ca02550184cc89d97be9f5499976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7e8c7bb920d8f4181954282e1203877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40625d760ad233e387e80a50220aebf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c83f74aeaeeb60b80ea36e1e27e7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186a6113c1037ecc7eadc6931eea0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e575bfe712a99a5d5c75514fef698381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec0aa354ceae68059bb5483397e07e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529b04e14f9740d26a6ccac507b728d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3eaf3cb857d1f7d8e03ff7659ec984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df5ccbf6f599f062281000147f410785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e3f6e56c54350e413391b4ccc2c0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3395ea56ba76f6c46cce061b6b3b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6dd6bd9387cd087704b3ba655021f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330115e006fcb5b9e323de9a6ba2fbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4300d233310194f1ddfa68970291190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209291113c0519b408352fecad78156d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb13d7f57dbe1aeb171159917c6d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd38e244552d971cb413abbb7a6f1af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd035dded258fe467c2dc5319eb67d9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa9e237d6cba73c10510eeaea7a46195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3addbf4ecff5c4a83e780d93f935296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6287101507e4d741649211bcf589f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a26305313b3766034e2f543c64c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7d8c40b18f91cbea1ef7ee9aac9e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d874fe0ddac470b5189d0e7c9a12bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ba97e235a835d894b80aaea1d82a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc545f0144e3dfb46818273248d3f30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9092a114da13c341b2490f55fae9a60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d0a5bfa02cc3fa9d6745c732ac7cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ada3702d5f5f53a4a1699bc2e1e54c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec564a90287e365ad91868009df32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591920d4b37c3fd2a358c8ac0a88984107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ce7644e4b752d8e61cabbc8eefd71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7d63d3440b38e61cd387bccec6d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0813c1ea189f6237650b7cb972c7fed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a94a48edc25725845f65c287847d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcbfbb5325d5cca3009fe9c613fa3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf4a686309335b4fcaef4071db712113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74e0123c5ab34ecfd794e68592b16f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182247662b4ed96d9c9377a7574931ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58627cf91d478b965f9ef7153352d6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b399d427506be43ae44e12e485dcdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65896111cc256a36bdc0fb315d793611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be2ce70b3982691bf45e5d6b402df8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233b4c3809db8279a3e6c6ee5ad39cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65b5c8c64ec109160864fee4332bdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bf5b203c4b23b5fb1fda152a20c14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3922d3c2072fac42dfca65747eac7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a77a1bf76cbe5ba3bfd6ce35376bbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec3a67cf7dd7c5705cc93420384cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94e673037665c0108e8af4b49c8671126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a84ae0ce77105313503a4b2cf420127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34ee103e5957cc62faf95c2e2cd41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6958bbd4a0eee3bcfd2d34931278bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af114662cb84a0de22c06c5daea82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31d8b90f85c038dbf2d38e73fd78c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d22b96f498d89c753b42744c580b59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6697142c785231df947a28bdcfbec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb162710c8356aec5f0052274736cf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b8e576fe9b1aabce17907246e8a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bccce0dce84379c8a969eed83d8c0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e07e129b2bb4a2cbcf7055a853a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30e14f1f9c7082b280570ff76ebc7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06c88c14175cefe7dda501f4e31ee4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6182adc4d54b37b6b144922b432bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d05173a505455e9664cfd5949e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da509bb7aaeb3cfcf355fbda3d00c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b4f9a6ed0fece54c248b000eceecb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60576f3fab2c1c3041cad24d7ff698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4312f414e17223dff566fae39ea2b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ed881a9163b34436aaba8f3fb64e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244abb69844ad3067bf7369c1f5a0f7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ebb8a04b7332cc32961ae5057e16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10477a6a4e251024f8d99bec57a9dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8bbf97b79d627b7242f9f703462ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c13118b2c18e092153f225579dc3f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1506efc2033b10198f0572764c126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c635689f845cdd7b984c612bf323164153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222799397da52c4bad69e90e1c19b3a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811535179a2573fbfa57a4cd7526bb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7ed3cf0601b74c5405425207203f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250405829d7d2a04bf82452cb9769a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e02f5fea8ba234e4c7e2691f742f03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091637312e6110e9228d12a28ef80294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6694b000f6902e4e7338ae6835e71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280da421e11a5b839576ffdccbe7637161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123623d50945fbd4aec65c98cfbb209d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12fb98e4dd421b41f18909758664a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e29727eac4b823c932d53eda2595164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a183c8db391b47cda57f330455d3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8fb9cbf3f3f02ca76037214a6617f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3d74369c98cb369172fc8c9813732167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75793aecac3ffb1e8ba8bb0b9e3d848168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ca5bbe4d847b9799e6731f75f3007169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5f2e938b06a25004de39d85efb725170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711be80f1f665d1151016242c369540171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ed905e9f01d47847c6080f28ade00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8ad75c1e870bce5987ee2c9a1551173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ff8525ced14329c56e2db43681ce1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>